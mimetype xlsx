--- v0 (2025-11-21)
+++ v1 (2026-05-17)
@@ -1,101 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="RHC-EXCEL as of 09-24-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="RHC-EXCEL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'RHC-EXCEL as of 09-24-25'!$A$1:$Z$1000</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'RHC-EXCEL'!$A$1:$Z$2</definedName>
   </definedNames>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="IQB6S+KKvQ1OdYQ3CMO9AKaJZNtf60r5ZlweEoUCaqI="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="YAh38oA02EgqbA5WW0ypJqM23LVvsQopmOZR2MdTF2w="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Name of Contact Person</t>
   </si>
   <si>
     <t>Business Phone Number</t>
   </si>
   <si>
     <t>Business Email</t>
   </si>
   <si>
     <t>License Number</t>
   </si>
   <si>
-    <t>None as of 09-24-25</t>
+    <t>None as of 04-30-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -121,53 +122,51 @@
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
@@ -348,55 +347,55 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="22.43"/>
-    <col customWidth="1" min="2" max="2" width="8.57"/>
+    <col customWidth="1" min="1" max="1" width="18.43"/>
+    <col customWidth="1" min="2" max="2" width="13.57"/>
     <col customWidth="1" min="3" max="3" width="13.86"/>
-    <col customWidth="1" min="4" max="4" width="8.71"/>
-    <col customWidth="1" min="5" max="5" width="11.29"/>
+    <col customWidth="1" min="4" max="4" width="10.29"/>
+    <col customWidth="1" min="5" max="5" width="13.0"/>
     <col customWidth="1" min="6" max="6" width="8.71"/>
     <col customWidth="1" min="7" max="7" width="22.14"/>
     <col customWidth="1" min="8" max="8" width="22.29"/>
     <col customWidth="1" min="9" max="9" width="13.86"/>
     <col customWidth="1" min="10" max="10" width="15.14"/>
     <col customWidth="1" hidden="1" min="11" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -1395,51 +1394,51 @@
     <row r="977" ht="15.75" customHeight="1"/>
     <row r="978" ht="15.75" customHeight="1"/>
     <row r="979" ht="15.75" customHeight="1"/>
     <row r="980" ht="15.75" customHeight="1"/>
     <row r="981" ht="15.75" customHeight="1"/>
     <row r="982" ht="15.75" customHeight="1"/>
     <row r="983" ht="15.75" customHeight="1"/>
     <row r="984" ht="15.75" customHeight="1"/>
     <row r="985" ht="15.75" customHeight="1"/>
     <row r="986" ht="15.75" customHeight="1"/>
     <row r="987" ht="15.75" customHeight="1"/>
     <row r="988" ht="15.75" customHeight="1"/>
     <row r="989" ht="15.75" customHeight="1"/>
     <row r="990" ht="15.75" customHeight="1"/>
     <row r="991" ht="15.75" customHeight="1"/>
     <row r="992" ht="15.75" customHeight="1"/>
     <row r="993" ht="15.75" customHeight="1"/>
     <row r="994" ht="15.75" customHeight="1"/>
     <row r="995" ht="15.75" customHeight="1"/>
     <row r="996" ht="15.75" customHeight="1"/>
     <row r="997" ht="15.75" customHeight="1"/>
     <row r="998" ht="15.75" customHeight="1"/>
     <row r="999" ht="15.75" customHeight="1"/>
     <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
-  <autoFilter ref="$A$1:$Z$1000"/>
+  <autoFilter ref="$A$1:$Z$2"/>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100093141C1741E3E4DBBC1290E4A9A5775" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5687a27188606a7025f072b0b7f27a21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dcc10a156eb2aa295318eab019ded2b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -1545,50 +1544,50 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B8BABD7-2E84-455B-9DAE-A2A1310E910F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83EC3ADC-CDAC-41FD-BC6D-0B5D10092987}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1A61D36-49B9-4729-B7F5-49A416563FCC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF97289B-0BE2-4FA2-8112-6FAFB3F20B00}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14824A0E-58C6-48DE-84BA-52A17E4FD609}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9133BADF-4036-4EEF-91E7-69BDBAF18C8E}"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bruce Woodard</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>