--- v0 (2025-11-21)
+++ v1 (2026-05-16)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="OPT-EXCEL as of 09-24-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="OPT-EXCEL as of 04-30-26" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'OPT-EXCEL as of 09-24-25'!$A$1:$Z$57</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'OPT-EXCEL as of 04-30-26'!$A$1:$Z$65</definedName>
   </definedNames>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="MEBAm47xvhrimOcOf4xsW0p82KIW/rycvzi/0wLz1qI="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="PBy64WsWEkReHENm0HDuuZqwbbJVpR4/3u4QSHxvLKE="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="570" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="650" uniqueCount="468">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Name of Contact Person</t>
   </si>
   <si>
     <t>Business Phone Number</t>
   </si>
   <si>
@@ -108,143 +109,215 @@
   <si>
     <t>157 Baltimore Street, Suite 100</t>
   </si>
   <si>
     <t>Cumberland</t>
   </si>
   <si>
     <t>21502</t>
   </si>
   <si>
     <t>William Freas - Ceo</t>
   </si>
   <si>
     <t>(301) 987-6170</t>
   </si>
   <si>
     <t>spusey@careventures.net</t>
   </si>
   <si>
     <t>216662</t>
   </si>
   <si>
     <t>Anne Arundel</t>
   </si>
   <si>
+    <t>Baywoods Cooperative Housing Corporation</t>
+  </si>
+  <si>
+    <t>7101 Bay Front Dr</t>
+  </si>
+  <si>
+    <t>Annapolis</t>
+  </si>
+  <si>
+    <t>21403</t>
+  </si>
+  <si>
+    <t>Frank Mcgovern</t>
+  </si>
+  <si>
+    <t>(410) 268-9222</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>216732</t>
+  </si>
+  <si>
     <t>Medstar Health Physical Therapy</t>
   </si>
   <si>
     <t>2401 Brandermill Blvd, Ste 130a</t>
   </si>
   <si>
     <t>Gambrills</t>
   </si>
   <si>
     <t>21054</t>
   </si>
   <si>
     <t>Lee Koch, Pt/reg Director</t>
   </si>
   <si>
     <t>(410) 451-5180</t>
   </si>
   <si>
     <t>lee.r.koch@medstar.net</t>
   </si>
   <si>
     <t>216730</t>
   </si>
   <si>
     <t>116 Defense Highway  Suite 101</t>
   </si>
   <si>
-    <t>Annapolis</t>
-[...1 lines deleted...]
-  <si>
     <t>21401</t>
   </si>
   <si>
     <t>Seth Heidlebaugh</t>
   </si>
   <si>
     <t>(410) 897-0120</t>
   </si>
   <si>
     <t>sheidlebaugh@selectmedical.com</t>
   </si>
   <si>
     <t>216591</t>
   </si>
   <si>
     <t>810 Landmark Drive, Suite 110</t>
   </si>
   <si>
     <t>Glen Burnie</t>
   </si>
   <si>
     <t>21061</t>
   </si>
   <si>
     <t>John Battinelli</t>
   </si>
   <si>
     <t>(240) 453-9886</t>
   </si>
   <si>
     <t>jbattinelli@novacare.com</t>
   </si>
   <si>
     <t>216512</t>
   </si>
   <si>
+    <t>Rehab Management Of Md Inc</t>
+  </si>
+  <si>
+    <t>345 Rithchie Highway</t>
+  </si>
+  <si>
+    <t>Severna Park</t>
+  </si>
+  <si>
+    <t>21146</t>
+  </si>
+  <si>
+    <t>(410) 544-7774</t>
+  </si>
+  <si>
     <t>Baltimore</t>
   </si>
   <si>
     <t>Assisted Rehab, Inc</t>
   </si>
   <si>
     <t>800 Southerly Road</t>
   </si>
   <si>
     <t>Towson</t>
   </si>
   <si>
     <t>21286</t>
   </si>
   <si>
     <t>Richard Rigali, Ceo</t>
   </si>
   <si>
     <t>(410) 486-4573</t>
   </si>
   <si>
     <t>rrigali@assisted-rehab.com</t>
   </si>
   <si>
     <t>216653</t>
   </si>
   <si>
+    <t>Benchmark Therapy, Inc</t>
+  </si>
+  <si>
+    <t>11630 Glen Arm Road</t>
+  </si>
+  <si>
+    <t>Glen Arm</t>
+  </si>
+  <si>
+    <t>21057</t>
+  </si>
+  <si>
+    <t>Nicole Bowser</t>
+  </si>
+  <si>
+    <t>(814) 525-1760</t>
+  </si>
+  <si>
+    <t>nbowser@psl.org</t>
+  </si>
+  <si>
+    <t>216722</t>
+  </si>
+  <si>
+    <t>Brenchmark Therapy, Inc</t>
+  </si>
+  <si>
+    <t>11630 Glen Arm Rd,</t>
+  </si>
+  <si>
+    <t>(814) 506-8212</t>
+  </si>
+  <si>
+    <t>nbowswr@psl.org</t>
+  </si>
+  <si>
     <t>Lifebridge Health Physical Therapy</t>
   </si>
   <si>
     <t>1836 Greene Tree Road</t>
   </si>
   <si>
     <t>Pikesville</t>
   </si>
   <si>
     <t>21208</t>
   </si>
   <si>
     <t>Eva Corrieri</t>
   </si>
   <si>
     <t>(410) 654-7525</t>
   </si>
   <si>
     <t>ecorrieri@novacare.com</t>
   </si>
   <si>
     <t>216566</t>
   </si>
   <si>
     <t>5009 Honeygo Center Dr, Ste 209</t>
@@ -279,59 +352,53 @@
   <si>
     <t>Mary Jo Palmer</t>
   </si>
   <si>
     <t>(410) 833-9300</t>
   </si>
   <si>
     <t>maryjo.e.palmer@mestar.net</t>
   </si>
   <si>
     <t>216728</t>
   </si>
   <si>
     <t>National Rehabilitation Hospital, Inc</t>
   </si>
   <si>
     <t>10534 York Rd, Ste 104</t>
   </si>
   <si>
     <t>Cockeysville</t>
   </si>
   <si>
     <t>21030</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>(410) 512-5820</t>
   </si>
   <si>
-    <t>medstarphysicaltherapyenrollment@medstar.net</t>
-[...1 lines deleted...]
-  <si>
     <t>216727</t>
   </si>
   <si>
     <t>8817 Belair Road Suite 106</t>
   </si>
   <si>
     <t>21236</t>
   </si>
   <si>
     <t>Jessica Miele</t>
   </si>
   <si>
     <t>(410) 529-5233</t>
   </si>
   <si>
     <t>jmiele@novacare.com</t>
   </si>
   <si>
     <t>216623</t>
   </si>
   <si>
     <t>Oak Crest Village Rehab Agency</t>
   </si>
   <si>
     <t>8800 Walther Blvd</t>
@@ -381,131 +448,131 @@
   <si>
     <t>Powerback Rehabilitation</t>
   </si>
   <si>
     <t>4730 Atrium Ct</t>
   </si>
   <si>
     <t>Owings Mills</t>
   </si>
   <si>
     <t>21117</t>
   </si>
   <si>
     <t>Beth Gridley</t>
   </si>
   <si>
     <t>(410) 363-4790</t>
   </si>
   <si>
     <t>optragp@powerbackrehab.com</t>
   </si>
   <si>
     <t>216537</t>
   </si>
   <si>
+    <t>Ridgeway Manor,inc</t>
+  </si>
+  <si>
+    <t>5743 Edmondson Ave</t>
+  </si>
+  <si>
+    <t>John Burleigh</t>
+  </si>
+  <si>
+    <t>(410) 747-5250</t>
+  </si>
+  <si>
+    <t>jburleigh@ridgewaymanornrc.com</t>
+  </si>
+  <si>
     <t>University Of Maryland Rehabilitation</t>
   </si>
   <si>
     <t>3104 Lord Baltimore Drive, Suite 100</t>
   </si>
   <si>
     <t>21244</t>
   </si>
   <si>
     <t>Sheila Schaffer</t>
   </si>
   <si>
     <t>(410) 448-7900</t>
   </si>
   <si>
     <t>sschaffer@umm.edu</t>
   </si>
   <si>
     <t>216633</t>
   </si>
   <si>
+    <t>University Of Maryland St Josephs Rehabilitation</t>
+  </si>
+  <si>
+    <t>7501 Osler Drive, Suite 301</t>
+  </si>
+  <si>
+    <t>21204</t>
+  </si>
+  <si>
+    <t>Lisa Kaylen</t>
+  </si>
+  <si>
+    <t>(410) 337-1349</t>
+  </si>
+  <si>
+    <t>lkaylen@innovativehealthservices.com</t>
+  </si>
+  <si>
+    <t>216713</t>
+  </si>
+  <si>
     <t>Baltimore City</t>
   </si>
   <si>
-    <t>360 Therapy Group Llc</t>
+    <t>Db Therapy Group Llc</t>
   </si>
   <si>
     <t>2446 North Charles Street</t>
   </si>
   <si>
     <t>21218</t>
   </si>
   <si>
-    <t>Chimere Becote</t>
-[...13 lines deleted...]
-  <si>
     <t>Debra Becote</t>
   </si>
   <si>
     <t>(410) 622-0969</t>
   </si>
   <si>
     <t>debrabecote@gmail.com</t>
   </si>
   <si>
     <t>216716</t>
   </si>
   <si>
-    <t>Lee Miller Rehabilitation Associates</t>
-[...19 lines deleted...]
-  <si>
     <t>210 E Centre Street</t>
   </si>
   <si>
     <t>21202</t>
   </si>
   <si>
     <t>Denise Elwell</t>
   </si>
   <si>
     <t>(410) 620-4795</t>
   </si>
   <si>
     <t>delwell@selectmedical.com</t>
   </si>
   <si>
     <t>216590</t>
   </si>
   <si>
     <t>Carroll</t>
   </si>
   <si>
     <t>Carroll Lutheran Village Outpatient Services</t>
   </si>
   <si>
     <t>300 St Luke Circle</t>
@@ -639,50 +706,74 @@
   <si>
     <t>163 Thomas Johnson Dr, Ste A</t>
   </si>
   <si>
     <t>Richard Stieglitz, Pt</t>
   </si>
   <si>
     <t>(240) 566-3400</t>
   </si>
   <si>
     <t>rstieglitz@fmh.org</t>
   </si>
   <si>
     <t>216637</t>
   </si>
   <si>
     <t>163 Thomas Johnson Dr, Ste G</t>
   </si>
   <si>
     <t>(301) 732-8440</t>
   </si>
   <si>
     <t>216725</t>
   </si>
   <si>
+    <t>Select Rehabilitation, Inc</t>
+  </si>
+  <si>
+    <t>333 S Seton Avenue</t>
+  </si>
+  <si>
+    <t>Emmitsburg</t>
+  </si>
+  <si>
+    <t>21727</t>
+  </si>
+  <si>
+    <t>Denise Durham</t>
+  </si>
+  <si>
+    <t>(410) 882-0700</t>
+  </si>
+  <si>
+    <t>ddurham@selectrehab.com</t>
+  </si>
+  <si>
+    <t>216686</t>
+  </si>
+  <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>Medical Rehab Systems, Llc</t>
   </si>
   <si>
     <t>12580 National Pike</t>
   </si>
   <si>
     <t>Grantsville</t>
   </si>
   <si>
     <t>21536</t>
   </si>
   <si>
     <t>Scott Sweitzer, Pta</t>
   </si>
   <si>
     <t>(301) 895-5793</t>
   </si>
   <si>
     <t>s.sweitzer@mrsphysicaltherapy.com</t>
   </si>
   <si>
     <t>216697</t>
@@ -693,95 +784,131 @@
   <si>
     <t>Agape Physical Therapy &amp; Sports Rehabilitation, Lp</t>
   </si>
   <si>
     <t>12 Newport Drive Suite A</t>
   </si>
   <si>
     <t>Forest Hill</t>
   </si>
   <si>
     <t>21050</t>
   </si>
   <si>
     <t>Penny Tacker</t>
   </si>
   <si>
     <t>(410) 838-6808</t>
   </si>
   <si>
     <t>ptacker@usph.com</t>
   </si>
   <si>
     <t>216704</t>
   </si>
   <si>
+    <t>2007 Cedar Dr, Ste 100</t>
+  </si>
+  <si>
+    <t>Edgewood</t>
+  </si>
+  <si>
+    <t>21040</t>
+  </si>
+  <si>
+    <t>(410) 638-9400</t>
+  </si>
+  <si>
     <t>2027 Pulaski Hwy, Suite 119</t>
   </si>
   <si>
     <t>Havre De Grace</t>
   </si>
   <si>
     <t>21078</t>
   </si>
   <si>
     <t>Dana Fialkowski, Ctr Mgr</t>
   </si>
   <si>
     <t>(301) 392-5550</t>
   </si>
   <si>
     <t>dfialkowski@novacare.com</t>
   </si>
   <si>
     <t>216555</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
     <t>Physiotherapy Associates  Nrh</t>
   </si>
   <si>
     <t>6100 Day Long Lane, Suite 203</t>
   </si>
   <si>
     <t>Clarksville</t>
   </si>
   <si>
     <t>21029</t>
   </si>
   <si>
     <t>Ron Spicer</t>
   </si>
   <si>
     <t>(301) 441-4924</t>
   </si>
   <si>
     <t>216532</t>
   </si>
   <si>
+    <t>The Lutheran Village At Millers Grant Inc</t>
+  </si>
+  <si>
+    <t>9000 Fathers Legacy</t>
+  </si>
+  <si>
+    <t>Ellicott City</t>
+  </si>
+  <si>
+    <t>21042</t>
+  </si>
+  <si>
+    <t>Sheetal Patel, Pt</t>
+  </si>
+  <si>
+    <t>(410) 259-0247</t>
+  </si>
+  <si>
+    <t>spatel@millersgrant.org</t>
+  </si>
+  <si>
+    <t>216714</t>
+  </si>
+  <si>
     <t>Kent</t>
   </si>
   <si>
     <t>Chestertown Physical Therapy &amp; Rehabilitation</t>
   </si>
   <si>
     <t>818 High Street, Suite 1</t>
   </si>
   <si>
     <t>Chestertown</t>
   </si>
   <si>
     <t>21620</t>
   </si>
   <si>
     <t>Joanna Blackburn</t>
   </si>
   <si>
     <t>(410) 775-6565</t>
   </si>
   <si>
     <t>bblackburn@ctownpt.com</t>
   </si>
   <si>
     <t>216582</t>
@@ -966,147 +1093,165 @@
   <si>
     <t>Eagle Rehab Corporation</t>
   </si>
   <si>
     <t>10905 Fort Washington Road  Suite 101</t>
   </si>
   <si>
     <t>Fort Washington</t>
   </si>
   <si>
     <t>20744</t>
   </si>
   <si>
     <t>Neilsen Atchinson</t>
   </si>
   <si>
     <t>(301) 292-5100</t>
   </si>
   <si>
     <t>milaatkinson@selectmedical.com</t>
   </si>
   <si>
     <t>216626</t>
   </si>
   <si>
+    <t>10801 Rhode Island Ave</t>
+  </si>
+  <si>
+    <t>Beltsville</t>
+  </si>
+  <si>
+    <t>20705</t>
+  </si>
+  <si>
+    <t>Christopher Parker</t>
+  </si>
+  <si>
+    <t>(301) 276-8840</t>
+  </si>
+  <si>
+    <t>christopher.parker@medstar.net</t>
+  </si>
+  <si>
+    <t>216735</t>
+  </si>
+  <si>
     <t>Nrh At Oxon Hill</t>
   </si>
   <si>
     <t>6196 Oxon Hill Rd, Ste 450</t>
   </si>
   <si>
     <t>Oxon Hill</t>
   </si>
   <si>
     <t>20745</t>
   </si>
   <si>
     <t>Brigitte Henry</t>
   </si>
   <si>
     <t>(301) 839-0400</t>
   </si>
   <si>
     <t>brigitte.henry@medstar.net</t>
   </si>
   <si>
     <t>216650</t>
   </si>
   <si>
     <t>Rehabilitation Services Inc</t>
   </si>
   <si>
     <t>14235 Park Center Dr</t>
   </si>
   <si>
     <t>Laurel</t>
   </si>
   <si>
     <t>20707</t>
   </si>
   <si>
     <t>Dianaweinrich, President</t>
   </si>
   <si>
     <t>(301) 498-8100</t>
   </si>
   <si>
     <t>diana.weinrich@rsitherapy.net</t>
   </si>
   <si>
     <t>216528</t>
   </si>
   <si>
-    <t>Select Rehabilitation, Inc</t>
-[...16 lines deleted...]
-  <si>
     <t>Sun Rise Rehab, Llc</t>
   </si>
   <si>
     <t>7249 Hanover Pkwy Suite A-b</t>
   </si>
   <si>
     <t>Greenbelt</t>
   </si>
   <si>
     <t>20770</t>
   </si>
   <si>
     <t>(301) 613-8923</t>
   </si>
   <si>
-    <t>sunriserehabstaff@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>216689</t>
   </si>
   <si>
+    <t>Total Risk</t>
+  </si>
+  <si>
+    <t>1450 Mercantile Lane, Suite 237</t>
+  </si>
+  <si>
+    <t>Upper Marlboro</t>
+  </si>
+  <si>
+    <t>20774</t>
+  </si>
+  <si>
+    <t>James Akinlege</t>
+  </si>
+  <si>
+    <t>(240) 341-3255</t>
+  </si>
+  <si>
+    <t>james@totaltherapy.com</t>
+  </si>
+  <si>
     <t>University Physical Therapy Associates</t>
   </si>
   <si>
     <t>1100 Mercantile Lane, Suite 150</t>
   </si>
   <si>
     <t>Largo</t>
-  </si>
-[...1 lines deleted...]
-    <t>20774</t>
   </si>
   <si>
     <t>Dr. Muhammad</t>
   </si>
   <si>
     <t>(301) 322-9495</t>
   </si>
   <si>
     <t>anwar5151@gmail.com</t>
   </si>
   <si>
     <t>216682</t>
   </si>
   <si>
     <t>Saint Marys</t>
   </si>
   <si>
     <t>23000 Moakley Street, Suite 101</t>
   </si>
   <si>
     <t>Leonardtown</t>
   </si>
   <si>
     <t>20650</t>
   </si>
@@ -1357,65 +1502,68 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
@@ -1604,55 +1752,54 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="14.0"/>
     <col customWidth="1" min="2" max="2" width="45.14"/>
     <col customWidth="1" min="3" max="3" width="34.71"/>
     <col customWidth="1" min="4" max="4" width="15.29"/>
-    <col customWidth="1" min="5" max="5" width="9.86"/>
-    <col customWidth="1" min="6" max="6" width="8.71"/>
+    <col customWidth="1" min="5" max="6" width="8.71"/>
     <col customWidth="1" min="7" max="7" width="22.43"/>
     <col customWidth="1" min="8" max="8" width="22.29"/>
-    <col customWidth="1" min="9" max="9" width="42.86"/>
+    <col customWidth="1" min="9" max="9" width="37.0"/>
     <col customWidth="1" min="10" max="10" width="19.43"/>
     <col customWidth="1" hidden="1" min="11" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -1692,7471 +1839,8703 @@
       </c>
       <c r="C2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>18</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>19</v>
       </c>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="5"/>
+      <c r="V2" s="5"/>
+      <c r="W2" s="5"/>
+      <c r="X2" s="5"/>
+      <c r="Y2" s="5"/>
+      <c r="Z2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>27</v>
       </c>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="5"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="Y3" s="5"/>
+      <c r="Z3" s="5"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>36</v>
       </c>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>43</v>
-      </c>
+        <v>44</v>
+      </c>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>50</v>
       </c>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="D7" s="3" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="G7" s="3" t="s">
+      <c r="I7" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="H7" s="4" t="s">
+      <c r="J7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I7" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B8" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D8" s="3" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>67</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="J9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="H9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
     </row>
     <row r="10">
       <c r="A10" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="H10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="G10" s="3" t="s">
+      <c r="I10" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="H10" s="4" t="s">
+      <c r="J10" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I10" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
     </row>
     <row r="11">
       <c r="A11" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>89</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>11</v>
+        <v>84</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="H12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="J12" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>103</v>
-      </c>
+        <v>98</v>
+      </c>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>111</v>
-      </c>
+        <v>105</v>
+      </c>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>116</v>
+        <v>35</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>118</v>
+        <v>35</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>119</v>
-      </c>
+        <v>111</v>
+      </c>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>126</v>
-      </c>
+        <v>117</v>
+      </c>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="3" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>51</v>
+        <v>120</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="I17" s="3" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>134</v>
-      </c>
+        <v>125</v>
+      </c>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5"/>
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5"/>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="B18" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" s="3" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="G18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="4" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="I18" s="3" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="J18" s="4" t="s">
-        <v>139</v>
-      </c>
+        <v>133</v>
+      </c>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="5"/>
+      <c r="U18" s="5"/>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>51</v>
+        <v>136</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="J19" s="4" t="s">
-        <v>145</v>
-      </c>
+        <v>141</v>
+      </c>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="5"/>
+      <c r="U19" s="5"/>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5"/>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>148</v>
+        <v>129</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>152</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="5"/>
+      <c r="U20" s="5"/>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5"/>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
     </row>
     <row r="21" ht="15.75" customHeight="1">
       <c r="A21" s="3" t="s">
-        <v>153</v>
+        <v>63</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="H21" s="4" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="J21" s="4" t="s">
-        <v>161</v>
-      </c>
+        <v>153</v>
+      </c>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
     </row>
     <row r="22" ht="15.75" customHeight="1">
       <c r="A22" s="3" t="s">
-        <v>153</v>
+        <v>63</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>164</v>
+        <v>66</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="H22" s="4" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>169</v>
-      </c>
+        <v>160</v>
+      </c>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
     </row>
     <row r="23" ht="15.75" customHeight="1">
       <c r="A23" s="3" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>82</v>
+        <v>162</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>172</v>
+        <v>63</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>177</v>
-      </c>
+        <v>168</v>
+      </c>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
     </row>
     <row r="24" ht="15.75" customHeight="1">
       <c r="A24" s="3" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>172</v>
+        <v>63</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>16</v>
+        <v>171</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>18</v>
+        <v>173</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>181</v>
-      </c>
+        <v>174</v>
+      </c>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
     </row>
     <row r="25" ht="15.75" customHeight="1">
       <c r="A25" s="3" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>11</v>
+        <v>176</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="4" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>188</v>
-      </c>
+        <v>183</v>
+      </c>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
     </row>
     <row r="26" ht="15.75" customHeight="1">
       <c r="A26" s="3" t="s">
-        <v>189</v>
+        <v>175</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>196</v>
-      </c>
+        <v>191</v>
+      </c>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
     </row>
     <row r="27" ht="15.75" customHeight="1">
       <c r="A27" s="3" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>197</v>
+        <v>106</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="G27" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="J27" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="H27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
     </row>
     <row r="28" ht="15.75" customHeight="1">
       <c r="A28" s="3" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="H28" s="4" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>205</v>
-      </c>
+        <v>203</v>
+      </c>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
     </row>
     <row r="29" ht="15.75" customHeight="1">
       <c r="A29" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>206</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="H29" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="G29" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
     </row>
     <row r="30" ht="15.75" customHeight="1">
       <c r="A30" s="3" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D30" s="3" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="G30" s="3" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="H30" s="4" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>223</v>
-      </c>
+        <v>218</v>
+      </c>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
     </row>
     <row r="31" ht="15.75" customHeight="1">
       <c r="A31" s="3" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>11</v>
+        <v>219</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="4" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>230</v>
-      </c>
+        <v>224</v>
+      </c>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
     </row>
     <row r="32" ht="15.75" customHeight="1">
       <c r="A32" s="3" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>232</v>
+        <v>106</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>234</v>
+        <v>211</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>236</v>
+        <v>35</v>
       </c>
       <c r="H32" s="4" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>238</v>
-      </c>
+        <v>227</v>
+      </c>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
+      <c r="R32" s="5"/>
+      <c r="S32" s="5"/>
+      <c r="T32" s="5"/>
+      <c r="U32" s="5"/>
+      <c r="V32" s="5"/>
+      <c r="W32" s="5"/>
+      <c r="X32" s="5"/>
+      <c r="Y32" s="5"/>
+      <c r="Z32" s="5"/>
     </row>
     <row r="33" ht="15.75" customHeight="1">
       <c r="A33" s="3" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>247</v>
-      </c>
+        <v>235</v>
+      </c>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+      <c r="S33" s="5"/>
+      <c r="T33" s="5"/>
+      <c r="U33" s="5"/>
+      <c r="V33" s="5"/>
+      <c r="W33" s="5"/>
+      <c r="X33" s="5"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
     </row>
     <row r="34" ht="15.75" customHeight="1">
       <c r="A34" s="3" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>256</v>
-      </c>
+        <v>244</v>
+      </c>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5"/>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="5"/>
+      <c r="Z34" s="5"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
       <c r="A35" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="D35" s="3" t="s">
         <v>248</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>264</v>
-      </c>
+        <v>253</v>
+      </c>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="3" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>269</v>
+        <v>35</v>
       </c>
       <c r="H36" s="4" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>271</v>
+        <v>35</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>272</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>273</v>
+        <v>11</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>274</v>
+        <v>258</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="4" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="J37" s="4" t="s">
-        <v>280</v>
-      </c>
+        <v>264</v>
+      </c>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="5"/>
+      <c r="Z37" s="5"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="3" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>11</v>
+        <v>266</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>16</v>
+        <v>270</v>
       </c>
       <c r="H38" s="4" t="s">
-        <v>282</v>
+        <v>271</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>283</v>
-      </c>
+        <v>272</v>
+      </c>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="3" t="s">
-        <v>248</v>
+        <v>265</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="4" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="H39" s="4" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>291</v>
-      </c>
+        <v>280</v>
+      </c>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="3" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>293</v>
+        <v>283</v>
       </c>
       <c r="D40" s="3" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="H40" s="4" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>298</v>
-      </c>
+        <v>289</v>
+      </c>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
+      <c r="S40" s="5"/>
+      <c r="T40" s="5"/>
+      <c r="U40" s="5"/>
+      <c r="V40" s="5"/>
+      <c r="W40" s="5"/>
+      <c r="X40" s="5"/>
+      <c r="Y40" s="5"/>
+      <c r="Z40" s="5"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>248</v>
+        <v>290</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>251</v>
+        <v>293</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="4" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="H41" s="4" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="J41" s="4" t="s">
-        <v>305</v>
-      </c>
+        <v>298</v>
+      </c>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+      <c r="S41" s="5"/>
+      <c r="T41" s="5"/>
+      <c r="U41" s="5"/>
+      <c r="V41" s="5"/>
+      <c r="W41" s="5"/>
+      <c r="X41" s="5"/>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="5"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="3" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="H42" s="4" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="J42" s="4" t="s">
-        <v>314</v>
-      </c>
+        <v>306</v>
+      </c>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+      <c r="S42" s="5"/>
+      <c r="T42" s="5"/>
+      <c r="U42" s="5"/>
+      <c r="V42" s="5"/>
+      <c r="W42" s="5"/>
+      <c r="X42" s="5"/>
+      <c r="Y42" s="5"/>
+      <c r="Z42" s="5"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="3" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="G43" s="3" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="H43" s="4" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="J43" s="4" t="s">
-        <v>322</v>
-      </c>
+        <v>314</v>
+      </c>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="3" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="H44" s="4" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="J44" s="4" t="s">
-        <v>330</v>
-      </c>
+        <v>322</v>
+      </c>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="5"/>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>331</v>
+        <v>11</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="H45" s="4" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>335</v>
+        <v>18</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>336</v>
-      </c>
+        <v>325</v>
+      </c>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5"/>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5"/>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5"/>
+      <c r="Z45" s="5"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="3" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>86</v>
+        <v>330</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>343</v>
-      </c>
+        <v>333</v>
+      </c>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5"/>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="5"/>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5"/>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5"/>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5"/>
+      <c r="Z46" s="5"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="3" t="s">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>346</v>
+        <v>317</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="4" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="H47" s="4" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="J47" s="4" t="s">
-        <v>351</v>
-      </c>
+        <v>340</v>
+      </c>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
+      <c r="R47" s="5"/>
+      <c r="S47" s="5"/>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5"/>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5"/>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5"/>
+      <c r="Z47" s="5"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="3" t="s">
-        <v>352</v>
+        <v>290</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>11</v>
+        <v>341</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>354</v>
+        <v>293</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="H48" s="4" t="s">
-        <v>357</v>
+        <v>345</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>18</v>
+        <v>346</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>358</v>
-      </c>
+        <v>347</v>
+      </c>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5"/>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="5"/>
+      <c r="Q48" s="5"/>
+      <c r="R48" s="5"/>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5"/>
+      <c r="U48" s="5"/>
+      <c r="V48" s="5"/>
+      <c r="W48" s="5"/>
+      <c r="X48" s="5"/>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="3" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>360</v>
+        <v>349</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>361</v>
+        <v>350</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>362</v>
+        <v>351</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>363</v>
+        <v>352</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>364</v>
+        <v>353</v>
       </c>
       <c r="H49" s="4" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>366</v>
+        <v>355</v>
       </c>
       <c r="J49" s="4" t="s">
-        <v>367</v>
-      </c>
+        <v>356</v>
+      </c>
+      <c r="K49" s="5"/>
+      <c r="L49" s="5"/>
+      <c r="M49" s="5"/>
+      <c r="N49" s="5"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
+      <c r="S49" s="5"/>
+      <c r="T49" s="5"/>
+      <c r="U49" s="5"/>
+      <c r="V49" s="5"/>
+      <c r="W49" s="5"/>
+      <c r="X49" s="5"/>
+      <c r="Y49" s="5"/>
+      <c r="Z49" s="5"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="3" t="s">
-        <v>359</v>
+        <v>348</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>368</v>
+        <v>37</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>369</v>
+        <v>357</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>361</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="J50" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="G50" s="3" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="K50" s="5"/>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
+      <c r="N50" s="5"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="5"/>
+      <c r="Q50" s="5"/>
+      <c r="R50" s="5"/>
+      <c r="S50" s="5"/>
+      <c r="T50" s="5"/>
+      <c r="U50" s="5"/>
+      <c r="V50" s="5"/>
+      <c r="W50" s="5"/>
+      <c r="X50" s="5"/>
+      <c r="Y50" s="5"/>
+      <c r="Z50" s="5"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="3" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="H51" s="4" t="s">
-        <v>380</v>
+        <v>369</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>381</v>
+        <v>370</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>382</v>
-      </c>
+        <v>371</v>
+      </c>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
+      <c r="M51" s="5"/>
+      <c r="N51" s="5"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="5"/>
+      <c r="Q51" s="5"/>
+      <c r="R51" s="5"/>
+      <c r="S51" s="5"/>
+      <c r="T51" s="5"/>
+      <c r="U51" s="5"/>
+      <c r="V51" s="5"/>
+      <c r="W51" s="5"/>
+      <c r="X51" s="5"/>
+      <c r="Y51" s="5"/>
+      <c r="Z51" s="5"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D52" s="3" t="s">
         <v>374</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="H52" s="4" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="J52" s="4" t="s">
-        <v>390</v>
-      </c>
+        <v>379</v>
+      </c>
+      <c r="K52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5"/>
+      <c r="N52" s="5"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="5"/>
+      <c r="Q52" s="5"/>
+      <c r="R52" s="5"/>
+      <c r="S52" s="5"/>
+      <c r="T52" s="5"/>
+      <c r="U52" s="5"/>
+      <c r="V52" s="5"/>
+      <c r="W52" s="5"/>
+      <c r="X52" s="5"/>
+      <c r="Y52" s="5"/>
+      <c r="Z52" s="5"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="3" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>394</v>
+        <v>35</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>396</v>
+        <v>35</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>397</v>
-      </c>
+        <v>385</v>
+      </c>
+      <c r="K53" s="5"/>
+      <c r="L53" s="5"/>
+      <c r="M53" s="5"/>
+      <c r="N53" s="5"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="5"/>
+      <c r="Q53" s="5"/>
+      <c r="R53" s="5"/>
+      <c r="S53" s="5"/>
+      <c r="T53" s="5"/>
+      <c r="U53" s="5"/>
+      <c r="V53" s="5"/>
+      <c r="W53" s="5"/>
+      <c r="X53" s="5"/>
+      <c r="Y53" s="5"/>
+      <c r="Z53" s="5"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
       <c r="A54" s="3" t="s">
-        <v>374</v>
+        <v>348</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>112</v>
+        <v>386</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>86</v>
+        <v>390</v>
       </c>
       <c r="H54" s="4" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>102</v>
+        <v>392</v>
       </c>
       <c r="J54" s="4" t="s">
-        <v>400</v>
-      </c>
+        <v>35</v>
+      </c>
+      <c r="K54" s="5"/>
+      <c r="L54" s="5"/>
+      <c r="M54" s="5"/>
+      <c r="N54" s="5"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
+      <c r="R54" s="5"/>
+      <c r="S54" s="5"/>
+      <c r="T54" s="5"/>
+      <c r="U54" s="5"/>
+      <c r="V54" s="5"/>
+      <c r="W54" s="5"/>
+      <c r="X54" s="5"/>
+      <c r="Y54" s="5"/>
+      <c r="Z54" s="5"/>
     </row>
     <row r="55" ht="15.75" customHeight="1">
       <c r="A55" s="3" t="s">
-        <v>401</v>
+        <v>348</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>402</v>
+        <v>393</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="4" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="H55" s="4" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>409</v>
-      </c>
+        <v>399</v>
+      </c>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="5"/>
+      <c r="P55" s="5"/>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5"/>
+      <c r="S55" s="5"/>
+      <c r="T55" s="5"/>
+      <c r="U55" s="5"/>
+      <c r="V55" s="5"/>
+      <c r="W55" s="5"/>
+      <c r="X55" s="5"/>
+      <c r="Y55" s="5"/>
+      <c r="Z55" s="5"/>
     </row>
     <row r="56" ht="15.75" customHeight="1">
       <c r="A56" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="B56" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56" s="3" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>413</v>
+        <v>404</v>
       </c>
       <c r="H56" s="4" t="s">
-        <v>414</v>
+        <v>405</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>415</v>
+        <v>18</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>416</v>
-      </c>
+        <v>406</v>
+      </c>
+      <c r="K56" s="5"/>
+      <c r="L56" s="5"/>
+      <c r="M56" s="5"/>
+      <c r="N56" s="5"/>
+      <c r="O56" s="5"/>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
+      <c r="R56" s="5"/>
+      <c r="S56" s="5"/>
+      <c r="T56" s="5"/>
+      <c r="U56" s="5"/>
+      <c r="V56" s="5"/>
+      <c r="W56" s="5"/>
+      <c r="X56" s="5"/>
+      <c r="Y56" s="5"/>
+      <c r="Z56" s="5"/>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="3" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>112</v>
+        <v>408</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F57" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="G57" s="3" t="s">
         <v>412</v>
       </c>
-      <c r="G57" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H57" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="I57" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="J57" s="4" t="s">
+        <v>415</v>
+      </c>
+      <c r="K57" s="5"/>
+      <c r="L57" s="5"/>
+      <c r="M57" s="5"/>
+      <c r="N57" s="5"/>
+      <c r="O57" s="5"/>
+      <c r="P57" s="5"/>
+      <c r="Q57" s="5"/>
+      <c r="R57" s="5"/>
+      <c r="S57" s="5"/>
+      <c r="T57" s="5"/>
+      <c r="U57" s="5"/>
+      <c r="V57" s="5"/>
+      <c r="W57" s="5"/>
+      <c r="X57" s="5"/>
+      <c r="Y57" s="5"/>
+      <c r="Z57" s="5"/>
+    </row>
+    <row r="58" ht="15.75" customHeight="1">
+      <c r="A58" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>411</v>
+      </c>
+      <c r="G58" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="I57" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J57" s="4" t="s">
+      <c r="H58" s="4" t="s">
         <v>419</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="J58" s="5"/>
+      <c r="I58" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="K58" s="5"/>
+      <c r="L58" s="5"/>
+      <c r="M58" s="5"/>
+      <c r="N58" s="5"/>
+      <c r="O58" s="5"/>
+      <c r="P58" s="5"/>
+      <c r="Q58" s="5"/>
+      <c r="R58" s="5"/>
+      <c r="S58" s="5"/>
+      <c r="T58" s="5"/>
+      <c r="U58" s="5"/>
+      <c r="V58" s="5"/>
+      <c r="W58" s="5"/>
+      <c r="X58" s="5"/>
+      <c r="Y58" s="5"/>
+      <c r="Z58" s="5"/>
     </row>
     <row r="59" ht="15.75" customHeight="1">
-      <c r="E59" s="5"/>
-[...2 lines deleted...]
-      <c r="J59" s="5"/>
+      <c r="A59" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="E59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="H59" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="J59" s="4" t="s">
+        <v>430</v>
+      </c>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="5"/>
+      <c r="P59" s="5"/>
+      <c r="Q59" s="5"/>
+      <c r="R59" s="5"/>
+      <c r="S59" s="5"/>
+      <c r="T59" s="5"/>
+      <c r="U59" s="5"/>
+      <c r="V59" s="5"/>
+      <c r="W59" s="5"/>
+      <c r="X59" s="5"/>
+      <c r="Y59" s="5"/>
+      <c r="Z59" s="5"/>
     </row>
     <row r="60" ht="15.75" customHeight="1">
-      <c r="E60" s="5"/>
-[...2 lines deleted...]
-      <c r="J60" s="5"/>
+      <c r="A60" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="H60" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="K60" s="5"/>
+      <c r="L60" s="5"/>
+      <c r="M60" s="5"/>
+      <c r="N60" s="5"/>
+      <c r="O60" s="5"/>
+      <c r="P60" s="5"/>
+      <c r="Q60" s="5"/>
+      <c r="R60" s="5"/>
+      <c r="S60" s="5"/>
+      <c r="T60" s="5"/>
+      <c r="U60" s="5"/>
+      <c r="V60" s="5"/>
+      <c r="W60" s="5"/>
+      <c r="X60" s="5"/>
+      <c r="Y60" s="5"/>
+      <c r="Z60" s="5"/>
     </row>
     <row r="61" ht="15.75" customHeight="1">
-      <c r="E61" s="5"/>
-[...2 lines deleted...]
-      <c r="J61" s="5"/>
+      <c r="A61" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="H61" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="J61" s="4" t="s">
+        <v>445</v>
+      </c>
+      <c r="K61" s="5"/>
+      <c r="L61" s="5"/>
+      <c r="M61" s="5"/>
+      <c r="N61" s="5"/>
+      <c r="O61" s="5"/>
+      <c r="P61" s="5"/>
+      <c r="Q61" s="5"/>
+      <c r="R61" s="5"/>
+      <c r="S61" s="5"/>
+      <c r="T61" s="5"/>
+      <c r="U61" s="5"/>
+      <c r="V61" s="5"/>
+      <c r="W61" s="5"/>
+      <c r="X61" s="5"/>
+      <c r="Y61" s="5"/>
+      <c r="Z61" s="5"/>
     </row>
     <row r="62" ht="15.75" customHeight="1">
-      <c r="E62" s="5"/>
-[...2 lines deleted...]
-      <c r="J62" s="5"/>
+      <c r="A62" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H62" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J62" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="K62" s="5"/>
+      <c r="L62" s="5"/>
+      <c r="M62" s="5"/>
+      <c r="N62" s="5"/>
+      <c r="O62" s="5"/>
+      <c r="P62" s="5"/>
+      <c r="Q62" s="5"/>
+      <c r="R62" s="5"/>
+      <c r="S62" s="5"/>
+      <c r="T62" s="5"/>
+      <c r="U62" s="5"/>
+      <c r="V62" s="5"/>
+      <c r="W62" s="5"/>
+      <c r="X62" s="5"/>
+      <c r="Y62" s="5"/>
+      <c r="Z62" s="5"/>
     </row>
     <row r="63" ht="15.75" customHeight="1">
-      <c r="E63" s="5"/>
-[...2 lines deleted...]
-      <c r="J63" s="5"/>
+      <c r="A63" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>453</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="I63" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="K63" s="5"/>
+      <c r="L63" s="5"/>
+      <c r="M63" s="5"/>
+      <c r="N63" s="5"/>
+      <c r="O63" s="5"/>
+      <c r="P63" s="5"/>
+      <c r="Q63" s="5"/>
+      <c r="R63" s="5"/>
+      <c r="S63" s="5"/>
+      <c r="T63" s="5"/>
+      <c r="U63" s="5"/>
+      <c r="V63" s="5"/>
+      <c r="W63" s="5"/>
+      <c r="X63" s="5"/>
+      <c r="Y63" s="5"/>
+      <c r="Z63" s="5"/>
     </row>
     <row r="64" ht="15.75" customHeight="1">
-      <c r="E64" s="5"/>
-[...2 lines deleted...]
-      <c r="J64" s="5"/>
+      <c r="A64" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="J64" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="K64" s="5"/>
+      <c r="L64" s="5"/>
+      <c r="M64" s="5"/>
+      <c r="N64" s="5"/>
+      <c r="O64" s="5"/>
+      <c r="P64" s="5"/>
+      <c r="Q64" s="5"/>
+      <c r="R64" s="5"/>
+      <c r="S64" s="5"/>
+      <c r="T64" s="5"/>
+      <c r="U64" s="5"/>
+      <c r="V64" s="5"/>
+      <c r="W64" s="5"/>
+      <c r="X64" s="5"/>
+      <c r="Y64" s="5"/>
+      <c r="Z64" s="5"/>
     </row>
     <row r="65" ht="15.75" customHeight="1">
-      <c r="E65" s="5"/>
-[...2 lines deleted...]
-      <c r="J65" s="5"/>
+      <c r="A65" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H65" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J65" s="4" t="s">
+        <v>467</v>
+      </c>
+      <c r="K65" s="5"/>
+      <c r="L65" s="5"/>
+      <c r="M65" s="5"/>
+      <c r="N65" s="5"/>
+      <c r="O65" s="5"/>
+      <c r="P65" s="5"/>
+      <c r="Q65" s="5"/>
+      <c r="R65" s="5"/>
+      <c r="S65" s="5"/>
+      <c r="T65" s="5"/>
+      <c r="U65" s="5"/>
+      <c r="V65" s="5"/>
+      <c r="W65" s="5"/>
+      <c r="X65" s="5"/>
+      <c r="Y65" s="5"/>
+      <c r="Z65" s="5"/>
     </row>
     <row r="66" ht="15.75" customHeight="1">
-      <c r="E66" s="5"/>
-[...2 lines deleted...]
-      <c r="J66" s="5"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="H66" s="6"/>
+      <c r="J66" s="6"/>
     </row>
     <row r="67" ht="15.75" customHeight="1">
-      <c r="E67" s="5"/>
-[...2 lines deleted...]
-      <c r="J67" s="5"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="H67" s="6"/>
+      <c r="J67" s="6"/>
     </row>
     <row r="68" ht="15.75" customHeight="1">
-      <c r="E68" s="5"/>
-[...2 lines deleted...]
-      <c r="J68" s="5"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="H68" s="6"/>
+      <c r="J68" s="6"/>
     </row>
     <row r="69" ht="15.75" customHeight="1">
-      <c r="E69" s="5"/>
-[...2 lines deleted...]
-      <c r="J69" s="5"/>
+      <c r="E69" s="6"/>
+      <c r="F69" s="6"/>
+      <c r="H69" s="6"/>
+      <c r="J69" s="6"/>
     </row>
     <row r="70" ht="15.75" customHeight="1">
-      <c r="E70" s="5"/>
-[...2 lines deleted...]
-      <c r="J70" s="5"/>
+      <c r="E70" s="6"/>
+      <c r="F70" s="6"/>
+      <c r="H70" s="6"/>
+      <c r="J70" s="6"/>
     </row>
     <row r="71" ht="15.75" customHeight="1">
-      <c r="E71" s="5"/>
-[...2 lines deleted...]
-      <c r="J71" s="5"/>
+      <c r="E71" s="6"/>
+      <c r="F71" s="6"/>
+      <c r="H71" s="6"/>
+      <c r="J71" s="6"/>
     </row>
     <row r="72" ht="15.75" customHeight="1">
-      <c r="E72" s="5"/>
-[...2 lines deleted...]
-      <c r="J72" s="5"/>
+      <c r="E72" s="6"/>
+      <c r="F72" s="6"/>
+      <c r="H72" s="6"/>
+      <c r="J72" s="6"/>
     </row>
     <row r="73" ht="15.75" customHeight="1">
-      <c r="E73" s="5"/>
-[...2 lines deleted...]
-      <c r="J73" s="5"/>
+      <c r="E73" s="6"/>
+      <c r="F73" s="6"/>
+      <c r="H73" s="6"/>
+      <c r="J73" s="6"/>
     </row>
     <row r="74" ht="15.75" customHeight="1">
-      <c r="E74" s="5"/>
-[...2 lines deleted...]
-      <c r="J74" s="5"/>
+      <c r="E74" s="6"/>
+      <c r="F74" s="6"/>
+      <c r="H74" s="6"/>
+      <c r="J74" s="6"/>
     </row>
     <row r="75" ht="15.75" customHeight="1">
-      <c r="E75" s="5"/>
-[...2 lines deleted...]
-      <c r="J75" s="5"/>
+      <c r="E75" s="6"/>
+      <c r="F75" s="6"/>
+      <c r="H75" s="6"/>
+      <c r="J75" s="6"/>
     </row>
     <row r="76" ht="15.75" customHeight="1">
-      <c r="E76" s="5"/>
-[...2 lines deleted...]
-      <c r="J76" s="5"/>
+      <c r="E76" s="6"/>
+      <c r="F76" s="6"/>
+      <c r="H76" s="6"/>
+      <c r="J76" s="6"/>
     </row>
     <row r="77" ht="15.75" customHeight="1">
-      <c r="E77" s="5"/>
-[...2 lines deleted...]
-      <c r="J77" s="5"/>
+      <c r="E77" s="6"/>
+      <c r="F77" s="6"/>
+      <c r="H77" s="6"/>
+      <c r="J77" s="6"/>
     </row>
     <row r="78" ht="15.75" customHeight="1">
-      <c r="E78" s="5"/>
-[...2 lines deleted...]
-      <c r="J78" s="5"/>
+      <c r="E78" s="6"/>
+      <c r="F78" s="6"/>
+      <c r="H78" s="6"/>
+      <c r="J78" s="6"/>
     </row>
     <row r="79" ht="15.75" customHeight="1">
-      <c r="E79" s="5"/>
-[...2 lines deleted...]
-      <c r="J79" s="5"/>
+      <c r="E79" s="6"/>
+      <c r="F79" s="6"/>
+      <c r="H79" s="6"/>
+      <c r="J79" s="6"/>
     </row>
     <row r="80" ht="15.75" customHeight="1">
-      <c r="E80" s="5"/>
-[...2 lines deleted...]
-      <c r="J80" s="5"/>
+      <c r="E80" s="6"/>
+      <c r="F80" s="6"/>
+      <c r="H80" s="6"/>
+      <c r="J80" s="6"/>
     </row>
     <row r="81" ht="15.75" customHeight="1">
-      <c r="E81" s="5"/>
-[...2 lines deleted...]
-      <c r="J81" s="5"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="J81" s="6"/>
     </row>
     <row r="82" ht="15.75" customHeight="1">
-      <c r="E82" s="5"/>
-[...2 lines deleted...]
-      <c r="J82" s="5"/>
+      <c r="E82" s="6"/>
+      <c r="F82" s="6"/>
+      <c r="H82" s="6"/>
+      <c r="J82" s="6"/>
     </row>
     <row r="83" ht="15.75" customHeight="1">
-      <c r="E83" s="5"/>
-[...2 lines deleted...]
-      <c r="J83" s="5"/>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6"/>
+      <c r="H83" s="6"/>
+      <c r="J83" s="6"/>
     </row>
     <row r="84" ht="15.75" customHeight="1">
-      <c r="E84" s="5"/>
-[...2 lines deleted...]
-      <c r="J84" s="5"/>
+      <c r="E84" s="6"/>
+      <c r="F84" s="6"/>
+      <c r="H84" s="6"/>
+      <c r="J84" s="6"/>
     </row>
     <row r="85" ht="15.75" customHeight="1">
-      <c r="E85" s="5"/>
-[...2 lines deleted...]
-      <c r="J85" s="5"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="H85" s="6"/>
+      <c r="J85" s="6"/>
     </row>
     <row r="86" ht="15.75" customHeight="1">
-      <c r="E86" s="5"/>
-[...2 lines deleted...]
-      <c r="J86" s="5"/>
+      <c r="E86" s="6"/>
+      <c r="F86" s="6"/>
+      <c r="H86" s="6"/>
+      <c r="J86" s="6"/>
     </row>
     <row r="87" ht="15.75" customHeight="1">
-      <c r="E87" s="5"/>
-[...2 lines deleted...]
-      <c r="J87" s="5"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="H87" s="6"/>
+      <c r="J87" s="6"/>
     </row>
     <row r="88" ht="15.75" customHeight="1">
-      <c r="E88" s="5"/>
-[...2 lines deleted...]
-      <c r="J88" s="5"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="6"/>
+      <c r="H88" s="6"/>
+      <c r="J88" s="6"/>
     </row>
     <row r="89" ht="15.75" customHeight="1">
-      <c r="E89" s="5"/>
-[...2 lines deleted...]
-      <c r="J89" s="5"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="H89" s="6"/>
+      <c r="J89" s="6"/>
     </row>
     <row r="90" ht="15.75" customHeight="1">
-      <c r="E90" s="5"/>
-[...2 lines deleted...]
-      <c r="J90" s="5"/>
+      <c r="E90" s="6"/>
+      <c r="F90" s="6"/>
+      <c r="H90" s="6"/>
+      <c r="J90" s="6"/>
     </row>
     <row r="91" ht="15.75" customHeight="1">
-      <c r="E91" s="5"/>
-[...2 lines deleted...]
-      <c r="J91" s="5"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="6"/>
+      <c r="H91" s="6"/>
+      <c r="J91" s="6"/>
     </row>
     <row r="92" ht="15.75" customHeight="1">
-      <c r="E92" s="5"/>
-[...2 lines deleted...]
-      <c r="J92" s="5"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
+      <c r="H92" s="6"/>
+      <c r="J92" s="6"/>
     </row>
     <row r="93" ht="15.75" customHeight="1">
-      <c r="E93" s="5"/>
-[...2 lines deleted...]
-      <c r="J93" s="5"/>
+      <c r="E93" s="6"/>
+      <c r="F93" s="6"/>
+      <c r="H93" s="6"/>
+      <c r="J93" s="6"/>
     </row>
     <row r="94" ht="15.75" customHeight="1">
-      <c r="E94" s="5"/>
-[...2 lines deleted...]
-      <c r="J94" s="5"/>
+      <c r="E94" s="6"/>
+      <c r="F94" s="6"/>
+      <c r="H94" s="6"/>
+      <c r="J94" s="6"/>
     </row>
     <row r="95" ht="15.75" customHeight="1">
-      <c r="E95" s="5"/>
-[...2 lines deleted...]
-      <c r="J95" s="5"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="H95" s="6"/>
+      <c r="J95" s="6"/>
     </row>
     <row r="96" ht="15.75" customHeight="1">
-      <c r="E96" s="5"/>
-[...2 lines deleted...]
-      <c r="J96" s="5"/>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="H96" s="6"/>
+      <c r="J96" s="6"/>
     </row>
     <row r="97" ht="15.75" customHeight="1">
-      <c r="E97" s="5"/>
-[...2 lines deleted...]
-      <c r="J97" s="5"/>
+      <c r="E97" s="6"/>
+      <c r="F97" s="6"/>
+      <c r="H97" s="6"/>
+      <c r="J97" s="6"/>
     </row>
     <row r="98" ht="15.75" customHeight="1">
-      <c r="E98" s="5"/>
-[...2 lines deleted...]
-      <c r="J98" s="5"/>
+      <c r="E98" s="6"/>
+      <c r="F98" s="6"/>
+      <c r="H98" s="6"/>
+      <c r="J98" s="6"/>
     </row>
     <row r="99" ht="15.75" customHeight="1">
-      <c r="E99" s="5"/>
-[...2 lines deleted...]
-      <c r="J99" s="5"/>
+      <c r="E99" s="6"/>
+      <c r="F99" s="6"/>
+      <c r="H99" s="6"/>
+      <c r="J99" s="6"/>
     </row>
     <row r="100" ht="15.75" customHeight="1">
-      <c r="E100" s="5"/>
-[...2 lines deleted...]
-      <c r="J100" s="5"/>
+      <c r="E100" s="6"/>
+      <c r="F100" s="6"/>
+      <c r="H100" s="6"/>
+      <c r="J100" s="6"/>
     </row>
     <row r="101" ht="15.75" customHeight="1">
-      <c r="E101" s="5"/>
-[...2 lines deleted...]
-      <c r="J101" s="5"/>
+      <c r="E101" s="6"/>
+      <c r="F101" s="6"/>
+      <c r="H101" s="6"/>
+      <c r="J101" s="6"/>
     </row>
     <row r="102" ht="15.75" customHeight="1">
-      <c r="E102" s="5"/>
-[...2 lines deleted...]
-      <c r="J102" s="5"/>
+      <c r="E102" s="6"/>
+      <c r="F102" s="6"/>
+      <c r="H102" s="6"/>
+      <c r="J102" s="6"/>
     </row>
     <row r="103" ht="15.75" customHeight="1">
-      <c r="E103" s="5"/>
-[...2 lines deleted...]
-      <c r="J103" s="5"/>
+      <c r="E103" s="6"/>
+      <c r="F103" s="6"/>
+      <c r="H103" s="6"/>
+      <c r="J103" s="6"/>
     </row>
     <row r="104" ht="15.75" customHeight="1">
-      <c r="E104" s="5"/>
-[...2 lines deleted...]
-      <c r="J104" s="5"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="6"/>
+      <c r="H104" s="6"/>
+      <c r="J104" s="6"/>
     </row>
     <row r="105" ht="15.75" customHeight="1">
-      <c r="E105" s="5"/>
-[...2 lines deleted...]
-      <c r="J105" s="5"/>
+      <c r="E105" s="6"/>
+      <c r="F105" s="6"/>
+      <c r="H105" s="6"/>
+      <c r="J105" s="6"/>
     </row>
     <row r="106" ht="15.75" customHeight="1">
-      <c r="E106" s="5"/>
-[...2 lines deleted...]
-      <c r="J106" s="5"/>
+      <c r="E106" s="6"/>
+      <c r="F106" s="6"/>
+      <c r="H106" s="6"/>
+      <c r="J106" s="6"/>
     </row>
     <row r="107" ht="15.75" customHeight="1">
-      <c r="E107" s="5"/>
-[...2 lines deleted...]
-      <c r="J107" s="5"/>
+      <c r="E107" s="6"/>
+      <c r="F107" s="6"/>
+      <c r="H107" s="6"/>
+      <c r="J107" s="6"/>
     </row>
     <row r="108" ht="15.75" customHeight="1">
-      <c r="E108" s="5"/>
-[...2 lines deleted...]
-      <c r="J108" s="5"/>
+      <c r="E108" s="6"/>
+      <c r="F108" s="6"/>
+      <c r="H108" s="6"/>
+      <c r="J108" s="6"/>
     </row>
     <row r="109" ht="15.75" customHeight="1">
-      <c r="E109" s="5"/>
-[...2 lines deleted...]
-      <c r="J109" s="5"/>
+      <c r="E109" s="6"/>
+      <c r="F109" s="6"/>
+      <c r="H109" s="6"/>
+      <c r="J109" s="6"/>
     </row>
     <row r="110" ht="15.75" customHeight="1">
-      <c r="E110" s="5"/>
-[...2 lines deleted...]
-      <c r="J110" s="5"/>
+      <c r="E110" s="6"/>
+      <c r="F110" s="6"/>
+      <c r="H110" s="6"/>
+      <c r="J110" s="6"/>
     </row>
     <row r="111" ht="15.75" customHeight="1">
-      <c r="E111" s="5"/>
-[...2 lines deleted...]
-      <c r="J111" s="5"/>
+      <c r="E111" s="6"/>
+      <c r="F111" s="6"/>
+      <c r="H111" s="6"/>
+      <c r="J111" s="6"/>
     </row>
     <row r="112" ht="15.75" customHeight="1">
-      <c r="E112" s="5"/>
-[...2 lines deleted...]
-      <c r="J112" s="5"/>
+      <c r="E112" s="6"/>
+      <c r="F112" s="6"/>
+      <c r="H112" s="6"/>
+      <c r="J112" s="6"/>
     </row>
     <row r="113" ht="15.75" customHeight="1">
-      <c r="E113" s="5"/>
-[...2 lines deleted...]
-      <c r="J113" s="5"/>
+      <c r="E113" s="6"/>
+      <c r="F113" s="6"/>
+      <c r="H113" s="6"/>
+      <c r="J113" s="6"/>
     </row>
     <row r="114" ht="15.75" customHeight="1">
-      <c r="E114" s="5"/>
-[...2 lines deleted...]
-      <c r="J114" s="5"/>
+      <c r="E114" s="6"/>
+      <c r="F114" s="6"/>
+      <c r="H114" s="6"/>
+      <c r="J114" s="6"/>
     </row>
     <row r="115" ht="15.75" customHeight="1">
-      <c r="E115" s="5"/>
-[...2 lines deleted...]
-      <c r="J115" s="5"/>
+      <c r="E115" s="6"/>
+      <c r="F115" s="6"/>
+      <c r="H115" s="6"/>
+      <c r="J115" s="6"/>
     </row>
     <row r="116" ht="15.75" customHeight="1">
-      <c r="E116" s="5"/>
-[...2 lines deleted...]
-      <c r="J116" s="5"/>
+      <c r="E116" s="6"/>
+      <c r="F116" s="6"/>
+      <c r="H116" s="6"/>
+      <c r="J116" s="6"/>
     </row>
     <row r="117" ht="15.75" customHeight="1">
-      <c r="E117" s="5"/>
-[...2 lines deleted...]
-      <c r="J117" s="5"/>
+      <c r="E117" s="6"/>
+      <c r="F117" s="6"/>
+      <c r="H117" s="6"/>
+      <c r="J117" s="6"/>
     </row>
     <row r="118" ht="15.75" customHeight="1">
-      <c r="E118" s="5"/>
-[...2 lines deleted...]
-      <c r="J118" s="5"/>
+      <c r="E118" s="6"/>
+      <c r="F118" s="6"/>
+      <c r="H118" s="6"/>
+      <c r="J118" s="6"/>
     </row>
     <row r="119" ht="15.75" customHeight="1">
-      <c r="E119" s="5"/>
-[...2 lines deleted...]
-      <c r="J119" s="5"/>
+      <c r="E119" s="6"/>
+      <c r="F119" s="6"/>
+      <c r="H119" s="6"/>
+      <c r="J119" s="6"/>
     </row>
     <row r="120" ht="15.75" customHeight="1">
-      <c r="E120" s="5"/>
-[...2 lines deleted...]
-      <c r="J120" s="5"/>
+      <c r="E120" s="6"/>
+      <c r="F120" s="6"/>
+      <c r="H120" s="6"/>
+      <c r="J120" s="6"/>
     </row>
     <row r="121" ht="15.75" customHeight="1">
-      <c r="E121" s="5"/>
-[...2 lines deleted...]
-      <c r="J121" s="5"/>
+      <c r="E121" s="6"/>
+      <c r="F121" s="6"/>
+      <c r="H121" s="6"/>
+      <c r="J121" s="6"/>
     </row>
     <row r="122" ht="15.75" customHeight="1">
-      <c r="E122" s="5"/>
-[...2 lines deleted...]
-      <c r="J122" s="5"/>
+      <c r="E122" s="6"/>
+      <c r="F122" s="6"/>
+      <c r="H122" s="6"/>
+      <c r="J122" s="6"/>
     </row>
     <row r="123" ht="15.75" customHeight="1">
-      <c r="E123" s="5"/>
-[...2 lines deleted...]
-      <c r="J123" s="5"/>
+      <c r="E123" s="6"/>
+      <c r="F123" s="6"/>
+      <c r="H123" s="6"/>
+      <c r="J123" s="6"/>
     </row>
     <row r="124" ht="15.75" customHeight="1">
-      <c r="E124" s="5"/>
-[...2 lines deleted...]
-      <c r="J124" s="5"/>
+      <c r="E124" s="6"/>
+      <c r="F124" s="6"/>
+      <c r="H124" s="6"/>
+      <c r="J124" s="6"/>
     </row>
     <row r="125" ht="15.75" customHeight="1">
-      <c r="E125" s="5"/>
-[...2 lines deleted...]
-      <c r="J125" s="5"/>
+      <c r="E125" s="6"/>
+      <c r="F125" s="6"/>
+      <c r="H125" s="6"/>
+      <c r="J125" s="6"/>
     </row>
     <row r="126" ht="15.75" customHeight="1">
-      <c r="E126" s="5"/>
-[...2 lines deleted...]
-      <c r="J126" s="5"/>
+      <c r="E126" s="6"/>
+      <c r="F126" s="6"/>
+      <c r="H126" s="6"/>
+      <c r="J126" s="6"/>
     </row>
     <row r="127" ht="15.75" customHeight="1">
-      <c r="E127" s="5"/>
-[...2 lines deleted...]
-      <c r="J127" s="5"/>
+      <c r="E127" s="6"/>
+      <c r="F127" s="6"/>
+      <c r="H127" s="6"/>
+      <c r="J127" s="6"/>
     </row>
     <row r="128" ht="15.75" customHeight="1">
-      <c r="E128" s="5"/>
-[...2 lines deleted...]
-      <c r="J128" s="5"/>
+      <c r="E128" s="6"/>
+      <c r="F128" s="6"/>
+      <c r="H128" s="6"/>
+      <c r="J128" s="6"/>
     </row>
     <row r="129" ht="15.75" customHeight="1">
-      <c r="E129" s="5"/>
-[...2 lines deleted...]
-      <c r="J129" s="5"/>
+      <c r="E129" s="6"/>
+      <c r="F129" s="6"/>
+      <c r="H129" s="6"/>
+      <c r="J129" s="6"/>
     </row>
     <row r="130" ht="15.75" customHeight="1">
-      <c r="E130" s="5"/>
-[...2 lines deleted...]
-      <c r="J130" s="5"/>
+      <c r="E130" s="6"/>
+      <c r="F130" s="6"/>
+      <c r="H130" s="6"/>
+      <c r="J130" s="6"/>
     </row>
     <row r="131" ht="15.75" customHeight="1">
-      <c r="E131" s="5"/>
-[...2 lines deleted...]
-      <c r="J131" s="5"/>
+      <c r="E131" s="6"/>
+      <c r="F131" s="6"/>
+      <c r="H131" s="6"/>
+      <c r="J131" s="6"/>
     </row>
     <row r="132" ht="15.75" customHeight="1">
-      <c r="E132" s="5"/>
-[...2 lines deleted...]
-      <c r="J132" s="5"/>
+      <c r="E132" s="6"/>
+      <c r="F132" s="6"/>
+      <c r="H132" s="6"/>
+      <c r="J132" s="6"/>
     </row>
     <row r="133" ht="15.75" customHeight="1">
-      <c r="E133" s="5"/>
-[...2 lines deleted...]
-      <c r="J133" s="5"/>
+      <c r="E133" s="6"/>
+      <c r="F133" s="6"/>
+      <c r="H133" s="6"/>
+      <c r="J133" s="6"/>
     </row>
     <row r="134" ht="15.75" customHeight="1">
-      <c r="E134" s="5"/>
-[...2 lines deleted...]
-      <c r="J134" s="5"/>
+      <c r="E134" s="6"/>
+      <c r="F134" s="6"/>
+      <c r="H134" s="6"/>
+      <c r="J134" s="6"/>
     </row>
     <row r="135" ht="15.75" customHeight="1">
-      <c r="E135" s="5"/>
-[...2 lines deleted...]
-      <c r="J135" s="5"/>
+      <c r="E135" s="6"/>
+      <c r="F135" s="6"/>
+      <c r="H135" s="6"/>
+      <c r="J135" s="6"/>
     </row>
     <row r="136" ht="15.75" customHeight="1">
-      <c r="E136" s="5"/>
-[...2 lines deleted...]
-      <c r="J136" s="5"/>
+      <c r="E136" s="6"/>
+      <c r="F136" s="6"/>
+      <c r="H136" s="6"/>
+      <c r="J136" s="6"/>
     </row>
     <row r="137" ht="15.75" customHeight="1">
-      <c r="E137" s="5"/>
-[...2 lines deleted...]
-      <c r="J137" s="5"/>
+      <c r="E137" s="6"/>
+      <c r="F137" s="6"/>
+      <c r="H137" s="6"/>
+      <c r="J137" s="6"/>
     </row>
     <row r="138" ht="15.75" customHeight="1">
-      <c r="E138" s="5"/>
-[...2 lines deleted...]
-      <c r="J138" s="5"/>
+      <c r="E138" s="6"/>
+      <c r="F138" s="6"/>
+      <c r="H138" s="6"/>
+      <c r="J138" s="6"/>
     </row>
     <row r="139" ht="15.75" customHeight="1">
-      <c r="E139" s="5"/>
-[...2 lines deleted...]
-      <c r="J139" s="5"/>
+      <c r="E139" s="6"/>
+      <c r="F139" s="6"/>
+      <c r="H139" s="6"/>
+      <c r="J139" s="6"/>
     </row>
     <row r="140" ht="15.75" customHeight="1">
-      <c r="E140" s="5"/>
-[...2 lines deleted...]
-      <c r="J140" s="5"/>
+      <c r="E140" s="6"/>
+      <c r="F140" s="6"/>
+      <c r="H140" s="6"/>
+      <c r="J140" s="6"/>
     </row>
     <row r="141" ht="15.75" customHeight="1">
-      <c r="E141" s="5"/>
-[...2 lines deleted...]
-      <c r="J141" s="5"/>
+      <c r="E141" s="6"/>
+      <c r="F141" s="6"/>
+      <c r="H141" s="6"/>
+      <c r="J141" s="6"/>
     </row>
     <row r="142" ht="15.75" customHeight="1">
-      <c r="E142" s="5"/>
-[...2 lines deleted...]
-      <c r="J142" s="5"/>
+      <c r="E142" s="6"/>
+      <c r="F142" s="6"/>
+      <c r="H142" s="6"/>
+      <c r="J142" s="6"/>
     </row>
     <row r="143" ht="15.75" customHeight="1">
-      <c r="E143" s="5"/>
-[...2 lines deleted...]
-      <c r="J143" s="5"/>
+      <c r="E143" s="6"/>
+      <c r="F143" s="6"/>
+      <c r="H143" s="6"/>
+      <c r="J143" s="6"/>
     </row>
     <row r="144" ht="15.75" customHeight="1">
-      <c r="E144" s="5"/>
-[...2 lines deleted...]
-      <c r="J144" s="5"/>
+      <c r="E144" s="6"/>
+      <c r="F144" s="6"/>
+      <c r="H144" s="6"/>
+      <c r="J144" s="6"/>
     </row>
     <row r="145" ht="15.75" customHeight="1">
-      <c r="E145" s="5"/>
-[...2 lines deleted...]
-      <c r="J145" s="5"/>
+      <c r="E145" s="6"/>
+      <c r="F145" s="6"/>
+      <c r="H145" s="6"/>
+      <c r="J145" s="6"/>
     </row>
     <row r="146" ht="15.75" customHeight="1">
-      <c r="E146" s="5"/>
-[...2 lines deleted...]
-      <c r="J146" s="5"/>
+      <c r="E146" s="6"/>
+      <c r="F146" s="6"/>
+      <c r="H146" s="6"/>
+      <c r="J146" s="6"/>
     </row>
     <row r="147" ht="15.75" customHeight="1">
-      <c r="E147" s="5"/>
-[...2 lines deleted...]
-      <c r="J147" s="5"/>
+      <c r="E147" s="6"/>
+      <c r="F147" s="6"/>
+      <c r="H147" s="6"/>
+      <c r="J147" s="6"/>
     </row>
     <row r="148" ht="15.75" customHeight="1">
-      <c r="E148" s="5"/>
-[...2 lines deleted...]
-      <c r="J148" s="5"/>
+      <c r="E148" s="6"/>
+      <c r="F148" s="6"/>
+      <c r="H148" s="6"/>
+      <c r="J148" s="6"/>
     </row>
     <row r="149" ht="15.75" customHeight="1">
-      <c r="E149" s="5"/>
-[...2 lines deleted...]
-      <c r="J149" s="5"/>
+      <c r="E149" s="6"/>
+      <c r="F149" s="6"/>
+      <c r="H149" s="6"/>
+      <c r="J149" s="6"/>
     </row>
     <row r="150" ht="15.75" customHeight="1">
-      <c r="E150" s="5"/>
-[...2 lines deleted...]
-      <c r="J150" s="5"/>
+      <c r="E150" s="6"/>
+      <c r="F150" s="6"/>
+      <c r="H150" s="6"/>
+      <c r="J150" s="6"/>
     </row>
     <row r="151" ht="15.75" customHeight="1">
-      <c r="E151" s="5"/>
-[...2 lines deleted...]
-      <c r="J151" s="5"/>
+      <c r="E151" s="6"/>
+      <c r="F151" s="6"/>
+      <c r="H151" s="6"/>
+      <c r="J151" s="6"/>
     </row>
     <row r="152" ht="15.75" customHeight="1">
-      <c r="E152" s="5"/>
-[...2 lines deleted...]
-      <c r="J152" s="5"/>
+      <c r="E152" s="6"/>
+      <c r="F152" s="6"/>
+      <c r="H152" s="6"/>
+      <c r="J152" s="6"/>
     </row>
     <row r="153" ht="15.75" customHeight="1">
-      <c r="E153" s="5"/>
-[...2 lines deleted...]
-      <c r="J153" s="5"/>
+      <c r="E153" s="6"/>
+      <c r="F153" s="6"/>
+      <c r="H153" s="6"/>
+      <c r="J153" s="6"/>
     </row>
     <row r="154" ht="15.75" customHeight="1">
-      <c r="E154" s="5"/>
-[...2 lines deleted...]
-      <c r="J154" s="5"/>
+      <c r="E154" s="6"/>
+      <c r="F154" s="6"/>
+      <c r="H154" s="6"/>
+      <c r="J154" s="6"/>
     </row>
     <row r="155" ht="15.75" customHeight="1">
-      <c r="E155" s="5"/>
-[...2 lines deleted...]
-      <c r="J155" s="5"/>
+      <c r="E155" s="6"/>
+      <c r="F155" s="6"/>
+      <c r="H155" s="6"/>
+      <c r="J155" s="6"/>
     </row>
     <row r="156" ht="15.75" customHeight="1">
-      <c r="E156" s="5"/>
-[...2 lines deleted...]
-      <c r="J156" s="5"/>
+      <c r="E156" s="6"/>
+      <c r="F156" s="6"/>
+      <c r="H156" s="6"/>
+      <c r="J156" s="6"/>
     </row>
     <row r="157" ht="15.75" customHeight="1">
-      <c r="E157" s="5"/>
-[...2 lines deleted...]
-      <c r="J157" s="5"/>
+      <c r="E157" s="6"/>
+      <c r="F157" s="6"/>
+      <c r="H157" s="6"/>
+      <c r="J157" s="6"/>
     </row>
     <row r="158" ht="15.75" customHeight="1">
-      <c r="E158" s="5"/>
-[...2 lines deleted...]
-      <c r="J158" s="5"/>
+      <c r="E158" s="6"/>
+      <c r="F158" s="6"/>
+      <c r="H158" s="6"/>
+      <c r="J158" s="6"/>
     </row>
     <row r="159" ht="15.75" customHeight="1">
-      <c r="E159" s="5"/>
-[...2 lines deleted...]
-      <c r="J159" s="5"/>
+      <c r="E159" s="6"/>
+      <c r="F159" s="6"/>
+      <c r="H159" s="6"/>
+      <c r="J159" s="6"/>
     </row>
     <row r="160" ht="15.75" customHeight="1">
-      <c r="E160" s="5"/>
-[...2 lines deleted...]
-      <c r="J160" s="5"/>
+      <c r="E160" s="6"/>
+      <c r="F160" s="6"/>
+      <c r="H160" s="6"/>
+      <c r="J160" s="6"/>
     </row>
     <row r="161" ht="15.75" customHeight="1">
-      <c r="E161" s="5"/>
-[...2 lines deleted...]
-      <c r="J161" s="5"/>
+      <c r="E161" s="6"/>
+      <c r="F161" s="6"/>
+      <c r="H161" s="6"/>
+      <c r="J161" s="6"/>
     </row>
     <row r="162" ht="15.75" customHeight="1">
-      <c r="E162" s="5"/>
-[...2 lines deleted...]
-      <c r="J162" s="5"/>
+      <c r="E162" s="6"/>
+      <c r="F162" s="6"/>
+      <c r="H162" s="6"/>
+      <c r="J162" s="6"/>
     </row>
     <row r="163" ht="15.75" customHeight="1">
-      <c r="E163" s="5"/>
-[...2 lines deleted...]
-      <c r="J163" s="5"/>
+      <c r="E163" s="6"/>
+      <c r="F163" s="6"/>
+      <c r="H163" s="6"/>
+      <c r="J163" s="6"/>
     </row>
     <row r="164" ht="15.75" customHeight="1">
-      <c r="E164" s="5"/>
-[...2 lines deleted...]
-      <c r="J164" s="5"/>
+      <c r="E164" s="6"/>
+      <c r="F164" s="6"/>
+      <c r="H164" s="6"/>
+      <c r="J164" s="6"/>
     </row>
     <row r="165" ht="15.75" customHeight="1">
-      <c r="E165" s="5"/>
-[...2 lines deleted...]
-      <c r="J165" s="5"/>
+      <c r="E165" s="6"/>
+      <c r="F165" s="6"/>
+      <c r="H165" s="6"/>
+      <c r="J165" s="6"/>
     </row>
     <row r="166" ht="15.75" customHeight="1">
-      <c r="E166" s="5"/>
-[...2 lines deleted...]
-      <c r="J166" s="5"/>
+      <c r="E166" s="6"/>
+      <c r="F166" s="6"/>
+      <c r="H166" s="6"/>
+      <c r="J166" s="6"/>
     </row>
     <row r="167" ht="15.75" customHeight="1">
-      <c r="E167" s="5"/>
-[...2 lines deleted...]
-      <c r="J167" s="5"/>
+      <c r="E167" s="6"/>
+      <c r="F167" s="6"/>
+      <c r="H167" s="6"/>
+      <c r="J167" s="6"/>
     </row>
     <row r="168" ht="15.75" customHeight="1">
-      <c r="E168" s="5"/>
-[...2 lines deleted...]
-      <c r="J168" s="5"/>
+      <c r="E168" s="6"/>
+      <c r="F168" s="6"/>
+      <c r="H168" s="6"/>
+      <c r="J168" s="6"/>
     </row>
     <row r="169" ht="15.75" customHeight="1">
-      <c r="E169" s="5"/>
-[...2 lines deleted...]
-      <c r="J169" s="5"/>
+      <c r="E169" s="6"/>
+      <c r="F169" s="6"/>
+      <c r="H169" s="6"/>
+      <c r="J169" s="6"/>
     </row>
     <row r="170" ht="15.75" customHeight="1">
-      <c r="E170" s="5"/>
-[...2 lines deleted...]
-      <c r="J170" s="5"/>
+      <c r="E170" s="6"/>
+      <c r="F170" s="6"/>
+      <c r="H170" s="6"/>
+      <c r="J170" s="6"/>
     </row>
     <row r="171" ht="15.75" customHeight="1">
-      <c r="E171" s="5"/>
-[...2 lines deleted...]
-      <c r="J171" s="5"/>
+      <c r="E171" s="6"/>
+      <c r="F171" s="6"/>
+      <c r="H171" s="6"/>
+      <c r="J171" s="6"/>
     </row>
     <row r="172" ht="15.75" customHeight="1">
-      <c r="E172" s="5"/>
-[...2 lines deleted...]
-      <c r="J172" s="5"/>
+      <c r="E172" s="6"/>
+      <c r="F172" s="6"/>
+      <c r="H172" s="6"/>
+      <c r="J172" s="6"/>
     </row>
     <row r="173" ht="15.75" customHeight="1">
-      <c r="E173" s="5"/>
-[...2 lines deleted...]
-      <c r="J173" s="5"/>
+      <c r="E173" s="6"/>
+      <c r="F173" s="6"/>
+      <c r="H173" s="6"/>
+      <c r="J173" s="6"/>
     </row>
     <row r="174" ht="15.75" customHeight="1">
-      <c r="E174" s="5"/>
-[...2 lines deleted...]
-      <c r="J174" s="5"/>
+      <c r="E174" s="6"/>
+      <c r="F174" s="6"/>
+      <c r="H174" s="6"/>
+      <c r="J174" s="6"/>
     </row>
     <row r="175" ht="15.75" customHeight="1">
-      <c r="E175" s="5"/>
-[...2 lines deleted...]
-      <c r="J175" s="5"/>
+      <c r="E175" s="6"/>
+      <c r="F175" s="6"/>
+      <c r="H175" s="6"/>
+      <c r="J175" s="6"/>
     </row>
     <row r="176" ht="15.75" customHeight="1">
-      <c r="E176" s="5"/>
-[...2 lines deleted...]
-      <c r="J176" s="5"/>
+      <c r="E176" s="6"/>
+      <c r="F176" s="6"/>
+      <c r="H176" s="6"/>
+      <c r="J176" s="6"/>
     </row>
     <row r="177" ht="15.75" customHeight="1">
-      <c r="E177" s="5"/>
-[...2 lines deleted...]
-      <c r="J177" s="5"/>
+      <c r="E177" s="6"/>
+      <c r="F177" s="6"/>
+      <c r="H177" s="6"/>
+      <c r="J177" s="6"/>
     </row>
     <row r="178" ht="15.75" customHeight="1">
-      <c r="E178" s="5"/>
-[...2 lines deleted...]
-      <c r="J178" s="5"/>
+      <c r="E178" s="6"/>
+      <c r="F178" s="6"/>
+      <c r="H178" s="6"/>
+      <c r="J178" s="6"/>
     </row>
     <row r="179" ht="15.75" customHeight="1">
-      <c r="E179" s="5"/>
-[...2 lines deleted...]
-      <c r="J179" s="5"/>
+      <c r="E179" s="6"/>
+      <c r="F179" s="6"/>
+      <c r="H179" s="6"/>
+      <c r="J179" s="6"/>
     </row>
     <row r="180" ht="15.75" customHeight="1">
-      <c r="E180" s="5"/>
-[...2 lines deleted...]
-      <c r="J180" s="5"/>
+      <c r="E180" s="6"/>
+      <c r="F180" s="6"/>
+      <c r="H180" s="6"/>
+      <c r="J180" s="6"/>
     </row>
     <row r="181" ht="15.75" customHeight="1">
-      <c r="E181" s="5"/>
-[...2 lines deleted...]
-      <c r="J181" s="5"/>
+      <c r="E181" s="6"/>
+      <c r="F181" s="6"/>
+      <c r="H181" s="6"/>
+      <c r="J181" s="6"/>
     </row>
     <row r="182" ht="15.75" customHeight="1">
-      <c r="E182" s="5"/>
-[...2 lines deleted...]
-      <c r="J182" s="5"/>
+      <c r="E182" s="6"/>
+      <c r="F182" s="6"/>
+      <c r="H182" s="6"/>
+      <c r="J182" s="6"/>
     </row>
     <row r="183" ht="15.75" customHeight="1">
-      <c r="E183" s="5"/>
-[...2 lines deleted...]
-      <c r="J183" s="5"/>
+      <c r="E183" s="6"/>
+      <c r="F183" s="6"/>
+      <c r="H183" s="6"/>
+      <c r="J183" s="6"/>
     </row>
     <row r="184" ht="15.75" customHeight="1">
-      <c r="E184" s="5"/>
-[...2 lines deleted...]
-      <c r="J184" s="5"/>
+      <c r="E184" s="6"/>
+      <c r="F184" s="6"/>
+      <c r="H184" s="6"/>
+      <c r="J184" s="6"/>
     </row>
     <row r="185" ht="15.75" customHeight="1">
-      <c r="E185" s="5"/>
-[...2 lines deleted...]
-      <c r="J185" s="5"/>
+      <c r="E185" s="6"/>
+      <c r="F185" s="6"/>
+      <c r="H185" s="6"/>
+      <c r="J185" s="6"/>
     </row>
     <row r="186" ht="15.75" customHeight="1">
-      <c r="E186" s="5"/>
-[...2 lines deleted...]
-      <c r="J186" s="5"/>
+      <c r="E186" s="6"/>
+      <c r="F186" s="6"/>
+      <c r="H186" s="6"/>
+      <c r="J186" s="6"/>
     </row>
     <row r="187" ht="15.75" customHeight="1">
-      <c r="E187" s="5"/>
-[...2 lines deleted...]
-      <c r="J187" s="5"/>
+      <c r="E187" s="6"/>
+      <c r="F187" s="6"/>
+      <c r="H187" s="6"/>
+      <c r="J187" s="6"/>
     </row>
     <row r="188" ht="15.75" customHeight="1">
-      <c r="E188" s="5"/>
-[...2 lines deleted...]
-      <c r="J188" s="5"/>
+      <c r="E188" s="6"/>
+      <c r="F188" s="6"/>
+      <c r="H188" s="6"/>
+      <c r="J188" s="6"/>
     </row>
     <row r="189" ht="15.75" customHeight="1">
-      <c r="E189" s="5"/>
-[...2 lines deleted...]
-      <c r="J189" s="5"/>
+      <c r="E189" s="6"/>
+      <c r="F189" s="6"/>
+      <c r="H189" s="6"/>
+      <c r="J189" s="6"/>
     </row>
     <row r="190" ht="15.75" customHeight="1">
-      <c r="E190" s="5"/>
-[...2 lines deleted...]
-      <c r="J190" s="5"/>
+      <c r="E190" s="6"/>
+      <c r="F190" s="6"/>
+      <c r="H190" s="6"/>
+      <c r="J190" s="6"/>
     </row>
     <row r="191" ht="15.75" customHeight="1">
-      <c r="E191" s="5"/>
-[...2 lines deleted...]
-      <c r="J191" s="5"/>
+      <c r="E191" s="6"/>
+      <c r="F191" s="6"/>
+      <c r="H191" s="6"/>
+      <c r="J191" s="6"/>
     </row>
     <row r="192" ht="15.75" customHeight="1">
-      <c r="E192" s="5"/>
-[...2 lines deleted...]
-      <c r="J192" s="5"/>
+      <c r="E192" s="6"/>
+      <c r="F192" s="6"/>
+      <c r="H192" s="6"/>
+      <c r="J192" s="6"/>
     </row>
     <row r="193" ht="15.75" customHeight="1">
-      <c r="E193" s="5"/>
-[...2 lines deleted...]
-      <c r="J193" s="5"/>
+      <c r="E193" s="6"/>
+      <c r="F193" s="6"/>
+      <c r="H193" s="6"/>
+      <c r="J193" s="6"/>
     </row>
     <row r="194" ht="15.75" customHeight="1">
-      <c r="E194" s="5"/>
-[...2 lines deleted...]
-      <c r="J194" s="5"/>
+      <c r="E194" s="6"/>
+      <c r="F194" s="6"/>
+      <c r="H194" s="6"/>
+      <c r="J194" s="6"/>
     </row>
     <row r="195" ht="15.75" customHeight="1">
-      <c r="E195" s="5"/>
-[...2 lines deleted...]
-      <c r="J195" s="5"/>
+      <c r="E195" s="6"/>
+      <c r="F195" s="6"/>
+      <c r="H195" s="6"/>
+      <c r="J195" s="6"/>
     </row>
     <row r="196" ht="15.75" customHeight="1">
-      <c r="E196" s="5"/>
-[...2 lines deleted...]
-      <c r="J196" s="5"/>
+      <c r="E196" s="6"/>
+      <c r="F196" s="6"/>
+      <c r="H196" s="6"/>
+      <c r="J196" s="6"/>
     </row>
     <row r="197" ht="15.75" customHeight="1">
-      <c r="E197" s="5"/>
-[...2 lines deleted...]
-      <c r="J197" s="5"/>
+      <c r="E197" s="6"/>
+      <c r="F197" s="6"/>
+      <c r="H197" s="6"/>
+      <c r="J197" s="6"/>
     </row>
     <row r="198" ht="15.75" customHeight="1">
-      <c r="E198" s="5"/>
-[...2 lines deleted...]
-      <c r="J198" s="5"/>
+      <c r="E198" s="6"/>
+      <c r="F198" s="6"/>
+      <c r="H198" s="6"/>
+      <c r="J198" s="6"/>
     </row>
     <row r="199" ht="15.75" customHeight="1">
-      <c r="E199" s="5"/>
-[...2 lines deleted...]
-      <c r="J199" s="5"/>
+      <c r="E199" s="6"/>
+      <c r="F199" s="6"/>
+      <c r="H199" s="6"/>
+      <c r="J199" s="6"/>
     </row>
     <row r="200" ht="15.75" customHeight="1">
-      <c r="E200" s="5"/>
-[...2 lines deleted...]
-      <c r="J200" s="5"/>
+      <c r="E200" s="6"/>
+      <c r="F200" s="6"/>
+      <c r="H200" s="6"/>
+      <c r="J200" s="6"/>
     </row>
     <row r="201" ht="15.75" customHeight="1">
-      <c r="E201" s="5"/>
-[...2 lines deleted...]
-      <c r="J201" s="5"/>
+      <c r="E201" s="6"/>
+      <c r="F201" s="6"/>
+      <c r="H201" s="6"/>
+      <c r="J201" s="6"/>
     </row>
     <row r="202" ht="15.75" customHeight="1">
-      <c r="E202" s="5"/>
-[...2 lines deleted...]
-      <c r="J202" s="5"/>
+      <c r="E202" s="6"/>
+      <c r="F202" s="6"/>
+      <c r="H202" s="6"/>
+      <c r="J202" s="6"/>
     </row>
     <row r="203" ht="15.75" customHeight="1">
-      <c r="E203" s="5"/>
-[...2 lines deleted...]
-      <c r="J203" s="5"/>
+      <c r="E203" s="6"/>
+      <c r="F203" s="6"/>
+      <c r="H203" s="6"/>
+      <c r="J203" s="6"/>
     </row>
     <row r="204" ht="15.75" customHeight="1">
-      <c r="E204" s="5"/>
-[...2 lines deleted...]
-      <c r="J204" s="5"/>
+      <c r="E204" s="6"/>
+      <c r="F204" s="6"/>
+      <c r="H204" s="6"/>
+      <c r="J204" s="6"/>
     </row>
     <row r="205" ht="15.75" customHeight="1">
-      <c r="E205" s="5"/>
-[...2 lines deleted...]
-      <c r="J205" s="5"/>
+      <c r="E205" s="6"/>
+      <c r="F205" s="6"/>
+      <c r="H205" s="6"/>
+      <c r="J205" s="6"/>
     </row>
     <row r="206" ht="15.75" customHeight="1">
-      <c r="E206" s="5"/>
-[...2 lines deleted...]
-      <c r="J206" s="5"/>
+      <c r="E206" s="6"/>
+      <c r="F206" s="6"/>
+      <c r="H206" s="6"/>
+      <c r="J206" s="6"/>
     </row>
     <row r="207" ht="15.75" customHeight="1">
-      <c r="E207" s="5"/>
-[...2 lines deleted...]
-      <c r="J207" s="5"/>
+      <c r="E207" s="6"/>
+      <c r="F207" s="6"/>
+      <c r="H207" s="6"/>
+      <c r="J207" s="6"/>
     </row>
     <row r="208" ht="15.75" customHeight="1">
-      <c r="E208" s="5"/>
-[...2 lines deleted...]
-      <c r="J208" s="5"/>
+      <c r="E208" s="6"/>
+      <c r="F208" s="6"/>
+      <c r="H208" s="6"/>
+      <c r="J208" s="6"/>
     </row>
     <row r="209" ht="15.75" customHeight="1">
-      <c r="E209" s="5"/>
-[...2 lines deleted...]
-      <c r="J209" s="5"/>
+      <c r="E209" s="6"/>
+      <c r="F209" s="6"/>
+      <c r="H209" s="6"/>
+      <c r="J209" s="6"/>
     </row>
     <row r="210" ht="15.75" customHeight="1">
-      <c r="E210" s="5"/>
-[...2 lines deleted...]
-      <c r="J210" s="5"/>
+      <c r="E210" s="6"/>
+      <c r="F210" s="6"/>
+      <c r="H210" s="6"/>
+      <c r="J210" s="6"/>
     </row>
     <row r="211" ht="15.75" customHeight="1">
-      <c r="E211" s="5"/>
-[...2 lines deleted...]
-      <c r="J211" s="5"/>
+      <c r="E211" s="6"/>
+      <c r="F211" s="6"/>
+      <c r="H211" s="6"/>
+      <c r="J211" s="6"/>
     </row>
     <row r="212" ht="15.75" customHeight="1">
-      <c r="E212" s="5"/>
-[...2 lines deleted...]
-      <c r="J212" s="5"/>
+      <c r="E212" s="6"/>
+      <c r="F212" s="6"/>
+      <c r="H212" s="6"/>
+      <c r="J212" s="6"/>
     </row>
     <row r="213" ht="15.75" customHeight="1">
-      <c r="E213" s="5"/>
-[...2 lines deleted...]
-      <c r="J213" s="5"/>
+      <c r="E213" s="6"/>
+      <c r="F213" s="6"/>
+      <c r="H213" s="6"/>
+      <c r="J213" s="6"/>
     </row>
     <row r="214" ht="15.75" customHeight="1">
-      <c r="E214" s="5"/>
-[...2 lines deleted...]
-      <c r="J214" s="5"/>
+      <c r="E214" s="6"/>
+      <c r="F214" s="6"/>
+      <c r="H214" s="6"/>
+      <c r="J214" s="6"/>
     </row>
     <row r="215" ht="15.75" customHeight="1">
-      <c r="E215" s="5"/>
-[...2 lines deleted...]
-      <c r="J215" s="5"/>
+      <c r="E215" s="6"/>
+      <c r="F215" s="6"/>
+      <c r="H215" s="6"/>
+      <c r="J215" s="6"/>
     </row>
     <row r="216" ht="15.75" customHeight="1">
-      <c r="E216" s="5"/>
-[...2 lines deleted...]
-      <c r="J216" s="5"/>
+      <c r="E216" s="6"/>
+      <c r="F216" s="6"/>
+      <c r="H216" s="6"/>
+      <c r="J216" s="6"/>
     </row>
     <row r="217" ht="15.75" customHeight="1">
-      <c r="E217" s="5"/>
-[...2 lines deleted...]
-      <c r="J217" s="5"/>
+      <c r="E217" s="6"/>
+      <c r="F217" s="6"/>
+      <c r="H217" s="6"/>
+      <c r="J217" s="6"/>
     </row>
     <row r="218" ht="15.75" customHeight="1">
-      <c r="E218" s="5"/>
-[...2 lines deleted...]
-      <c r="J218" s="5"/>
+      <c r="E218" s="6"/>
+      <c r="F218" s="6"/>
+      <c r="H218" s="6"/>
+      <c r="J218" s="6"/>
     </row>
     <row r="219" ht="15.75" customHeight="1">
-      <c r="E219" s="5"/>
-[...2 lines deleted...]
-      <c r="J219" s="5"/>
+      <c r="E219" s="6"/>
+      <c r="F219" s="6"/>
+      <c r="H219" s="6"/>
+      <c r="J219" s="6"/>
     </row>
     <row r="220" ht="15.75" customHeight="1">
-      <c r="E220" s="5"/>
-[...2 lines deleted...]
-      <c r="J220" s="5"/>
+      <c r="E220" s="6"/>
+      <c r="F220" s="6"/>
+      <c r="H220" s="6"/>
+      <c r="J220" s="6"/>
     </row>
     <row r="221" ht="15.75" customHeight="1">
-      <c r="E221" s="5"/>
-[...2 lines deleted...]
-      <c r="J221" s="5"/>
+      <c r="E221" s="6"/>
+      <c r="F221" s="6"/>
+      <c r="H221" s="6"/>
+      <c r="J221" s="6"/>
     </row>
     <row r="222" ht="15.75" customHeight="1">
-      <c r="E222" s="5"/>
-[...2 lines deleted...]
-      <c r="J222" s="5"/>
+      <c r="E222" s="6"/>
+      <c r="F222" s="6"/>
+      <c r="H222" s="6"/>
+      <c r="J222" s="6"/>
     </row>
     <row r="223" ht="15.75" customHeight="1">
-      <c r="E223" s="5"/>
-[...2 lines deleted...]
-      <c r="J223" s="5"/>
+      <c r="E223" s="6"/>
+      <c r="F223" s="6"/>
+      <c r="H223" s="6"/>
+      <c r="J223" s="6"/>
     </row>
     <row r="224" ht="15.75" customHeight="1">
-      <c r="E224" s="5"/>
-[...2 lines deleted...]
-      <c r="J224" s="5"/>
+      <c r="E224" s="6"/>
+      <c r="F224" s="6"/>
+      <c r="H224" s="6"/>
+      <c r="J224" s="6"/>
     </row>
     <row r="225" ht="15.75" customHeight="1">
-      <c r="E225" s="5"/>
-[...2 lines deleted...]
-      <c r="J225" s="5"/>
+      <c r="E225" s="6"/>
+      <c r="F225" s="6"/>
+      <c r="H225" s="6"/>
+      <c r="J225" s="6"/>
     </row>
     <row r="226" ht="15.75" customHeight="1">
-      <c r="E226" s="5"/>
-[...2 lines deleted...]
-      <c r="J226" s="5"/>
+      <c r="E226" s="6"/>
+      <c r="F226" s="6"/>
+      <c r="H226" s="6"/>
+      <c r="J226" s="6"/>
     </row>
     <row r="227" ht="15.75" customHeight="1">
-      <c r="E227" s="5"/>
-[...2 lines deleted...]
-      <c r="J227" s="5"/>
+      <c r="E227" s="6"/>
+      <c r="F227" s="6"/>
+      <c r="H227" s="6"/>
+      <c r="J227" s="6"/>
     </row>
     <row r="228" ht="15.75" customHeight="1">
-      <c r="E228" s="5"/>
-[...2 lines deleted...]
-      <c r="J228" s="5"/>
+      <c r="E228" s="6"/>
+      <c r="F228" s="6"/>
+      <c r="H228" s="6"/>
+      <c r="J228" s="6"/>
     </row>
     <row r="229" ht="15.75" customHeight="1">
-      <c r="E229" s="5"/>
-[...2 lines deleted...]
-      <c r="J229" s="5"/>
+      <c r="E229" s="6"/>
+      <c r="F229" s="6"/>
+      <c r="H229" s="6"/>
+      <c r="J229" s="6"/>
     </row>
     <row r="230" ht="15.75" customHeight="1">
-      <c r="E230" s="5"/>
-[...2 lines deleted...]
-      <c r="J230" s="5"/>
+      <c r="E230" s="6"/>
+      <c r="F230" s="6"/>
+      <c r="H230" s="6"/>
+      <c r="J230" s="6"/>
     </row>
     <row r="231" ht="15.75" customHeight="1">
-      <c r="E231" s="5"/>
-[...2 lines deleted...]
-      <c r="J231" s="5"/>
+      <c r="E231" s="6"/>
+      <c r="F231" s="6"/>
+      <c r="H231" s="6"/>
+      <c r="J231" s="6"/>
     </row>
     <row r="232" ht="15.75" customHeight="1">
-      <c r="E232" s="5"/>
-[...2 lines deleted...]
-      <c r="J232" s="5"/>
+      <c r="E232" s="6"/>
+      <c r="F232" s="6"/>
+      <c r="H232" s="6"/>
+      <c r="J232" s="6"/>
     </row>
     <row r="233" ht="15.75" customHeight="1">
-      <c r="E233" s="5"/>
-[...2 lines deleted...]
-      <c r="J233" s="5"/>
+      <c r="E233" s="6"/>
+      <c r="F233" s="6"/>
+      <c r="H233" s="6"/>
+      <c r="J233" s="6"/>
     </row>
     <row r="234" ht="15.75" customHeight="1">
-      <c r="E234" s="5"/>
-[...2 lines deleted...]
-      <c r="J234" s="5"/>
+      <c r="E234" s="6"/>
+      <c r="F234" s="6"/>
+      <c r="H234" s="6"/>
+      <c r="J234" s="6"/>
     </row>
     <row r="235" ht="15.75" customHeight="1">
-      <c r="E235" s="5"/>
-[...2 lines deleted...]
-      <c r="J235" s="5"/>
+      <c r="E235" s="6"/>
+      <c r="F235" s="6"/>
+      <c r="H235" s="6"/>
+      <c r="J235" s="6"/>
     </row>
     <row r="236" ht="15.75" customHeight="1">
-      <c r="E236" s="5"/>
-[...2 lines deleted...]
-      <c r="J236" s="5"/>
+      <c r="E236" s="6"/>
+      <c r="F236" s="6"/>
+      <c r="H236" s="6"/>
+      <c r="J236" s="6"/>
     </row>
     <row r="237" ht="15.75" customHeight="1">
-      <c r="E237" s="5"/>
-[...2 lines deleted...]
-      <c r="J237" s="5"/>
+      <c r="E237" s="6"/>
+      <c r="F237" s="6"/>
+      <c r="H237" s="6"/>
+      <c r="J237" s="6"/>
     </row>
     <row r="238" ht="15.75" customHeight="1">
-      <c r="E238" s="5"/>
-[...2 lines deleted...]
-      <c r="J238" s="5"/>
+      <c r="E238" s="6"/>
+      <c r="F238" s="6"/>
+      <c r="H238" s="6"/>
+      <c r="J238" s="6"/>
     </row>
     <row r="239" ht="15.75" customHeight="1">
-      <c r="E239" s="5"/>
-[...2 lines deleted...]
-      <c r="J239" s="5"/>
+      <c r="E239" s="6"/>
+      <c r="F239" s="6"/>
+      <c r="H239" s="6"/>
+      <c r="J239" s="6"/>
     </row>
     <row r="240" ht="15.75" customHeight="1">
-      <c r="E240" s="5"/>
-[...2 lines deleted...]
-      <c r="J240" s="5"/>
+      <c r="E240" s="6"/>
+      <c r="F240" s="6"/>
+      <c r="H240" s="6"/>
+      <c r="J240" s="6"/>
     </row>
     <row r="241" ht="15.75" customHeight="1">
-      <c r="E241" s="5"/>
-[...2 lines deleted...]
-      <c r="J241" s="5"/>
+      <c r="E241" s="6"/>
+      <c r="F241" s="6"/>
+      <c r="H241" s="6"/>
+      <c r="J241" s="6"/>
     </row>
     <row r="242" ht="15.75" customHeight="1">
-      <c r="E242" s="5"/>
-[...2 lines deleted...]
-      <c r="J242" s="5"/>
+      <c r="E242" s="6"/>
+      <c r="F242" s="6"/>
+      <c r="H242" s="6"/>
+      <c r="J242" s="6"/>
     </row>
     <row r="243" ht="15.75" customHeight="1">
-      <c r="E243" s="5"/>
-[...2 lines deleted...]
-      <c r="J243" s="5"/>
+      <c r="E243" s="6"/>
+      <c r="F243" s="6"/>
+      <c r="H243" s="6"/>
+      <c r="J243" s="6"/>
     </row>
     <row r="244" ht="15.75" customHeight="1">
-      <c r="E244" s="5"/>
-[...2 lines deleted...]
-      <c r="J244" s="5"/>
+      <c r="E244" s="6"/>
+      <c r="F244" s="6"/>
+      <c r="H244" s="6"/>
+      <c r="J244" s="6"/>
     </row>
     <row r="245" ht="15.75" customHeight="1">
-      <c r="E245" s="5"/>
-[...2 lines deleted...]
-      <c r="J245" s="5"/>
+      <c r="E245" s="6"/>
+      <c r="F245" s="6"/>
+      <c r="H245" s="6"/>
+      <c r="J245" s="6"/>
     </row>
     <row r="246" ht="15.75" customHeight="1">
-      <c r="E246" s="5"/>
-[...2 lines deleted...]
-      <c r="J246" s="5"/>
+      <c r="E246" s="6"/>
+      <c r="F246" s="6"/>
+      <c r="H246" s="6"/>
+      <c r="J246" s="6"/>
     </row>
     <row r="247" ht="15.75" customHeight="1">
-      <c r="E247" s="5"/>
-[...2 lines deleted...]
-      <c r="J247" s="5"/>
+      <c r="E247" s="6"/>
+      <c r="F247" s="6"/>
+      <c r="H247" s="6"/>
+      <c r="J247" s="6"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
-      <c r="E248" s="5"/>
-[...2 lines deleted...]
-      <c r="J248" s="5"/>
+      <c r="E248" s="6"/>
+      <c r="F248" s="6"/>
+      <c r="H248" s="6"/>
+      <c r="J248" s="6"/>
     </row>
     <row r="249" ht="15.75" customHeight="1">
-      <c r="E249" s="5"/>
-[...2 lines deleted...]
-      <c r="J249" s="5"/>
+      <c r="E249" s="6"/>
+      <c r="F249" s="6"/>
+      <c r="H249" s="6"/>
+      <c r="J249" s="6"/>
     </row>
     <row r="250" ht="15.75" customHeight="1">
-      <c r="E250" s="5"/>
-[...2 lines deleted...]
-      <c r="J250" s="5"/>
+      <c r="E250" s="6"/>
+      <c r="F250" s="6"/>
+      <c r="H250" s="6"/>
+      <c r="J250" s="6"/>
     </row>
     <row r="251" ht="15.75" customHeight="1">
-      <c r="E251" s="5"/>
-[...2 lines deleted...]
-      <c r="J251" s="5"/>
+      <c r="E251" s="6"/>
+      <c r="F251" s="6"/>
+      <c r="H251" s="6"/>
+      <c r="J251" s="6"/>
     </row>
     <row r="252" ht="15.75" customHeight="1">
-      <c r="E252" s="5"/>
-[...2 lines deleted...]
-      <c r="J252" s="5"/>
+      <c r="E252" s="6"/>
+      <c r="F252" s="6"/>
+      <c r="H252" s="6"/>
+      <c r="J252" s="6"/>
     </row>
     <row r="253" ht="15.75" customHeight="1">
-      <c r="E253" s="5"/>
-[...2 lines deleted...]
-      <c r="J253" s="5"/>
+      <c r="E253" s="6"/>
+      <c r="F253" s="6"/>
+      <c r="H253" s="6"/>
+      <c r="J253" s="6"/>
     </row>
     <row r="254" ht="15.75" customHeight="1">
-      <c r="E254" s="5"/>
-[...2 lines deleted...]
-      <c r="J254" s="5"/>
+      <c r="E254" s="6"/>
+      <c r="F254" s="6"/>
+      <c r="H254" s="6"/>
+      <c r="J254" s="6"/>
     </row>
     <row r="255" ht="15.75" customHeight="1">
-      <c r="E255" s="5"/>
-[...2 lines deleted...]
-      <c r="J255" s="5"/>
+      <c r="E255" s="6"/>
+      <c r="F255" s="6"/>
+      <c r="H255" s="6"/>
+      <c r="J255" s="6"/>
     </row>
     <row r="256" ht="15.75" customHeight="1">
-      <c r="E256" s="5"/>
-[...2 lines deleted...]
-      <c r="J256" s="5"/>
+      <c r="E256" s="6"/>
+      <c r="F256" s="6"/>
+      <c r="H256" s="6"/>
+      <c r="J256" s="6"/>
     </row>
     <row r="257" ht="15.75" customHeight="1">
-      <c r="E257" s="5"/>
-[...2 lines deleted...]
-      <c r="J257" s="5"/>
+      <c r="E257" s="6"/>
+      <c r="F257" s="6"/>
+      <c r="H257" s="6"/>
+      <c r="J257" s="6"/>
     </row>
     <row r="258" ht="15.75" customHeight="1">
-      <c r="E258" s="5"/>
-[...2 lines deleted...]
-      <c r="J258" s="5"/>
+      <c r="E258" s="6"/>
+      <c r="F258" s="6"/>
+      <c r="H258" s="6"/>
+      <c r="J258" s="6"/>
     </row>
     <row r="259" ht="15.75" customHeight="1">
-      <c r="E259" s="5"/>
-[...2 lines deleted...]
-      <c r="J259" s="5"/>
+      <c r="E259" s="6"/>
+      <c r="F259" s="6"/>
+      <c r="H259" s="6"/>
+      <c r="J259" s="6"/>
     </row>
     <row r="260" ht="15.75" customHeight="1">
-      <c r="E260" s="5"/>
-[...2 lines deleted...]
-      <c r="J260" s="5"/>
+      <c r="E260" s="6"/>
+      <c r="F260" s="6"/>
+      <c r="H260" s="6"/>
+      <c r="J260" s="6"/>
     </row>
     <row r="261" ht="15.75" customHeight="1">
-      <c r="E261" s="5"/>
-[...2 lines deleted...]
-      <c r="J261" s="5"/>
+      <c r="E261" s="6"/>
+      <c r="F261" s="6"/>
+      <c r="H261" s="6"/>
+      <c r="J261" s="6"/>
     </row>
     <row r="262" ht="15.75" customHeight="1">
-      <c r="E262" s="5"/>
-[...2 lines deleted...]
-      <c r="J262" s="5"/>
+      <c r="E262" s="6"/>
+      <c r="F262" s="6"/>
+      <c r="H262" s="6"/>
+      <c r="J262" s="6"/>
     </row>
     <row r="263" ht="15.75" customHeight="1">
-      <c r="E263" s="5"/>
-[...2 lines deleted...]
-      <c r="J263" s="5"/>
+      <c r="E263" s="6"/>
+      <c r="F263" s="6"/>
+      <c r="H263" s="6"/>
+      <c r="J263" s="6"/>
     </row>
     <row r="264" ht="15.75" customHeight="1">
-      <c r="E264" s="5"/>
-[...2 lines deleted...]
-      <c r="J264" s="5"/>
+      <c r="E264" s="6"/>
+      <c r="F264" s="6"/>
+      <c r="H264" s="6"/>
+      <c r="J264" s="6"/>
     </row>
     <row r="265" ht="15.75" customHeight="1">
-      <c r="E265" s="5"/>
-[...2 lines deleted...]
-      <c r="J265" s="5"/>
+      <c r="E265" s="6"/>
+      <c r="F265" s="6"/>
+      <c r="H265" s="6"/>
+      <c r="J265" s="6"/>
     </row>
     <row r="266" ht="15.75" customHeight="1">
-      <c r="E266" s="5"/>
-[...2 lines deleted...]
-      <c r="J266" s="5"/>
+      <c r="E266" s="6"/>
+      <c r="F266" s="6"/>
+      <c r="H266" s="6"/>
+      <c r="J266" s="6"/>
     </row>
     <row r="267" ht="15.75" customHeight="1">
-      <c r="E267" s="5"/>
-[...2 lines deleted...]
-      <c r="J267" s="5"/>
+      <c r="E267" s="6"/>
+      <c r="F267" s="6"/>
+      <c r="H267" s="6"/>
+      <c r="J267" s="6"/>
     </row>
     <row r="268" ht="15.75" customHeight="1">
-      <c r="E268" s="5"/>
-[...2 lines deleted...]
-      <c r="J268" s="5"/>
+      <c r="E268" s="6"/>
+      <c r="F268" s="6"/>
+      <c r="H268" s="6"/>
+      <c r="J268" s="6"/>
     </row>
     <row r="269" ht="15.75" customHeight="1">
-      <c r="E269" s="5"/>
-[...2 lines deleted...]
-      <c r="J269" s="5"/>
+      <c r="E269" s="6"/>
+      <c r="F269" s="6"/>
+      <c r="H269" s="6"/>
+      <c r="J269" s="6"/>
     </row>
     <row r="270" ht="15.75" customHeight="1">
-      <c r="E270" s="5"/>
-[...2 lines deleted...]
-      <c r="J270" s="5"/>
+      <c r="E270" s="6"/>
+      <c r="F270" s="6"/>
+      <c r="H270" s="6"/>
+      <c r="J270" s="6"/>
     </row>
     <row r="271" ht="15.75" customHeight="1">
-      <c r="E271" s="5"/>
-[...2 lines deleted...]
-      <c r="J271" s="5"/>
+      <c r="E271" s="6"/>
+      <c r="F271" s="6"/>
+      <c r="H271" s="6"/>
+      <c r="J271" s="6"/>
     </row>
     <row r="272" ht="15.75" customHeight="1">
-      <c r="E272" s="5"/>
-[...2 lines deleted...]
-      <c r="J272" s="5"/>
+      <c r="E272" s="6"/>
+      <c r="F272" s="6"/>
+      <c r="H272" s="6"/>
+      <c r="J272" s="6"/>
     </row>
     <row r="273" ht="15.75" customHeight="1">
-      <c r="E273" s="5"/>
-[...2 lines deleted...]
-      <c r="J273" s="5"/>
+      <c r="E273" s="6"/>
+      <c r="F273" s="6"/>
+      <c r="H273" s="6"/>
+      <c r="J273" s="6"/>
     </row>
     <row r="274" ht="15.75" customHeight="1">
-      <c r="E274" s="5"/>
-[...2 lines deleted...]
-      <c r="J274" s="5"/>
+      <c r="E274" s="6"/>
+      <c r="F274" s="6"/>
+      <c r="H274" s="6"/>
+      <c r="J274" s="6"/>
     </row>
     <row r="275" ht="15.75" customHeight="1">
-      <c r="E275" s="5"/>
-[...2 lines deleted...]
-      <c r="J275" s="5"/>
+      <c r="E275" s="6"/>
+      <c r="F275" s="6"/>
+      <c r="H275" s="6"/>
+      <c r="J275" s="6"/>
     </row>
     <row r="276" ht="15.75" customHeight="1">
-      <c r="E276" s="5"/>
-[...2 lines deleted...]
-      <c r="J276" s="5"/>
+      <c r="E276" s="6"/>
+      <c r="F276" s="6"/>
+      <c r="H276" s="6"/>
+      <c r="J276" s="6"/>
     </row>
     <row r="277" ht="15.75" customHeight="1">
-      <c r="E277" s="5"/>
-[...2 lines deleted...]
-      <c r="J277" s="5"/>
+      <c r="E277" s="6"/>
+      <c r="F277" s="6"/>
+      <c r="H277" s="6"/>
+      <c r="J277" s="6"/>
     </row>
     <row r="278" ht="15.75" customHeight="1">
-      <c r="E278" s="5"/>
-[...2 lines deleted...]
-      <c r="J278" s="5"/>
+      <c r="E278" s="6"/>
+      <c r="F278" s="6"/>
+      <c r="H278" s="6"/>
+      <c r="J278" s="6"/>
     </row>
     <row r="279" ht="15.75" customHeight="1">
-      <c r="E279" s="5"/>
-[...2 lines deleted...]
-      <c r="J279" s="5"/>
+      <c r="E279" s="6"/>
+      <c r="F279" s="6"/>
+      <c r="H279" s="6"/>
+      <c r="J279" s="6"/>
     </row>
     <row r="280" ht="15.75" customHeight="1">
-      <c r="E280" s="5"/>
-[...2 lines deleted...]
-      <c r="J280" s="5"/>
+      <c r="E280" s="6"/>
+      <c r="F280" s="6"/>
+      <c r="H280" s="6"/>
+      <c r="J280" s="6"/>
     </row>
     <row r="281" ht="15.75" customHeight="1">
-      <c r="E281" s="5"/>
-[...2 lines deleted...]
-      <c r="J281" s="5"/>
+      <c r="E281" s="6"/>
+      <c r="F281" s="6"/>
+      <c r="H281" s="6"/>
+      <c r="J281" s="6"/>
     </row>
     <row r="282" ht="15.75" customHeight="1">
-      <c r="E282" s="5"/>
-[...2 lines deleted...]
-      <c r="J282" s="5"/>
+      <c r="E282" s="6"/>
+      <c r="F282" s="6"/>
+      <c r="H282" s="6"/>
+      <c r="J282" s="6"/>
     </row>
     <row r="283" ht="15.75" customHeight="1">
-      <c r="E283" s="5"/>
-[...2 lines deleted...]
-      <c r="J283" s="5"/>
+      <c r="E283" s="6"/>
+      <c r="F283" s="6"/>
+      <c r="H283" s="6"/>
+      <c r="J283" s="6"/>
     </row>
     <row r="284" ht="15.75" customHeight="1">
-      <c r="E284" s="5"/>
-[...2 lines deleted...]
-      <c r="J284" s="5"/>
+      <c r="E284" s="6"/>
+      <c r="F284" s="6"/>
+      <c r="H284" s="6"/>
+      <c r="J284" s="6"/>
     </row>
     <row r="285" ht="15.75" customHeight="1">
-      <c r="E285" s="5"/>
-[...2 lines deleted...]
-      <c r="J285" s="5"/>
+      <c r="E285" s="6"/>
+      <c r="F285" s="6"/>
+      <c r="H285" s="6"/>
+      <c r="J285" s="6"/>
     </row>
     <row r="286" ht="15.75" customHeight="1">
-      <c r="E286" s="5"/>
-[...2 lines deleted...]
-      <c r="J286" s="5"/>
+      <c r="E286" s="6"/>
+      <c r="F286" s="6"/>
+      <c r="H286" s="6"/>
+      <c r="J286" s="6"/>
     </row>
     <row r="287" ht="15.75" customHeight="1">
-      <c r="E287" s="5"/>
-[...2 lines deleted...]
-      <c r="J287" s="5"/>
+      <c r="E287" s="6"/>
+      <c r="F287" s="6"/>
+      <c r="H287" s="6"/>
+      <c r="J287" s="6"/>
     </row>
     <row r="288" ht="15.75" customHeight="1">
-      <c r="E288" s="5"/>
-[...2 lines deleted...]
-      <c r="J288" s="5"/>
+      <c r="E288" s="6"/>
+      <c r="F288" s="6"/>
+      <c r="H288" s="6"/>
+      <c r="J288" s="6"/>
     </row>
     <row r="289" ht="15.75" customHeight="1">
-      <c r="E289" s="5"/>
-[...2 lines deleted...]
-      <c r="J289" s="5"/>
+      <c r="E289" s="6"/>
+      <c r="F289" s="6"/>
+      <c r="H289" s="6"/>
+      <c r="J289" s="6"/>
     </row>
     <row r="290" ht="15.75" customHeight="1">
-      <c r="E290" s="5"/>
-[...2 lines deleted...]
-      <c r="J290" s="5"/>
+      <c r="E290" s="6"/>
+      <c r="F290" s="6"/>
+      <c r="H290" s="6"/>
+      <c r="J290" s="6"/>
     </row>
     <row r="291" ht="15.75" customHeight="1">
-      <c r="E291" s="5"/>
-[...2 lines deleted...]
-      <c r="J291" s="5"/>
+      <c r="E291" s="6"/>
+      <c r="F291" s="6"/>
+      <c r="H291" s="6"/>
+      <c r="J291" s="6"/>
     </row>
     <row r="292" ht="15.75" customHeight="1">
-      <c r="E292" s="5"/>
-[...2 lines deleted...]
-      <c r="J292" s="5"/>
+      <c r="E292" s="6"/>
+      <c r="F292" s="6"/>
+      <c r="H292" s="6"/>
+      <c r="J292" s="6"/>
     </row>
     <row r="293" ht="15.75" customHeight="1">
-      <c r="E293" s="5"/>
-[...2 lines deleted...]
-      <c r="J293" s="5"/>
+      <c r="E293" s="6"/>
+      <c r="F293" s="6"/>
+      <c r="H293" s="6"/>
+      <c r="J293" s="6"/>
     </row>
     <row r="294" ht="15.75" customHeight="1">
-      <c r="E294" s="5"/>
-[...2 lines deleted...]
-      <c r="J294" s="5"/>
+      <c r="E294" s="6"/>
+      <c r="F294" s="6"/>
+      <c r="H294" s="6"/>
+      <c r="J294" s="6"/>
     </row>
     <row r="295" ht="15.75" customHeight="1">
-      <c r="E295" s="5"/>
-[...2 lines deleted...]
-      <c r="J295" s="5"/>
+      <c r="E295" s="6"/>
+      <c r="F295" s="6"/>
+      <c r="H295" s="6"/>
+      <c r="J295" s="6"/>
     </row>
     <row r="296" ht="15.75" customHeight="1">
-      <c r="E296" s="5"/>
-[...2 lines deleted...]
-      <c r="J296" s="5"/>
+      <c r="E296" s="6"/>
+      <c r="F296" s="6"/>
+      <c r="H296" s="6"/>
+      <c r="J296" s="6"/>
     </row>
     <row r="297" ht="15.75" customHeight="1">
-      <c r="E297" s="5"/>
-[...2 lines deleted...]
-      <c r="J297" s="5"/>
+      <c r="E297" s="6"/>
+      <c r="F297" s="6"/>
+      <c r="H297" s="6"/>
+      <c r="J297" s="6"/>
     </row>
     <row r="298" ht="15.75" customHeight="1">
-      <c r="E298" s="5"/>
-[...2 lines deleted...]
-      <c r="J298" s="5"/>
+      <c r="E298" s="6"/>
+      <c r="F298" s="6"/>
+      <c r="H298" s="6"/>
+      <c r="J298" s="6"/>
     </row>
     <row r="299" ht="15.75" customHeight="1">
-      <c r="E299" s="5"/>
-[...2 lines deleted...]
-      <c r="J299" s="5"/>
+      <c r="E299" s="6"/>
+      <c r="F299" s="6"/>
+      <c r="H299" s="6"/>
+      <c r="J299" s="6"/>
     </row>
     <row r="300" ht="15.75" customHeight="1">
-      <c r="E300" s="5"/>
-[...2 lines deleted...]
-      <c r="J300" s="5"/>
+      <c r="E300" s="6"/>
+      <c r="F300" s="6"/>
+      <c r="H300" s="6"/>
+      <c r="J300" s="6"/>
     </row>
     <row r="301" ht="15.75" customHeight="1">
-      <c r="E301" s="5"/>
-[...2 lines deleted...]
-      <c r="J301" s="5"/>
+      <c r="E301" s="6"/>
+      <c r="F301" s="6"/>
+      <c r="H301" s="6"/>
+      <c r="J301" s="6"/>
     </row>
     <row r="302" ht="15.75" customHeight="1">
-      <c r="E302" s="5"/>
-[...2 lines deleted...]
-      <c r="J302" s="5"/>
+      <c r="E302" s="6"/>
+      <c r="F302" s="6"/>
+      <c r="H302" s="6"/>
+      <c r="J302" s="6"/>
     </row>
     <row r="303" ht="15.75" customHeight="1">
-      <c r="E303" s="5"/>
-[...2 lines deleted...]
-      <c r="J303" s="5"/>
+      <c r="E303" s="6"/>
+      <c r="F303" s="6"/>
+      <c r="H303" s="6"/>
+      <c r="J303" s="6"/>
     </row>
     <row r="304" ht="15.75" customHeight="1">
-      <c r="E304" s="5"/>
-[...2 lines deleted...]
-      <c r="J304" s="5"/>
+      <c r="E304" s="6"/>
+      <c r="F304" s="6"/>
+      <c r="H304" s="6"/>
+      <c r="J304" s="6"/>
     </row>
     <row r="305" ht="15.75" customHeight="1">
-      <c r="E305" s="5"/>
-[...2 lines deleted...]
-      <c r="J305" s="5"/>
+      <c r="E305" s="6"/>
+      <c r="F305" s="6"/>
+      <c r="H305" s="6"/>
+      <c r="J305" s="6"/>
     </row>
     <row r="306" ht="15.75" customHeight="1">
-      <c r="E306" s="5"/>
-[...2 lines deleted...]
-      <c r="J306" s="5"/>
+      <c r="E306" s="6"/>
+      <c r="F306" s="6"/>
+      <c r="H306" s="6"/>
+      <c r="J306" s="6"/>
     </row>
     <row r="307" ht="15.75" customHeight="1">
-      <c r="E307" s="5"/>
-[...2 lines deleted...]
-      <c r="J307" s="5"/>
+      <c r="E307" s="6"/>
+      <c r="F307" s="6"/>
+      <c r="H307" s="6"/>
+      <c r="J307" s="6"/>
     </row>
     <row r="308" ht="15.75" customHeight="1">
-      <c r="E308" s="5"/>
-[...2 lines deleted...]
-      <c r="J308" s="5"/>
+      <c r="E308" s="6"/>
+      <c r="F308" s="6"/>
+      <c r="H308" s="6"/>
+      <c r="J308" s="6"/>
     </row>
     <row r="309" ht="15.75" customHeight="1">
-      <c r="E309" s="5"/>
-[...2 lines deleted...]
-      <c r="J309" s="5"/>
+      <c r="E309" s="6"/>
+      <c r="F309" s="6"/>
+      <c r="H309" s="6"/>
+      <c r="J309" s="6"/>
     </row>
     <row r="310" ht="15.75" customHeight="1">
-      <c r="E310" s="5"/>
-[...2 lines deleted...]
-      <c r="J310" s="5"/>
+      <c r="E310" s="6"/>
+      <c r="F310" s="6"/>
+      <c r="H310" s="6"/>
+      <c r="J310" s="6"/>
     </row>
     <row r="311" ht="15.75" customHeight="1">
-      <c r="E311" s="5"/>
-[...2 lines deleted...]
-      <c r="J311" s="5"/>
+      <c r="E311" s="6"/>
+      <c r="F311" s="6"/>
+      <c r="H311" s="6"/>
+      <c r="J311" s="6"/>
     </row>
     <row r="312" ht="15.75" customHeight="1">
-      <c r="E312" s="5"/>
-[...2 lines deleted...]
-      <c r="J312" s="5"/>
+      <c r="E312" s="6"/>
+      <c r="F312" s="6"/>
+      <c r="H312" s="6"/>
+      <c r="J312" s="6"/>
     </row>
     <row r="313" ht="15.75" customHeight="1">
-      <c r="E313" s="5"/>
-[...2 lines deleted...]
-      <c r="J313" s="5"/>
+      <c r="E313" s="6"/>
+      <c r="F313" s="6"/>
+      <c r="H313" s="6"/>
+      <c r="J313" s="6"/>
     </row>
     <row r="314" ht="15.75" customHeight="1">
-      <c r="E314" s="5"/>
-[...2 lines deleted...]
-      <c r="J314" s="5"/>
+      <c r="E314" s="6"/>
+      <c r="F314" s="6"/>
+      <c r="H314" s="6"/>
+      <c r="J314" s="6"/>
     </row>
     <row r="315" ht="15.75" customHeight="1">
-      <c r="E315" s="5"/>
-[...2 lines deleted...]
-      <c r="J315" s="5"/>
+      <c r="E315" s="6"/>
+      <c r="F315" s="6"/>
+      <c r="H315" s="6"/>
+      <c r="J315" s="6"/>
     </row>
     <row r="316" ht="15.75" customHeight="1">
-      <c r="E316" s="5"/>
-[...2 lines deleted...]
-      <c r="J316" s="5"/>
+      <c r="E316" s="6"/>
+      <c r="F316" s="6"/>
+      <c r="H316" s="6"/>
+      <c r="J316" s="6"/>
     </row>
     <row r="317" ht="15.75" customHeight="1">
-      <c r="E317" s="5"/>
-[...2 lines deleted...]
-      <c r="J317" s="5"/>
+      <c r="E317" s="6"/>
+      <c r="F317" s="6"/>
+      <c r="H317" s="6"/>
+      <c r="J317" s="6"/>
     </row>
     <row r="318" ht="15.75" customHeight="1">
-      <c r="E318" s="5"/>
-[...2 lines deleted...]
-      <c r="J318" s="5"/>
+      <c r="E318" s="6"/>
+      <c r="F318" s="6"/>
+      <c r="H318" s="6"/>
+      <c r="J318" s="6"/>
     </row>
     <row r="319" ht="15.75" customHeight="1">
-      <c r="E319" s="5"/>
-[...2 lines deleted...]
-      <c r="J319" s="5"/>
+      <c r="E319" s="6"/>
+      <c r="F319" s="6"/>
+      <c r="H319" s="6"/>
+      <c r="J319" s="6"/>
     </row>
     <row r="320" ht="15.75" customHeight="1">
-      <c r="E320" s="5"/>
-[...2 lines deleted...]
-      <c r="J320" s="5"/>
+      <c r="E320" s="6"/>
+      <c r="F320" s="6"/>
+      <c r="H320" s="6"/>
+      <c r="J320" s="6"/>
     </row>
     <row r="321" ht="15.75" customHeight="1">
-      <c r="E321" s="5"/>
-[...2 lines deleted...]
-      <c r="J321" s="5"/>
+      <c r="E321" s="6"/>
+      <c r="F321" s="6"/>
+      <c r="H321" s="6"/>
+      <c r="J321" s="6"/>
     </row>
     <row r="322" ht="15.75" customHeight="1">
-      <c r="E322" s="5"/>
-[...2 lines deleted...]
-      <c r="J322" s="5"/>
+      <c r="E322" s="6"/>
+      <c r="F322" s="6"/>
+      <c r="H322" s="6"/>
+      <c r="J322" s="6"/>
     </row>
     <row r="323" ht="15.75" customHeight="1">
-      <c r="E323" s="5"/>
-[...2 lines deleted...]
-      <c r="J323" s="5"/>
+      <c r="E323" s="6"/>
+      <c r="F323" s="6"/>
+      <c r="H323" s="6"/>
+      <c r="J323" s="6"/>
     </row>
     <row r="324" ht="15.75" customHeight="1">
-      <c r="E324" s="5"/>
-[...2 lines deleted...]
-      <c r="J324" s="5"/>
+      <c r="E324" s="6"/>
+      <c r="F324" s="6"/>
+      <c r="H324" s="6"/>
+      <c r="J324" s="6"/>
     </row>
     <row r="325" ht="15.75" customHeight="1">
-      <c r="E325" s="5"/>
-[...2 lines deleted...]
-      <c r="J325" s="5"/>
+      <c r="E325" s="6"/>
+      <c r="F325" s="6"/>
+      <c r="H325" s="6"/>
+      <c r="J325" s="6"/>
     </row>
     <row r="326" ht="15.75" customHeight="1">
-      <c r="E326" s="5"/>
-[...2 lines deleted...]
-      <c r="J326" s="5"/>
+      <c r="E326" s="6"/>
+      <c r="F326" s="6"/>
+      <c r="H326" s="6"/>
+      <c r="J326" s="6"/>
     </row>
     <row r="327" ht="15.75" customHeight="1">
-      <c r="E327" s="5"/>
-[...2 lines deleted...]
-      <c r="J327" s="5"/>
+      <c r="E327" s="6"/>
+      <c r="F327" s="6"/>
+      <c r="H327" s="6"/>
+      <c r="J327" s="6"/>
     </row>
     <row r="328" ht="15.75" customHeight="1">
-      <c r="E328" s="5"/>
-[...2 lines deleted...]
-      <c r="J328" s="5"/>
+      <c r="E328" s="6"/>
+      <c r="F328" s="6"/>
+      <c r="H328" s="6"/>
+      <c r="J328" s="6"/>
     </row>
     <row r="329" ht="15.75" customHeight="1">
-      <c r="E329" s="5"/>
-[...2 lines deleted...]
-      <c r="J329" s="5"/>
+      <c r="E329" s="6"/>
+      <c r="F329" s="6"/>
+      <c r="H329" s="6"/>
+      <c r="J329" s="6"/>
     </row>
     <row r="330" ht="15.75" customHeight="1">
-      <c r="E330" s="5"/>
-[...2 lines deleted...]
-      <c r="J330" s="5"/>
+      <c r="E330" s="6"/>
+      <c r="F330" s="6"/>
+      <c r="H330" s="6"/>
+      <c r="J330" s="6"/>
     </row>
     <row r="331" ht="15.75" customHeight="1">
-      <c r="E331" s="5"/>
-[...2 lines deleted...]
-      <c r="J331" s="5"/>
+      <c r="E331" s="6"/>
+      <c r="F331" s="6"/>
+      <c r="H331" s="6"/>
+      <c r="J331" s="6"/>
     </row>
     <row r="332" ht="15.75" customHeight="1">
-      <c r="E332" s="5"/>
-[...2 lines deleted...]
-      <c r="J332" s="5"/>
+      <c r="E332" s="6"/>
+      <c r="F332" s="6"/>
+      <c r="H332" s="6"/>
+      <c r="J332" s="6"/>
     </row>
     <row r="333" ht="15.75" customHeight="1">
-      <c r="E333" s="5"/>
-[...2 lines deleted...]
-      <c r="J333" s="5"/>
+      <c r="E333" s="6"/>
+      <c r="F333" s="6"/>
+      <c r="H333" s="6"/>
+      <c r="J333" s="6"/>
     </row>
     <row r="334" ht="15.75" customHeight="1">
-      <c r="E334" s="5"/>
-[...2 lines deleted...]
-      <c r="J334" s="5"/>
+      <c r="E334" s="6"/>
+      <c r="F334" s="6"/>
+      <c r="H334" s="6"/>
+      <c r="J334" s="6"/>
     </row>
     <row r="335" ht="15.75" customHeight="1">
-      <c r="E335" s="5"/>
-[...2 lines deleted...]
-      <c r="J335" s="5"/>
+      <c r="E335" s="6"/>
+      <c r="F335" s="6"/>
+      <c r="H335" s="6"/>
+      <c r="J335" s="6"/>
     </row>
     <row r="336" ht="15.75" customHeight="1">
-      <c r="E336" s="5"/>
-[...2 lines deleted...]
-      <c r="J336" s="5"/>
+      <c r="E336" s="6"/>
+      <c r="F336" s="6"/>
+      <c r="H336" s="6"/>
+      <c r="J336" s="6"/>
     </row>
     <row r="337" ht="15.75" customHeight="1">
-      <c r="E337" s="5"/>
-[...2 lines deleted...]
-      <c r="J337" s="5"/>
+      <c r="E337" s="6"/>
+      <c r="F337" s="6"/>
+      <c r="H337" s="6"/>
+      <c r="J337" s="6"/>
     </row>
     <row r="338" ht="15.75" customHeight="1">
-      <c r="E338" s="5"/>
-[...2 lines deleted...]
-      <c r="J338" s="5"/>
+      <c r="E338" s="6"/>
+      <c r="F338" s="6"/>
+      <c r="H338" s="6"/>
+      <c r="J338" s="6"/>
     </row>
     <row r="339" ht="15.75" customHeight="1">
-      <c r="E339" s="5"/>
-[...2 lines deleted...]
-      <c r="J339" s="5"/>
+      <c r="E339" s="6"/>
+      <c r="F339" s="6"/>
+      <c r="H339" s="6"/>
+      <c r="J339" s="6"/>
     </row>
     <row r="340" ht="15.75" customHeight="1">
-      <c r="E340" s="5"/>
-[...2 lines deleted...]
-      <c r="J340" s="5"/>
+      <c r="E340" s="6"/>
+      <c r="F340" s="6"/>
+      <c r="H340" s="6"/>
+      <c r="J340" s="6"/>
     </row>
     <row r="341" ht="15.75" customHeight="1">
-      <c r="E341" s="5"/>
-[...2 lines deleted...]
-      <c r="J341" s="5"/>
+      <c r="E341" s="6"/>
+      <c r="F341" s="6"/>
+      <c r="H341" s="6"/>
+      <c r="J341" s="6"/>
     </row>
     <row r="342" ht="15.75" customHeight="1">
-      <c r="E342" s="5"/>
-[...2 lines deleted...]
-      <c r="J342" s="5"/>
+      <c r="E342" s="6"/>
+      <c r="F342" s="6"/>
+      <c r="H342" s="6"/>
+      <c r="J342" s="6"/>
     </row>
     <row r="343" ht="15.75" customHeight="1">
-      <c r="E343" s="5"/>
-[...2 lines deleted...]
-      <c r="J343" s="5"/>
+      <c r="E343" s="6"/>
+      <c r="F343" s="6"/>
+      <c r="H343" s="6"/>
+      <c r="J343" s="6"/>
     </row>
     <row r="344" ht="15.75" customHeight="1">
-      <c r="E344" s="5"/>
-[...2 lines deleted...]
-      <c r="J344" s="5"/>
+      <c r="E344" s="6"/>
+      <c r="F344" s="6"/>
+      <c r="H344" s="6"/>
+      <c r="J344" s="6"/>
     </row>
     <row r="345" ht="15.75" customHeight="1">
-      <c r="E345" s="5"/>
-[...2 lines deleted...]
-      <c r="J345" s="5"/>
+      <c r="E345" s="6"/>
+      <c r="F345" s="6"/>
+      <c r="H345" s="6"/>
+      <c r="J345" s="6"/>
     </row>
     <row r="346" ht="15.75" customHeight="1">
-      <c r="E346" s="5"/>
-[...2 lines deleted...]
-      <c r="J346" s="5"/>
+      <c r="E346" s="6"/>
+      <c r="F346" s="6"/>
+      <c r="H346" s="6"/>
+      <c r="J346" s="6"/>
     </row>
     <row r="347" ht="15.75" customHeight="1">
-      <c r="E347" s="5"/>
-[...2 lines deleted...]
-      <c r="J347" s="5"/>
+      <c r="E347" s="6"/>
+      <c r="F347" s="6"/>
+      <c r="H347" s="6"/>
+      <c r="J347" s="6"/>
     </row>
     <row r="348" ht="15.75" customHeight="1">
-      <c r="E348" s="5"/>
-[...2 lines deleted...]
-      <c r="J348" s="5"/>
+      <c r="E348" s="6"/>
+      <c r="F348" s="6"/>
+      <c r="H348" s="6"/>
+      <c r="J348" s="6"/>
     </row>
     <row r="349" ht="15.75" customHeight="1">
-      <c r="E349" s="5"/>
-[...2 lines deleted...]
-      <c r="J349" s="5"/>
+      <c r="E349" s="6"/>
+      <c r="F349" s="6"/>
+      <c r="H349" s="6"/>
+      <c r="J349" s="6"/>
     </row>
     <row r="350" ht="15.75" customHeight="1">
-      <c r="E350" s="5"/>
-[...2 lines deleted...]
-      <c r="J350" s="5"/>
+      <c r="E350" s="6"/>
+      <c r="F350" s="6"/>
+      <c r="H350" s="6"/>
+      <c r="J350" s="6"/>
     </row>
     <row r="351" ht="15.75" customHeight="1">
-      <c r="E351" s="5"/>
-[...2 lines deleted...]
-      <c r="J351" s="5"/>
+      <c r="E351" s="6"/>
+      <c r="F351" s="6"/>
+      <c r="H351" s="6"/>
+      <c r="J351" s="6"/>
     </row>
     <row r="352" ht="15.75" customHeight="1">
-      <c r="E352" s="5"/>
-[...2 lines deleted...]
-      <c r="J352" s="5"/>
+      <c r="E352" s="6"/>
+      <c r="F352" s="6"/>
+      <c r="H352" s="6"/>
+      <c r="J352" s="6"/>
     </row>
     <row r="353" ht="15.75" customHeight="1">
-      <c r="E353" s="5"/>
-[...2 lines deleted...]
-      <c r="J353" s="5"/>
+      <c r="E353" s="6"/>
+      <c r="F353" s="6"/>
+      <c r="H353" s="6"/>
+      <c r="J353" s="6"/>
     </row>
     <row r="354" ht="15.75" customHeight="1">
-      <c r="E354" s="5"/>
-[...2 lines deleted...]
-      <c r="J354" s="5"/>
+      <c r="E354" s="6"/>
+      <c r="F354" s="6"/>
+      <c r="H354" s="6"/>
+      <c r="J354" s="6"/>
     </row>
     <row r="355" ht="15.75" customHeight="1">
-      <c r="E355" s="5"/>
-[...2 lines deleted...]
-      <c r="J355" s="5"/>
+      <c r="E355" s="6"/>
+      <c r="F355" s="6"/>
+      <c r="H355" s="6"/>
+      <c r="J355" s="6"/>
     </row>
     <row r="356" ht="15.75" customHeight="1">
-      <c r="E356" s="5"/>
-[...2 lines deleted...]
-      <c r="J356" s="5"/>
+      <c r="E356" s="6"/>
+      <c r="F356" s="6"/>
+      <c r="H356" s="6"/>
+      <c r="J356" s="6"/>
     </row>
     <row r="357" ht="15.75" customHeight="1">
-      <c r="E357" s="5"/>
-[...2 lines deleted...]
-      <c r="J357" s="5"/>
+      <c r="E357" s="6"/>
+      <c r="F357" s="6"/>
+      <c r="H357" s="6"/>
+      <c r="J357" s="6"/>
     </row>
     <row r="358" ht="15.75" customHeight="1">
-      <c r="E358" s="5"/>
-[...2 lines deleted...]
-      <c r="J358" s="5"/>
+      <c r="E358" s="6"/>
+      <c r="F358" s="6"/>
+      <c r="H358" s="6"/>
+      <c r="J358" s="6"/>
     </row>
     <row r="359" ht="15.75" customHeight="1">
-      <c r="E359" s="5"/>
-[...2 lines deleted...]
-      <c r="J359" s="5"/>
+      <c r="E359" s="6"/>
+      <c r="F359" s="6"/>
+      <c r="H359" s="6"/>
+      <c r="J359" s="6"/>
     </row>
     <row r="360" ht="15.75" customHeight="1">
-      <c r="E360" s="5"/>
-[...2 lines deleted...]
-      <c r="J360" s="5"/>
+      <c r="E360" s="6"/>
+      <c r="F360" s="6"/>
+      <c r="H360" s="6"/>
+      <c r="J360" s="6"/>
     </row>
     <row r="361" ht="15.75" customHeight="1">
-      <c r="E361" s="5"/>
-[...2 lines deleted...]
-      <c r="J361" s="5"/>
+      <c r="E361" s="6"/>
+      <c r="F361" s="6"/>
+      <c r="H361" s="6"/>
+      <c r="J361" s="6"/>
     </row>
     <row r="362" ht="15.75" customHeight="1">
-      <c r="E362" s="5"/>
-[...2 lines deleted...]
-      <c r="J362" s="5"/>
+      <c r="E362" s="6"/>
+      <c r="F362" s="6"/>
+      <c r="H362" s="6"/>
+      <c r="J362" s="6"/>
     </row>
     <row r="363" ht="15.75" customHeight="1">
-      <c r="E363" s="5"/>
-[...2 lines deleted...]
-      <c r="J363" s="5"/>
+      <c r="E363" s="6"/>
+      <c r="F363" s="6"/>
+      <c r="H363" s="6"/>
+      <c r="J363" s="6"/>
     </row>
     <row r="364" ht="15.75" customHeight="1">
-      <c r="E364" s="5"/>
-[...2 lines deleted...]
-      <c r="J364" s="5"/>
+      <c r="E364" s="6"/>
+      <c r="F364" s="6"/>
+      <c r="H364" s="6"/>
+      <c r="J364" s="6"/>
     </row>
     <row r="365" ht="15.75" customHeight="1">
-      <c r="E365" s="5"/>
-[...2 lines deleted...]
-      <c r="J365" s="5"/>
+      <c r="E365" s="6"/>
+      <c r="F365" s="6"/>
+      <c r="H365" s="6"/>
+      <c r="J365" s="6"/>
     </row>
     <row r="366" ht="15.75" customHeight="1">
-      <c r="E366" s="5"/>
-[...2 lines deleted...]
-      <c r="J366" s="5"/>
+      <c r="E366" s="6"/>
+      <c r="F366" s="6"/>
+      <c r="H366" s="6"/>
+      <c r="J366" s="6"/>
     </row>
     <row r="367" ht="15.75" customHeight="1">
-      <c r="E367" s="5"/>
-[...2 lines deleted...]
-      <c r="J367" s="5"/>
+      <c r="E367" s="6"/>
+      <c r="F367" s="6"/>
+      <c r="H367" s="6"/>
+      <c r="J367" s="6"/>
     </row>
     <row r="368" ht="15.75" customHeight="1">
-      <c r="E368" s="5"/>
-[...2 lines deleted...]
-      <c r="J368" s="5"/>
+      <c r="E368" s="6"/>
+      <c r="F368" s="6"/>
+      <c r="H368" s="6"/>
+      <c r="J368" s="6"/>
     </row>
     <row r="369" ht="15.75" customHeight="1">
-      <c r="E369" s="5"/>
-[...2 lines deleted...]
-      <c r="J369" s="5"/>
+      <c r="E369" s="6"/>
+      <c r="F369" s="6"/>
+      <c r="H369" s="6"/>
+      <c r="J369" s="6"/>
     </row>
     <row r="370" ht="15.75" customHeight="1">
-      <c r="E370" s="5"/>
-[...2 lines deleted...]
-      <c r="J370" s="5"/>
+      <c r="E370" s="6"/>
+      <c r="F370" s="6"/>
+      <c r="H370" s="6"/>
+      <c r="J370" s="6"/>
     </row>
     <row r="371" ht="15.75" customHeight="1">
-      <c r="E371" s="5"/>
-[...2 lines deleted...]
-      <c r="J371" s="5"/>
+      <c r="E371" s="6"/>
+      <c r="F371" s="6"/>
+      <c r="H371" s="6"/>
+      <c r="J371" s="6"/>
     </row>
     <row r="372" ht="15.75" customHeight="1">
-      <c r="E372" s="5"/>
-[...2 lines deleted...]
-      <c r="J372" s="5"/>
+      <c r="E372" s="6"/>
+      <c r="F372" s="6"/>
+      <c r="H372" s="6"/>
+      <c r="J372" s="6"/>
     </row>
     <row r="373" ht="15.75" customHeight="1">
-      <c r="E373" s="5"/>
-[...2 lines deleted...]
-      <c r="J373" s="5"/>
+      <c r="E373" s="6"/>
+      <c r="F373" s="6"/>
+      <c r="H373" s="6"/>
+      <c r="J373" s="6"/>
     </row>
     <row r="374" ht="15.75" customHeight="1">
-      <c r="E374" s="5"/>
-[...2 lines deleted...]
-      <c r="J374" s="5"/>
+      <c r="E374" s="6"/>
+      <c r="F374" s="6"/>
+      <c r="H374" s="6"/>
+      <c r="J374" s="6"/>
     </row>
     <row r="375" ht="15.75" customHeight="1">
-      <c r="E375" s="5"/>
-[...2 lines deleted...]
-      <c r="J375" s="5"/>
+      <c r="E375" s="6"/>
+      <c r="F375" s="6"/>
+      <c r="H375" s="6"/>
+      <c r="J375" s="6"/>
     </row>
     <row r="376" ht="15.75" customHeight="1">
-      <c r="E376" s="5"/>
-[...2 lines deleted...]
-      <c r="J376" s="5"/>
+      <c r="E376" s="6"/>
+      <c r="F376" s="6"/>
+      <c r="H376" s="6"/>
+      <c r="J376" s="6"/>
     </row>
     <row r="377" ht="15.75" customHeight="1">
-      <c r="E377" s="5"/>
-[...2 lines deleted...]
-      <c r="J377" s="5"/>
+      <c r="E377" s="6"/>
+      <c r="F377" s="6"/>
+      <c r="H377" s="6"/>
+      <c r="J377" s="6"/>
     </row>
     <row r="378" ht="15.75" customHeight="1">
-      <c r="E378" s="5"/>
-[...2 lines deleted...]
-      <c r="J378" s="5"/>
+      <c r="E378" s="6"/>
+      <c r="F378" s="6"/>
+      <c r="H378" s="6"/>
+      <c r="J378" s="6"/>
     </row>
     <row r="379" ht="15.75" customHeight="1">
-      <c r="E379" s="5"/>
-[...2 lines deleted...]
-      <c r="J379" s="5"/>
+      <c r="E379" s="6"/>
+      <c r="F379" s="6"/>
+      <c r="H379" s="6"/>
+      <c r="J379" s="6"/>
     </row>
     <row r="380" ht="15.75" customHeight="1">
-      <c r="E380" s="5"/>
-[...2 lines deleted...]
-      <c r="J380" s="5"/>
+      <c r="E380" s="6"/>
+      <c r="F380" s="6"/>
+      <c r="H380" s="6"/>
+      <c r="J380" s="6"/>
     </row>
     <row r="381" ht="15.75" customHeight="1">
-      <c r="E381" s="5"/>
-[...2 lines deleted...]
-      <c r="J381" s="5"/>
+      <c r="E381" s="6"/>
+      <c r="F381" s="6"/>
+      <c r="H381" s="6"/>
+      <c r="J381" s="6"/>
     </row>
     <row r="382" ht="15.75" customHeight="1">
-      <c r="E382" s="5"/>
-[...2 lines deleted...]
-      <c r="J382" s="5"/>
+      <c r="E382" s="6"/>
+      <c r="F382" s="6"/>
+      <c r="H382" s="6"/>
+      <c r="J382" s="6"/>
     </row>
     <row r="383" ht="15.75" customHeight="1">
-      <c r="E383" s="5"/>
-[...2 lines deleted...]
-      <c r="J383" s="5"/>
+      <c r="E383" s="6"/>
+      <c r="F383" s="6"/>
+      <c r="H383" s="6"/>
+      <c r="J383" s="6"/>
     </row>
     <row r="384" ht="15.75" customHeight="1">
-      <c r="E384" s="5"/>
-[...2 lines deleted...]
-      <c r="J384" s="5"/>
+      <c r="E384" s="6"/>
+      <c r="F384" s="6"/>
+      <c r="H384" s="6"/>
+      <c r="J384" s="6"/>
     </row>
     <row r="385" ht="15.75" customHeight="1">
-      <c r="E385" s="5"/>
-[...2 lines deleted...]
-      <c r="J385" s="5"/>
+      <c r="E385" s="6"/>
+      <c r="F385" s="6"/>
+      <c r="H385" s="6"/>
+      <c r="J385" s="6"/>
     </row>
     <row r="386" ht="15.75" customHeight="1">
-      <c r="E386" s="5"/>
-[...2 lines deleted...]
-      <c r="J386" s="5"/>
+      <c r="E386" s="6"/>
+      <c r="F386" s="6"/>
+      <c r="H386" s="6"/>
+      <c r="J386" s="6"/>
     </row>
     <row r="387" ht="15.75" customHeight="1">
-      <c r="E387" s="5"/>
-[...2 lines deleted...]
-      <c r="J387" s="5"/>
+      <c r="E387" s="6"/>
+      <c r="F387" s="6"/>
+      <c r="H387" s="6"/>
+      <c r="J387" s="6"/>
     </row>
     <row r="388" ht="15.75" customHeight="1">
-      <c r="E388" s="5"/>
-[...2 lines deleted...]
-      <c r="J388" s="5"/>
+      <c r="E388" s="6"/>
+      <c r="F388" s="6"/>
+      <c r="H388" s="6"/>
+      <c r="J388" s="6"/>
     </row>
     <row r="389" ht="15.75" customHeight="1">
-      <c r="E389" s="5"/>
-[...2 lines deleted...]
-      <c r="J389" s="5"/>
+      <c r="E389" s="6"/>
+      <c r="F389" s="6"/>
+      <c r="H389" s="6"/>
+      <c r="J389" s="6"/>
     </row>
     <row r="390" ht="15.75" customHeight="1">
-      <c r="E390" s="5"/>
-[...2 lines deleted...]
-      <c r="J390" s="5"/>
+      <c r="E390" s="6"/>
+      <c r="F390" s="6"/>
+      <c r="H390" s="6"/>
+      <c r="J390" s="6"/>
     </row>
     <row r="391" ht="15.75" customHeight="1">
-      <c r="E391" s="5"/>
-[...2 lines deleted...]
-      <c r="J391" s="5"/>
+      <c r="E391" s="6"/>
+      <c r="F391" s="6"/>
+      <c r="H391" s="6"/>
+      <c r="J391" s="6"/>
     </row>
     <row r="392" ht="15.75" customHeight="1">
-      <c r="E392" s="5"/>
-[...2 lines deleted...]
-      <c r="J392" s="5"/>
+      <c r="E392" s="6"/>
+      <c r="F392" s="6"/>
+      <c r="H392" s="6"/>
+      <c r="J392" s="6"/>
     </row>
     <row r="393" ht="15.75" customHeight="1">
-      <c r="E393" s="5"/>
-[...2 lines deleted...]
-      <c r="J393" s="5"/>
+      <c r="E393" s="6"/>
+      <c r="F393" s="6"/>
+      <c r="H393" s="6"/>
+      <c r="J393" s="6"/>
     </row>
     <row r="394" ht="15.75" customHeight="1">
-      <c r="E394" s="5"/>
-[...2 lines deleted...]
-      <c r="J394" s="5"/>
+      <c r="E394" s="6"/>
+      <c r="F394" s="6"/>
+      <c r="H394" s="6"/>
+      <c r="J394" s="6"/>
     </row>
     <row r="395" ht="15.75" customHeight="1">
-      <c r="E395" s="5"/>
-[...2 lines deleted...]
-      <c r="J395" s="5"/>
+      <c r="E395" s="6"/>
+      <c r="F395" s="6"/>
+      <c r="H395" s="6"/>
+      <c r="J395" s="6"/>
     </row>
     <row r="396" ht="15.75" customHeight="1">
-      <c r="E396" s="5"/>
-[...2 lines deleted...]
-      <c r="J396" s="5"/>
+      <c r="E396" s="6"/>
+      <c r="F396" s="6"/>
+      <c r="H396" s="6"/>
+      <c r="J396" s="6"/>
     </row>
     <row r="397" ht="15.75" customHeight="1">
-      <c r="E397" s="5"/>
-[...2 lines deleted...]
-      <c r="J397" s="5"/>
+      <c r="E397" s="6"/>
+      <c r="F397" s="6"/>
+      <c r="H397" s="6"/>
+      <c r="J397" s="6"/>
     </row>
     <row r="398" ht="15.75" customHeight="1">
-      <c r="E398" s="5"/>
-[...2 lines deleted...]
-      <c r="J398" s="5"/>
+      <c r="E398" s="6"/>
+      <c r="F398" s="6"/>
+      <c r="H398" s="6"/>
+      <c r="J398" s="6"/>
     </row>
     <row r="399" ht="15.75" customHeight="1">
-      <c r="E399" s="5"/>
-[...2 lines deleted...]
-      <c r="J399" s="5"/>
+      <c r="E399" s="6"/>
+      <c r="F399" s="6"/>
+      <c r="H399" s="6"/>
+      <c r="J399" s="6"/>
     </row>
     <row r="400" ht="15.75" customHeight="1">
-      <c r="E400" s="5"/>
-[...2 lines deleted...]
-      <c r="J400" s="5"/>
+      <c r="E400" s="6"/>
+      <c r="F400" s="6"/>
+      <c r="H400" s="6"/>
+      <c r="J400" s="6"/>
     </row>
     <row r="401" ht="15.75" customHeight="1">
-      <c r="E401" s="5"/>
-[...2 lines deleted...]
-      <c r="J401" s="5"/>
+      <c r="E401" s="6"/>
+      <c r="F401" s="6"/>
+      <c r="H401" s="6"/>
+      <c r="J401" s="6"/>
     </row>
     <row r="402" ht="15.75" customHeight="1">
-      <c r="E402" s="5"/>
-[...2 lines deleted...]
-      <c r="J402" s="5"/>
+      <c r="E402" s="6"/>
+      <c r="F402" s="6"/>
+      <c r="H402" s="6"/>
+      <c r="J402" s="6"/>
     </row>
     <row r="403" ht="15.75" customHeight="1">
-      <c r="E403" s="5"/>
-[...2 lines deleted...]
-      <c r="J403" s="5"/>
+      <c r="E403" s="6"/>
+      <c r="F403" s="6"/>
+      <c r="H403" s="6"/>
+      <c r="J403" s="6"/>
     </row>
     <row r="404" ht="15.75" customHeight="1">
-      <c r="E404" s="5"/>
-[...2 lines deleted...]
-      <c r="J404" s="5"/>
+      <c r="E404" s="6"/>
+      <c r="F404" s="6"/>
+      <c r="H404" s="6"/>
+      <c r="J404" s="6"/>
     </row>
     <row r="405" ht="15.75" customHeight="1">
-      <c r="E405" s="5"/>
-[...2 lines deleted...]
-      <c r="J405" s="5"/>
+      <c r="E405" s="6"/>
+      <c r="F405" s="6"/>
+      <c r="H405" s="6"/>
+      <c r="J405" s="6"/>
     </row>
     <row r="406" ht="15.75" customHeight="1">
-      <c r="E406" s="5"/>
-[...2 lines deleted...]
-      <c r="J406" s="5"/>
+      <c r="E406" s="6"/>
+      <c r="F406" s="6"/>
+      <c r="H406" s="6"/>
+      <c r="J406" s="6"/>
     </row>
     <row r="407" ht="15.75" customHeight="1">
-      <c r="E407" s="5"/>
-[...2 lines deleted...]
-      <c r="J407" s="5"/>
+      <c r="E407" s="6"/>
+      <c r="F407" s="6"/>
+      <c r="H407" s="6"/>
+      <c r="J407" s="6"/>
     </row>
     <row r="408" ht="15.75" customHeight="1">
-      <c r="E408" s="5"/>
-[...2 lines deleted...]
-      <c r="J408" s="5"/>
+      <c r="E408" s="6"/>
+      <c r="F408" s="6"/>
+      <c r="H408" s="6"/>
+      <c r="J408" s="6"/>
     </row>
     <row r="409" ht="15.75" customHeight="1">
-      <c r="E409" s="5"/>
-[...2 lines deleted...]
-      <c r="J409" s="5"/>
+      <c r="E409" s="6"/>
+      <c r="F409" s="6"/>
+      <c r="H409" s="6"/>
+      <c r="J409" s="6"/>
     </row>
     <row r="410" ht="15.75" customHeight="1">
-      <c r="E410" s="5"/>
-[...2 lines deleted...]
-      <c r="J410" s="5"/>
+      <c r="E410" s="6"/>
+      <c r="F410" s="6"/>
+      <c r="H410" s="6"/>
+      <c r="J410" s="6"/>
     </row>
     <row r="411" ht="15.75" customHeight="1">
-      <c r="E411" s="5"/>
-[...2 lines deleted...]
-      <c r="J411" s="5"/>
+      <c r="E411" s="6"/>
+      <c r="F411" s="6"/>
+      <c r="H411" s="6"/>
+      <c r="J411" s="6"/>
     </row>
     <row r="412" ht="15.75" customHeight="1">
-      <c r="E412" s="5"/>
-[...2 lines deleted...]
-      <c r="J412" s="5"/>
+      <c r="E412" s="6"/>
+      <c r="F412" s="6"/>
+      <c r="H412" s="6"/>
+      <c r="J412" s="6"/>
     </row>
     <row r="413" ht="15.75" customHeight="1">
-      <c r="E413" s="5"/>
-[...2 lines deleted...]
-      <c r="J413" s="5"/>
+      <c r="E413" s="6"/>
+      <c r="F413" s="6"/>
+      <c r="H413" s="6"/>
+      <c r="J413" s="6"/>
     </row>
     <row r="414" ht="15.75" customHeight="1">
-      <c r="E414" s="5"/>
-[...2 lines deleted...]
-      <c r="J414" s="5"/>
+      <c r="E414" s="6"/>
+      <c r="F414" s="6"/>
+      <c r="H414" s="6"/>
+      <c r="J414" s="6"/>
     </row>
     <row r="415" ht="15.75" customHeight="1">
-      <c r="E415" s="5"/>
-[...2 lines deleted...]
-      <c r="J415" s="5"/>
+      <c r="E415" s="6"/>
+      <c r="F415" s="6"/>
+      <c r="H415" s="6"/>
+      <c r="J415" s="6"/>
     </row>
     <row r="416" ht="15.75" customHeight="1">
-      <c r="E416" s="5"/>
-[...2 lines deleted...]
-      <c r="J416" s="5"/>
+      <c r="E416" s="6"/>
+      <c r="F416" s="6"/>
+      <c r="H416" s="6"/>
+      <c r="J416" s="6"/>
     </row>
     <row r="417" ht="15.75" customHeight="1">
-      <c r="E417" s="5"/>
-[...2 lines deleted...]
-      <c r="J417" s="5"/>
+      <c r="E417" s="6"/>
+      <c r="F417" s="6"/>
+      <c r="H417" s="6"/>
+      <c r="J417" s="6"/>
     </row>
     <row r="418" ht="15.75" customHeight="1">
-      <c r="E418" s="5"/>
-[...2 lines deleted...]
-      <c r="J418" s="5"/>
+      <c r="E418" s="6"/>
+      <c r="F418" s="6"/>
+      <c r="H418" s="6"/>
+      <c r="J418" s="6"/>
     </row>
     <row r="419" ht="15.75" customHeight="1">
-      <c r="E419" s="5"/>
-[...2 lines deleted...]
-      <c r="J419" s="5"/>
+      <c r="E419" s="6"/>
+      <c r="F419" s="6"/>
+      <c r="H419" s="6"/>
+      <c r="J419" s="6"/>
     </row>
     <row r="420" ht="15.75" customHeight="1">
-      <c r="E420" s="5"/>
-[...2 lines deleted...]
-      <c r="J420" s="5"/>
+      <c r="E420" s="6"/>
+      <c r="F420" s="6"/>
+      <c r="H420" s="6"/>
+      <c r="J420" s="6"/>
     </row>
     <row r="421" ht="15.75" customHeight="1">
-      <c r="E421" s="5"/>
-[...2 lines deleted...]
-      <c r="J421" s="5"/>
+      <c r="E421" s="6"/>
+      <c r="F421" s="6"/>
+      <c r="H421" s="6"/>
+      <c r="J421" s="6"/>
     </row>
     <row r="422" ht="15.75" customHeight="1">
-      <c r="E422" s="5"/>
-[...2 lines deleted...]
-      <c r="J422" s="5"/>
+      <c r="E422" s="6"/>
+      <c r="F422" s="6"/>
+      <c r="H422" s="6"/>
+      <c r="J422" s="6"/>
     </row>
     <row r="423" ht="15.75" customHeight="1">
-      <c r="E423" s="5"/>
-[...2 lines deleted...]
-      <c r="J423" s="5"/>
+      <c r="E423" s="6"/>
+      <c r="F423" s="6"/>
+      <c r="H423" s="6"/>
+      <c r="J423" s="6"/>
     </row>
     <row r="424" ht="15.75" customHeight="1">
-      <c r="E424" s="5"/>
-[...2 lines deleted...]
-      <c r="J424" s="5"/>
+      <c r="E424" s="6"/>
+      <c r="F424" s="6"/>
+      <c r="H424" s="6"/>
+      <c r="J424" s="6"/>
     </row>
     <row r="425" ht="15.75" customHeight="1">
-      <c r="E425" s="5"/>
-[...2 lines deleted...]
-      <c r="J425" s="5"/>
+      <c r="E425" s="6"/>
+      <c r="F425" s="6"/>
+      <c r="H425" s="6"/>
+      <c r="J425" s="6"/>
     </row>
     <row r="426" ht="15.75" customHeight="1">
-      <c r="E426" s="5"/>
-[...2 lines deleted...]
-      <c r="J426" s="5"/>
+      <c r="E426" s="6"/>
+      <c r="F426" s="6"/>
+      <c r="H426" s="6"/>
+      <c r="J426" s="6"/>
     </row>
     <row r="427" ht="15.75" customHeight="1">
-      <c r="E427" s="5"/>
-[...2 lines deleted...]
-      <c r="J427" s="5"/>
+      <c r="E427" s="6"/>
+      <c r="F427" s="6"/>
+      <c r="H427" s="6"/>
+      <c r="J427" s="6"/>
     </row>
     <row r="428" ht="15.75" customHeight="1">
-      <c r="E428" s="5"/>
-[...2 lines deleted...]
-      <c r="J428" s="5"/>
+      <c r="E428" s="6"/>
+      <c r="F428" s="6"/>
+      <c r="H428" s="6"/>
+      <c r="J428" s="6"/>
     </row>
     <row r="429" ht="15.75" customHeight="1">
-      <c r="E429" s="5"/>
-[...2 lines deleted...]
-      <c r="J429" s="5"/>
+      <c r="E429" s="6"/>
+      <c r="F429" s="6"/>
+      <c r="H429" s="6"/>
+      <c r="J429" s="6"/>
     </row>
     <row r="430" ht="15.75" customHeight="1">
-      <c r="E430" s="5"/>
-[...2 lines deleted...]
-      <c r="J430" s="5"/>
+      <c r="E430" s="6"/>
+      <c r="F430" s="6"/>
+      <c r="H430" s="6"/>
+      <c r="J430" s="6"/>
     </row>
     <row r="431" ht="15.75" customHeight="1">
-      <c r="E431" s="5"/>
-[...2 lines deleted...]
-      <c r="J431" s="5"/>
+      <c r="E431" s="6"/>
+      <c r="F431" s="6"/>
+      <c r="H431" s="6"/>
+      <c r="J431" s="6"/>
     </row>
     <row r="432" ht="15.75" customHeight="1">
-      <c r="E432" s="5"/>
-[...2 lines deleted...]
-      <c r="J432" s="5"/>
+      <c r="E432" s="6"/>
+      <c r="F432" s="6"/>
+      <c r="H432" s="6"/>
+      <c r="J432" s="6"/>
     </row>
     <row r="433" ht="15.75" customHeight="1">
-      <c r="E433" s="5"/>
-[...2 lines deleted...]
-      <c r="J433" s="5"/>
+      <c r="E433" s="6"/>
+      <c r="F433" s="6"/>
+      <c r="H433" s="6"/>
+      <c r="J433" s="6"/>
     </row>
     <row r="434" ht="15.75" customHeight="1">
-      <c r="E434" s="5"/>
-[...2 lines deleted...]
-      <c r="J434" s="5"/>
+      <c r="E434" s="6"/>
+      <c r="F434" s="6"/>
+      <c r="H434" s="6"/>
+      <c r="J434" s="6"/>
     </row>
     <row r="435" ht="15.75" customHeight="1">
-      <c r="E435" s="5"/>
-[...2 lines deleted...]
-      <c r="J435" s="5"/>
+      <c r="E435" s="6"/>
+      <c r="F435" s="6"/>
+      <c r="H435" s="6"/>
+      <c r="J435" s="6"/>
     </row>
     <row r="436" ht="15.75" customHeight="1">
-      <c r="E436" s="5"/>
-[...2 lines deleted...]
-      <c r="J436" s="5"/>
+      <c r="E436" s="6"/>
+      <c r="F436" s="6"/>
+      <c r="H436" s="6"/>
+      <c r="J436" s="6"/>
     </row>
     <row r="437" ht="15.75" customHeight="1">
-      <c r="E437" s="5"/>
-[...2 lines deleted...]
-      <c r="J437" s="5"/>
+      <c r="E437" s="6"/>
+      <c r="F437" s="6"/>
+      <c r="H437" s="6"/>
+      <c r="J437" s="6"/>
     </row>
     <row r="438" ht="15.75" customHeight="1">
-      <c r="E438" s="5"/>
-[...2 lines deleted...]
-      <c r="J438" s="5"/>
+      <c r="E438" s="6"/>
+      <c r="F438" s="6"/>
+      <c r="H438" s="6"/>
+      <c r="J438" s="6"/>
     </row>
     <row r="439" ht="15.75" customHeight="1">
-      <c r="E439" s="5"/>
-[...2 lines deleted...]
-      <c r="J439" s="5"/>
+      <c r="E439" s="6"/>
+      <c r="F439" s="6"/>
+      <c r="H439" s="6"/>
+      <c r="J439" s="6"/>
     </row>
     <row r="440" ht="15.75" customHeight="1">
-      <c r="E440" s="5"/>
-[...2 lines deleted...]
-      <c r="J440" s="5"/>
+      <c r="E440" s="6"/>
+      <c r="F440" s="6"/>
+      <c r="H440" s="6"/>
+      <c r="J440" s="6"/>
     </row>
     <row r="441" ht="15.75" customHeight="1">
-      <c r="E441" s="5"/>
-[...2 lines deleted...]
-      <c r="J441" s="5"/>
+      <c r="E441" s="6"/>
+      <c r="F441" s="6"/>
+      <c r="H441" s="6"/>
+      <c r="J441" s="6"/>
     </row>
     <row r="442" ht="15.75" customHeight="1">
-      <c r="E442" s="5"/>
-[...2 lines deleted...]
-      <c r="J442" s="5"/>
+      <c r="E442" s="6"/>
+      <c r="F442" s="6"/>
+      <c r="H442" s="6"/>
+      <c r="J442" s="6"/>
     </row>
     <row r="443" ht="15.75" customHeight="1">
-      <c r="E443" s="5"/>
-[...2 lines deleted...]
-      <c r="J443" s="5"/>
+      <c r="E443" s="6"/>
+      <c r="F443" s="6"/>
+      <c r="H443" s="6"/>
+      <c r="J443" s="6"/>
     </row>
     <row r="444" ht="15.75" customHeight="1">
-      <c r="E444" s="5"/>
-[...2 lines deleted...]
-      <c r="J444" s="5"/>
+      <c r="E444" s="6"/>
+      <c r="F444" s="6"/>
+      <c r="H444" s="6"/>
+      <c r="J444" s="6"/>
     </row>
     <row r="445" ht="15.75" customHeight="1">
-      <c r="E445" s="5"/>
-[...2 lines deleted...]
-      <c r="J445" s="5"/>
+      <c r="E445" s="6"/>
+      <c r="F445" s="6"/>
+      <c r="H445" s="6"/>
+      <c r="J445" s="6"/>
     </row>
     <row r="446" ht="15.75" customHeight="1">
-      <c r="E446" s="5"/>
-[...2 lines deleted...]
-      <c r="J446" s="5"/>
+      <c r="E446" s="6"/>
+      <c r="F446" s="6"/>
+      <c r="H446" s="6"/>
+      <c r="J446" s="6"/>
     </row>
     <row r="447" ht="15.75" customHeight="1">
-      <c r="E447" s="5"/>
-[...2 lines deleted...]
-      <c r="J447" s="5"/>
+      <c r="E447" s="6"/>
+      <c r="F447" s="6"/>
+      <c r="H447" s="6"/>
+      <c r="J447" s="6"/>
     </row>
     <row r="448" ht="15.75" customHeight="1">
-      <c r="E448" s="5"/>
-[...2 lines deleted...]
-      <c r="J448" s="5"/>
+      <c r="E448" s="6"/>
+      <c r="F448" s="6"/>
+      <c r="H448" s="6"/>
+      <c r="J448" s="6"/>
     </row>
     <row r="449" ht="15.75" customHeight="1">
-      <c r="E449" s="5"/>
-[...2 lines deleted...]
-      <c r="J449" s="5"/>
+      <c r="E449" s="6"/>
+      <c r="F449" s="6"/>
+      <c r="H449" s="6"/>
+      <c r="J449" s="6"/>
     </row>
     <row r="450" ht="15.75" customHeight="1">
-      <c r="E450" s="5"/>
-[...2 lines deleted...]
-      <c r="J450" s="5"/>
+      <c r="E450" s="6"/>
+      <c r="F450" s="6"/>
+      <c r="H450" s="6"/>
+      <c r="J450" s="6"/>
     </row>
     <row r="451" ht="15.75" customHeight="1">
-      <c r="E451" s="5"/>
-[...2 lines deleted...]
-      <c r="J451" s="5"/>
+      <c r="E451" s="6"/>
+      <c r="F451" s="6"/>
+      <c r="H451" s="6"/>
+      <c r="J451" s="6"/>
     </row>
     <row r="452" ht="15.75" customHeight="1">
-      <c r="E452" s="5"/>
-[...2 lines deleted...]
-      <c r="J452" s="5"/>
+      <c r="E452" s="6"/>
+      <c r="F452" s="6"/>
+      <c r="H452" s="6"/>
+      <c r="J452" s="6"/>
     </row>
     <row r="453" ht="15.75" customHeight="1">
-      <c r="E453" s="5"/>
-[...2 lines deleted...]
-      <c r="J453" s="5"/>
+      <c r="E453" s="6"/>
+      <c r="F453" s="6"/>
+      <c r="H453" s="6"/>
+      <c r="J453" s="6"/>
     </row>
     <row r="454" ht="15.75" customHeight="1">
-      <c r="E454" s="5"/>
-[...2 lines deleted...]
-      <c r="J454" s="5"/>
+      <c r="E454" s="6"/>
+      <c r="F454" s="6"/>
+      <c r="H454" s="6"/>
+      <c r="J454" s="6"/>
     </row>
     <row r="455" ht="15.75" customHeight="1">
-      <c r="E455" s="5"/>
-[...2 lines deleted...]
-      <c r="J455" s="5"/>
+      <c r="E455" s="6"/>
+      <c r="F455" s="6"/>
+      <c r="H455" s="6"/>
+      <c r="J455" s="6"/>
     </row>
     <row r="456" ht="15.75" customHeight="1">
-      <c r="E456" s="5"/>
-[...2 lines deleted...]
-      <c r="J456" s="5"/>
+      <c r="E456" s="6"/>
+      <c r="F456" s="6"/>
+      <c r="H456" s="6"/>
+      <c r="J456" s="6"/>
     </row>
     <row r="457" ht="15.75" customHeight="1">
-      <c r="E457" s="5"/>
-[...2 lines deleted...]
-      <c r="J457" s="5"/>
+      <c r="E457" s="6"/>
+      <c r="F457" s="6"/>
+      <c r="H457" s="6"/>
+      <c r="J457" s="6"/>
     </row>
     <row r="458" ht="15.75" customHeight="1">
-      <c r="E458" s="5"/>
-[...2 lines deleted...]
-      <c r="J458" s="5"/>
+      <c r="E458" s="6"/>
+      <c r="F458" s="6"/>
+      <c r="H458" s="6"/>
+      <c r="J458" s="6"/>
     </row>
     <row r="459" ht="15.75" customHeight="1">
-      <c r="E459" s="5"/>
-[...2 lines deleted...]
-      <c r="J459" s="5"/>
+      <c r="E459" s="6"/>
+      <c r="F459" s="6"/>
+      <c r="H459" s="6"/>
+      <c r="J459" s="6"/>
     </row>
     <row r="460" ht="15.75" customHeight="1">
-      <c r="E460" s="5"/>
-[...2 lines deleted...]
-      <c r="J460" s="5"/>
+      <c r="E460" s="6"/>
+      <c r="F460" s="6"/>
+      <c r="H460" s="6"/>
+      <c r="J460" s="6"/>
     </row>
     <row r="461" ht="15.75" customHeight="1">
-      <c r="E461" s="5"/>
-[...2 lines deleted...]
-      <c r="J461" s="5"/>
+      <c r="E461" s="6"/>
+      <c r="F461" s="6"/>
+      <c r="H461" s="6"/>
+      <c r="J461" s="6"/>
     </row>
     <row r="462" ht="15.75" customHeight="1">
-      <c r="E462" s="5"/>
-[...2 lines deleted...]
-      <c r="J462" s="5"/>
+      <c r="E462" s="6"/>
+      <c r="F462" s="6"/>
+      <c r="H462" s="6"/>
+      <c r="J462" s="6"/>
     </row>
     <row r="463" ht="15.75" customHeight="1">
-      <c r="E463" s="5"/>
-[...2 lines deleted...]
-      <c r="J463" s="5"/>
+      <c r="E463" s="6"/>
+      <c r="F463" s="6"/>
+      <c r="H463" s="6"/>
+      <c r="J463" s="6"/>
     </row>
     <row r="464" ht="15.75" customHeight="1">
-      <c r="E464" s="5"/>
-[...2 lines deleted...]
-      <c r="J464" s="5"/>
+      <c r="E464" s="6"/>
+      <c r="F464" s="6"/>
+      <c r="H464" s="6"/>
+      <c r="J464" s="6"/>
     </row>
     <row r="465" ht="15.75" customHeight="1">
-      <c r="E465" s="5"/>
-[...2 lines deleted...]
-      <c r="J465" s="5"/>
+      <c r="E465" s="6"/>
+      <c r="F465" s="6"/>
+      <c r="H465" s="6"/>
+      <c r="J465" s="6"/>
     </row>
     <row r="466" ht="15.75" customHeight="1">
-      <c r="E466" s="5"/>
-[...2 lines deleted...]
-      <c r="J466" s="5"/>
+      <c r="E466" s="6"/>
+      <c r="F466" s="6"/>
+      <c r="H466" s="6"/>
+      <c r="J466" s="6"/>
     </row>
     <row r="467" ht="15.75" customHeight="1">
-      <c r="E467" s="5"/>
-[...2 lines deleted...]
-      <c r="J467" s="5"/>
+      <c r="E467" s="6"/>
+      <c r="F467" s="6"/>
+      <c r="H467" s="6"/>
+      <c r="J467" s="6"/>
     </row>
     <row r="468" ht="15.75" customHeight="1">
-      <c r="E468" s="5"/>
-[...2 lines deleted...]
-      <c r="J468" s="5"/>
+      <c r="E468" s="6"/>
+      <c r="F468" s="6"/>
+      <c r="H468" s="6"/>
+      <c r="J468" s="6"/>
     </row>
     <row r="469" ht="15.75" customHeight="1">
-      <c r="E469" s="5"/>
-[...2 lines deleted...]
-      <c r="J469" s="5"/>
+      <c r="E469" s="6"/>
+      <c r="F469" s="6"/>
+      <c r="H469" s="6"/>
+      <c r="J469" s="6"/>
     </row>
     <row r="470" ht="15.75" customHeight="1">
-      <c r="E470" s="5"/>
-[...2 lines deleted...]
-      <c r="J470" s="5"/>
+      <c r="E470" s="6"/>
+      <c r="F470" s="6"/>
+      <c r="H470" s="6"/>
+      <c r="J470" s="6"/>
     </row>
     <row r="471" ht="15.75" customHeight="1">
-      <c r="E471" s="5"/>
-[...2 lines deleted...]
-      <c r="J471" s="5"/>
+      <c r="E471" s="6"/>
+      <c r="F471" s="6"/>
+      <c r="H471" s="6"/>
+      <c r="J471" s="6"/>
     </row>
     <row r="472" ht="15.75" customHeight="1">
-      <c r="E472" s="5"/>
-[...2 lines deleted...]
-      <c r="J472" s="5"/>
+      <c r="E472" s="6"/>
+      <c r="F472" s="6"/>
+      <c r="H472" s="6"/>
+      <c r="J472" s="6"/>
     </row>
     <row r="473" ht="15.75" customHeight="1">
-      <c r="E473" s="5"/>
-[...2 lines deleted...]
-      <c r="J473" s="5"/>
+      <c r="E473" s="6"/>
+      <c r="F473" s="6"/>
+      <c r="H473" s="6"/>
+      <c r="J473" s="6"/>
     </row>
     <row r="474" ht="15.75" customHeight="1">
-      <c r="E474" s="5"/>
-[...2 lines deleted...]
-      <c r="J474" s="5"/>
+      <c r="E474" s="6"/>
+      <c r="F474" s="6"/>
+      <c r="H474" s="6"/>
+      <c r="J474" s="6"/>
     </row>
     <row r="475" ht="15.75" customHeight="1">
-      <c r="E475" s="5"/>
-[...2 lines deleted...]
-      <c r="J475" s="5"/>
+      <c r="E475" s="6"/>
+      <c r="F475" s="6"/>
+      <c r="H475" s="6"/>
+      <c r="J475" s="6"/>
     </row>
     <row r="476" ht="15.75" customHeight="1">
-      <c r="E476" s="5"/>
-[...2 lines deleted...]
-      <c r="J476" s="5"/>
+      <c r="E476" s="6"/>
+      <c r="F476" s="6"/>
+      <c r="H476" s="6"/>
+      <c r="J476" s="6"/>
     </row>
     <row r="477" ht="15.75" customHeight="1">
-      <c r="E477" s="5"/>
-[...2 lines deleted...]
-      <c r="J477" s="5"/>
+      <c r="E477" s="6"/>
+      <c r="F477" s="6"/>
+      <c r="H477" s="6"/>
+      <c r="J477" s="6"/>
     </row>
     <row r="478" ht="15.75" customHeight="1">
-      <c r="E478" s="5"/>
-[...2 lines deleted...]
-      <c r="J478" s="5"/>
+      <c r="E478" s="6"/>
+      <c r="F478" s="6"/>
+      <c r="H478" s="6"/>
+      <c r="J478" s="6"/>
     </row>
     <row r="479" ht="15.75" customHeight="1">
-      <c r="E479" s="5"/>
-[...2 lines deleted...]
-      <c r="J479" s="5"/>
+      <c r="E479" s="6"/>
+      <c r="F479" s="6"/>
+      <c r="H479" s="6"/>
+      <c r="J479" s="6"/>
     </row>
     <row r="480" ht="15.75" customHeight="1">
-      <c r="E480" s="5"/>
-[...2 lines deleted...]
-      <c r="J480" s="5"/>
+      <c r="E480" s="6"/>
+      <c r="F480" s="6"/>
+      <c r="H480" s="6"/>
+      <c r="J480" s="6"/>
     </row>
     <row r="481" ht="15.75" customHeight="1">
-      <c r="E481" s="5"/>
-[...2 lines deleted...]
-      <c r="J481" s="5"/>
+      <c r="E481" s="6"/>
+      <c r="F481" s="6"/>
+      <c r="H481" s="6"/>
+      <c r="J481" s="6"/>
     </row>
     <row r="482" ht="15.75" customHeight="1">
-      <c r="E482" s="5"/>
-[...2 lines deleted...]
-      <c r="J482" s="5"/>
+      <c r="E482" s="6"/>
+      <c r="F482" s="6"/>
+      <c r="H482" s="6"/>
+      <c r="J482" s="6"/>
     </row>
     <row r="483" ht="15.75" customHeight="1">
-      <c r="E483" s="5"/>
-[...2 lines deleted...]
-      <c r="J483" s="5"/>
+      <c r="E483" s="6"/>
+      <c r="F483" s="6"/>
+      <c r="H483" s="6"/>
+      <c r="J483" s="6"/>
     </row>
     <row r="484" ht="15.75" customHeight="1">
-      <c r="E484" s="5"/>
-[...2 lines deleted...]
-      <c r="J484" s="5"/>
+      <c r="E484" s="6"/>
+      <c r="F484" s="6"/>
+      <c r="H484" s="6"/>
+      <c r="J484" s="6"/>
     </row>
     <row r="485" ht="15.75" customHeight="1">
-      <c r="E485" s="5"/>
-[...2 lines deleted...]
-      <c r="J485" s="5"/>
+      <c r="E485" s="6"/>
+      <c r="F485" s="6"/>
+      <c r="H485" s="6"/>
+      <c r="J485" s="6"/>
     </row>
     <row r="486" ht="15.75" customHeight="1">
-      <c r="E486" s="5"/>
-[...2 lines deleted...]
-      <c r="J486" s="5"/>
+      <c r="E486" s="6"/>
+      <c r="F486" s="6"/>
+      <c r="H486" s="6"/>
+      <c r="J486" s="6"/>
     </row>
     <row r="487" ht="15.75" customHeight="1">
-      <c r="E487" s="5"/>
-[...2 lines deleted...]
-      <c r="J487" s="5"/>
+      <c r="E487" s="6"/>
+      <c r="F487" s="6"/>
+      <c r="H487" s="6"/>
+      <c r="J487" s="6"/>
     </row>
     <row r="488" ht="15.75" customHeight="1">
-      <c r="E488" s="5"/>
-[...2 lines deleted...]
-      <c r="J488" s="5"/>
+      <c r="E488" s="6"/>
+      <c r="F488" s="6"/>
+      <c r="H488" s="6"/>
+      <c r="J488" s="6"/>
     </row>
     <row r="489" ht="15.75" customHeight="1">
-      <c r="E489" s="5"/>
-[...2 lines deleted...]
-      <c r="J489" s="5"/>
+      <c r="E489" s="6"/>
+      <c r="F489" s="6"/>
+      <c r="H489" s="6"/>
+      <c r="J489" s="6"/>
     </row>
     <row r="490" ht="15.75" customHeight="1">
-      <c r="E490" s="5"/>
-[...2 lines deleted...]
-      <c r="J490" s="5"/>
+      <c r="E490" s="6"/>
+      <c r="F490" s="6"/>
+      <c r="H490" s="6"/>
+      <c r="J490" s="6"/>
     </row>
     <row r="491" ht="15.75" customHeight="1">
-      <c r="E491" s="5"/>
-[...2 lines deleted...]
-      <c r="J491" s="5"/>
+      <c r="E491" s="6"/>
+      <c r="F491" s="6"/>
+      <c r="H491" s="6"/>
+      <c r="J491" s="6"/>
     </row>
     <row r="492" ht="15.75" customHeight="1">
-      <c r="E492" s="5"/>
-[...2 lines deleted...]
-      <c r="J492" s="5"/>
+      <c r="E492" s="6"/>
+      <c r="F492" s="6"/>
+      <c r="H492" s="6"/>
+      <c r="J492" s="6"/>
     </row>
     <row r="493" ht="15.75" customHeight="1">
-      <c r="E493" s="5"/>
-[...2 lines deleted...]
-      <c r="J493" s="5"/>
+      <c r="E493" s="6"/>
+      <c r="F493" s="6"/>
+      <c r="H493" s="6"/>
+      <c r="J493" s="6"/>
     </row>
     <row r="494" ht="15.75" customHeight="1">
-      <c r="E494" s="5"/>
-[...2 lines deleted...]
-      <c r="J494" s="5"/>
+      <c r="E494" s="6"/>
+      <c r="F494" s="6"/>
+      <c r="H494" s="6"/>
+      <c r="J494" s="6"/>
     </row>
     <row r="495" ht="15.75" customHeight="1">
-      <c r="E495" s="5"/>
-[...2 lines deleted...]
-      <c r="J495" s="5"/>
+      <c r="E495" s="6"/>
+      <c r="F495" s="6"/>
+      <c r="H495" s="6"/>
+      <c r="J495" s="6"/>
     </row>
     <row r="496" ht="15.75" customHeight="1">
-      <c r="E496" s="5"/>
-[...2 lines deleted...]
-      <c r="J496" s="5"/>
+      <c r="E496" s="6"/>
+      <c r="F496" s="6"/>
+      <c r="H496" s="6"/>
+      <c r="J496" s="6"/>
     </row>
     <row r="497" ht="15.75" customHeight="1">
-      <c r="E497" s="5"/>
-[...2 lines deleted...]
-      <c r="J497" s="5"/>
+      <c r="E497" s="6"/>
+      <c r="F497" s="6"/>
+      <c r="H497" s="6"/>
+      <c r="J497" s="6"/>
     </row>
     <row r="498" ht="15.75" customHeight="1">
-      <c r="E498" s="5"/>
-[...2 lines deleted...]
-      <c r="J498" s="5"/>
+      <c r="E498" s="6"/>
+      <c r="F498" s="6"/>
+      <c r="H498" s="6"/>
+      <c r="J498" s="6"/>
     </row>
     <row r="499" ht="15.75" customHeight="1">
-      <c r="E499" s="5"/>
-[...2 lines deleted...]
-      <c r="J499" s="5"/>
+      <c r="E499" s="6"/>
+      <c r="F499" s="6"/>
+      <c r="H499" s="6"/>
+      <c r="J499" s="6"/>
     </row>
     <row r="500" ht="15.75" customHeight="1">
-      <c r="E500" s="5"/>
-[...2 lines deleted...]
-      <c r="J500" s="5"/>
+      <c r="E500" s="6"/>
+      <c r="F500" s="6"/>
+      <c r="H500" s="6"/>
+      <c r="J500" s="6"/>
     </row>
     <row r="501" ht="15.75" customHeight="1">
-      <c r="E501" s="5"/>
-[...2 lines deleted...]
-      <c r="J501" s="5"/>
+      <c r="E501" s="6"/>
+      <c r="F501" s="6"/>
+      <c r="H501" s="6"/>
+      <c r="J501" s="6"/>
     </row>
     <row r="502" ht="15.75" customHeight="1">
-      <c r="E502" s="5"/>
-[...2 lines deleted...]
-      <c r="J502" s="5"/>
+      <c r="E502" s="6"/>
+      <c r="F502" s="6"/>
+      <c r="H502" s="6"/>
+      <c r="J502" s="6"/>
     </row>
     <row r="503" ht="15.75" customHeight="1">
-      <c r="E503" s="5"/>
-[...2 lines deleted...]
-      <c r="J503" s="5"/>
+      <c r="E503" s="6"/>
+      <c r="F503" s="6"/>
+      <c r="H503" s="6"/>
+      <c r="J503" s="6"/>
     </row>
     <row r="504" ht="15.75" customHeight="1">
-      <c r="E504" s="5"/>
-[...2 lines deleted...]
-      <c r="J504" s="5"/>
+      <c r="E504" s="6"/>
+      <c r="F504" s="6"/>
+      <c r="H504" s="6"/>
+      <c r="J504" s="6"/>
     </row>
     <row r="505" ht="15.75" customHeight="1">
-      <c r="E505" s="5"/>
-[...2 lines deleted...]
-      <c r="J505" s="5"/>
+      <c r="E505" s="6"/>
+      <c r="F505" s="6"/>
+      <c r="H505" s="6"/>
+      <c r="J505" s="6"/>
     </row>
     <row r="506" ht="15.75" customHeight="1">
-      <c r="E506" s="5"/>
-[...2 lines deleted...]
-      <c r="J506" s="5"/>
+      <c r="E506" s="6"/>
+      <c r="F506" s="6"/>
+      <c r="H506" s="6"/>
+      <c r="J506" s="6"/>
     </row>
     <row r="507" ht="15.75" customHeight="1">
-      <c r="E507" s="5"/>
-[...2 lines deleted...]
-      <c r="J507" s="5"/>
+      <c r="E507" s="6"/>
+      <c r="F507" s="6"/>
+      <c r="H507" s="6"/>
+      <c r="J507" s="6"/>
     </row>
     <row r="508" ht="15.75" customHeight="1">
-      <c r="E508" s="5"/>
-[...2 lines deleted...]
-      <c r="J508" s="5"/>
+      <c r="E508" s="6"/>
+      <c r="F508" s="6"/>
+      <c r="H508" s="6"/>
+      <c r="J508" s="6"/>
     </row>
     <row r="509" ht="15.75" customHeight="1">
-      <c r="E509" s="5"/>
-[...2 lines deleted...]
-      <c r="J509" s="5"/>
+      <c r="E509" s="6"/>
+      <c r="F509" s="6"/>
+      <c r="H509" s="6"/>
+      <c r="J509" s="6"/>
     </row>
     <row r="510" ht="15.75" customHeight="1">
-      <c r="E510" s="5"/>
-[...2 lines deleted...]
-      <c r="J510" s="5"/>
+      <c r="E510" s="6"/>
+      <c r="F510" s="6"/>
+      <c r="H510" s="6"/>
+      <c r="J510" s="6"/>
     </row>
     <row r="511" ht="15.75" customHeight="1">
-      <c r="E511" s="5"/>
-[...2 lines deleted...]
-      <c r="J511" s="5"/>
+      <c r="E511" s="6"/>
+      <c r="F511" s="6"/>
+      <c r="H511" s="6"/>
+      <c r="J511" s="6"/>
     </row>
     <row r="512" ht="15.75" customHeight="1">
-      <c r="E512" s="5"/>
-[...2 lines deleted...]
-      <c r="J512" s="5"/>
+      <c r="E512" s="6"/>
+      <c r="F512" s="6"/>
+      <c r="H512" s="6"/>
+      <c r="J512" s="6"/>
     </row>
     <row r="513" ht="15.75" customHeight="1">
-      <c r="E513" s="5"/>
-[...2 lines deleted...]
-      <c r="J513" s="5"/>
+      <c r="E513" s="6"/>
+      <c r="F513" s="6"/>
+      <c r="H513" s="6"/>
+      <c r="J513" s="6"/>
     </row>
     <row r="514" ht="15.75" customHeight="1">
-      <c r="E514" s="5"/>
-[...2 lines deleted...]
-      <c r="J514" s="5"/>
+      <c r="E514" s="6"/>
+      <c r="F514" s="6"/>
+      <c r="H514" s="6"/>
+      <c r="J514" s="6"/>
     </row>
     <row r="515" ht="15.75" customHeight="1">
-      <c r="E515" s="5"/>
-[...2 lines deleted...]
-      <c r="J515" s="5"/>
+      <c r="E515" s="6"/>
+      <c r="F515" s="6"/>
+      <c r="H515" s="6"/>
+      <c r="J515" s="6"/>
     </row>
     <row r="516" ht="15.75" customHeight="1">
-      <c r="E516" s="5"/>
-[...2 lines deleted...]
-      <c r="J516" s="5"/>
+      <c r="E516" s="6"/>
+      <c r="F516" s="6"/>
+      <c r="H516" s="6"/>
+      <c r="J516" s="6"/>
     </row>
     <row r="517" ht="15.75" customHeight="1">
-      <c r="E517" s="5"/>
-[...2 lines deleted...]
-      <c r="J517" s="5"/>
+      <c r="E517" s="6"/>
+      <c r="F517" s="6"/>
+      <c r="H517" s="6"/>
+      <c r="J517" s="6"/>
     </row>
     <row r="518" ht="15.75" customHeight="1">
-      <c r="E518" s="5"/>
-[...2 lines deleted...]
-      <c r="J518" s="5"/>
+      <c r="E518" s="6"/>
+      <c r="F518" s="6"/>
+      <c r="H518" s="6"/>
+      <c r="J518" s="6"/>
     </row>
     <row r="519" ht="15.75" customHeight="1">
-      <c r="E519" s="5"/>
-[...2 lines deleted...]
-      <c r="J519" s="5"/>
+      <c r="E519" s="6"/>
+      <c r="F519" s="6"/>
+      <c r="H519" s="6"/>
+      <c r="J519" s="6"/>
     </row>
     <row r="520" ht="15.75" customHeight="1">
-      <c r="E520" s="5"/>
-[...2 lines deleted...]
-      <c r="J520" s="5"/>
+      <c r="E520" s="6"/>
+      <c r="F520" s="6"/>
+      <c r="H520" s="6"/>
+      <c r="J520" s="6"/>
     </row>
     <row r="521" ht="15.75" customHeight="1">
-      <c r="E521" s="5"/>
-[...2 lines deleted...]
-      <c r="J521" s="5"/>
+      <c r="E521" s="6"/>
+      <c r="F521" s="6"/>
+      <c r="H521" s="6"/>
+      <c r="J521" s="6"/>
     </row>
     <row r="522" ht="15.75" customHeight="1">
-      <c r="E522" s="5"/>
-[...2 lines deleted...]
-      <c r="J522" s="5"/>
+      <c r="E522" s="6"/>
+      <c r="F522" s="6"/>
+      <c r="H522" s="6"/>
+      <c r="J522" s="6"/>
     </row>
     <row r="523" ht="15.75" customHeight="1">
-      <c r="E523" s="5"/>
-[...2 lines deleted...]
-      <c r="J523" s="5"/>
+      <c r="E523" s="6"/>
+      <c r="F523" s="6"/>
+      <c r="H523" s="6"/>
+      <c r="J523" s="6"/>
     </row>
     <row r="524" ht="15.75" customHeight="1">
-      <c r="E524" s="5"/>
-[...2 lines deleted...]
-      <c r="J524" s="5"/>
+      <c r="E524" s="6"/>
+      <c r="F524" s="6"/>
+      <c r="H524" s="6"/>
+      <c r="J524" s="6"/>
     </row>
     <row r="525" ht="15.75" customHeight="1">
-      <c r="E525" s="5"/>
-[...2 lines deleted...]
-      <c r="J525" s="5"/>
+      <c r="E525" s="6"/>
+      <c r="F525" s="6"/>
+      <c r="H525" s="6"/>
+      <c r="J525" s="6"/>
     </row>
     <row r="526" ht="15.75" customHeight="1">
-      <c r="E526" s="5"/>
-[...2 lines deleted...]
-      <c r="J526" s="5"/>
+      <c r="E526" s="6"/>
+      <c r="F526" s="6"/>
+      <c r="H526" s="6"/>
+      <c r="J526" s="6"/>
     </row>
     <row r="527" ht="15.75" customHeight="1">
-      <c r="E527" s="5"/>
-[...2 lines deleted...]
-      <c r="J527" s="5"/>
+      <c r="E527" s="6"/>
+      <c r="F527" s="6"/>
+      <c r="H527" s="6"/>
+      <c r="J527" s="6"/>
     </row>
     <row r="528" ht="15.75" customHeight="1">
-      <c r="E528" s="5"/>
-[...2 lines deleted...]
-      <c r="J528" s="5"/>
+      <c r="E528" s="6"/>
+      <c r="F528" s="6"/>
+      <c r="H528" s="6"/>
+      <c r="J528" s="6"/>
     </row>
     <row r="529" ht="15.75" customHeight="1">
-      <c r="E529" s="5"/>
-[...2 lines deleted...]
-      <c r="J529" s="5"/>
+      <c r="E529" s="6"/>
+      <c r="F529" s="6"/>
+      <c r="H529" s="6"/>
+      <c r="J529" s="6"/>
     </row>
     <row r="530" ht="15.75" customHeight="1">
-      <c r="E530" s="5"/>
-[...2 lines deleted...]
-      <c r="J530" s="5"/>
+      <c r="E530" s="6"/>
+      <c r="F530" s="6"/>
+      <c r="H530" s="6"/>
+      <c r="J530" s="6"/>
     </row>
     <row r="531" ht="15.75" customHeight="1">
-      <c r="E531" s="5"/>
-[...2 lines deleted...]
-      <c r="J531" s="5"/>
+      <c r="E531" s="6"/>
+      <c r="F531" s="6"/>
+      <c r="H531" s="6"/>
+      <c r="J531" s="6"/>
     </row>
     <row r="532" ht="15.75" customHeight="1">
-      <c r="E532" s="5"/>
-[...2 lines deleted...]
-      <c r="J532" s="5"/>
+      <c r="E532" s="6"/>
+      <c r="F532" s="6"/>
+      <c r="H532" s="6"/>
+      <c r="J532" s="6"/>
     </row>
     <row r="533" ht="15.75" customHeight="1">
-      <c r="E533" s="5"/>
-[...2 lines deleted...]
-      <c r="J533" s="5"/>
+      <c r="E533" s="6"/>
+      <c r="F533" s="6"/>
+      <c r="H533" s="6"/>
+      <c r="J533" s="6"/>
     </row>
     <row r="534" ht="15.75" customHeight="1">
-      <c r="E534" s="5"/>
-[...2 lines deleted...]
-      <c r="J534" s="5"/>
+      <c r="E534" s="6"/>
+      <c r="F534" s="6"/>
+      <c r="H534" s="6"/>
+      <c r="J534" s="6"/>
     </row>
     <row r="535" ht="15.75" customHeight="1">
-      <c r="E535" s="5"/>
-[...2 lines deleted...]
-      <c r="J535" s="5"/>
+      <c r="E535" s="6"/>
+      <c r="F535" s="6"/>
+      <c r="H535" s="6"/>
+      <c r="J535" s="6"/>
     </row>
     <row r="536" ht="15.75" customHeight="1">
-      <c r="E536" s="5"/>
-[...2 lines deleted...]
-      <c r="J536" s="5"/>
+      <c r="E536" s="6"/>
+      <c r="F536" s="6"/>
+      <c r="H536" s="6"/>
+      <c r="J536" s="6"/>
     </row>
     <row r="537" ht="15.75" customHeight="1">
-      <c r="E537" s="5"/>
-[...2 lines deleted...]
-      <c r="J537" s="5"/>
+      <c r="E537" s="6"/>
+      <c r="F537" s="6"/>
+      <c r="H537" s="6"/>
+      <c r="J537" s="6"/>
     </row>
     <row r="538" ht="15.75" customHeight="1">
-      <c r="E538" s="5"/>
-[...2 lines deleted...]
-      <c r="J538" s="5"/>
+      <c r="E538" s="6"/>
+      <c r="F538" s="6"/>
+      <c r="H538" s="6"/>
+      <c r="J538" s="6"/>
     </row>
     <row r="539" ht="15.75" customHeight="1">
-      <c r="E539" s="5"/>
-[...2 lines deleted...]
-      <c r="J539" s="5"/>
+      <c r="E539" s="6"/>
+      <c r="F539" s="6"/>
+      <c r="H539" s="6"/>
+      <c r="J539" s="6"/>
     </row>
     <row r="540" ht="15.75" customHeight="1">
-      <c r="E540" s="5"/>
-[...2 lines deleted...]
-      <c r="J540" s="5"/>
+      <c r="E540" s="6"/>
+      <c r="F540" s="6"/>
+      <c r="H540" s="6"/>
+      <c r="J540" s="6"/>
     </row>
     <row r="541" ht="15.75" customHeight="1">
-      <c r="E541" s="5"/>
-[...2 lines deleted...]
-      <c r="J541" s="5"/>
+      <c r="E541" s="6"/>
+      <c r="F541" s="6"/>
+      <c r="H541" s="6"/>
+      <c r="J541" s="6"/>
     </row>
     <row r="542" ht="15.75" customHeight="1">
-      <c r="E542" s="5"/>
-[...2 lines deleted...]
-      <c r="J542" s="5"/>
+      <c r="E542" s="6"/>
+      <c r="F542" s="6"/>
+      <c r="H542" s="6"/>
+      <c r="J542" s="6"/>
     </row>
     <row r="543" ht="15.75" customHeight="1">
-      <c r="E543" s="5"/>
-[...2 lines deleted...]
-      <c r="J543" s="5"/>
+      <c r="E543" s="6"/>
+      <c r="F543" s="6"/>
+      <c r="H543" s="6"/>
+      <c r="J543" s="6"/>
     </row>
     <row r="544" ht="15.75" customHeight="1">
-      <c r="E544" s="5"/>
-[...2 lines deleted...]
-      <c r="J544" s="5"/>
+      <c r="E544" s="6"/>
+      <c r="F544" s="6"/>
+      <c r="H544" s="6"/>
+      <c r="J544" s="6"/>
     </row>
     <row r="545" ht="15.75" customHeight="1">
-      <c r="E545" s="5"/>
-[...2 lines deleted...]
-      <c r="J545" s="5"/>
+      <c r="E545" s="6"/>
+      <c r="F545" s="6"/>
+      <c r="H545" s="6"/>
+      <c r="J545" s="6"/>
     </row>
     <row r="546" ht="15.75" customHeight="1">
-      <c r="E546" s="5"/>
-[...2 lines deleted...]
-      <c r="J546" s="5"/>
+      <c r="E546" s="6"/>
+      <c r="F546" s="6"/>
+      <c r="H546" s="6"/>
+      <c r="J546" s="6"/>
     </row>
     <row r="547" ht="15.75" customHeight="1">
-      <c r="E547" s="5"/>
-[...2 lines deleted...]
-      <c r="J547" s="5"/>
+      <c r="E547" s="6"/>
+      <c r="F547" s="6"/>
+      <c r="H547" s="6"/>
+      <c r="J547" s="6"/>
     </row>
     <row r="548" ht="15.75" customHeight="1">
-      <c r="E548" s="5"/>
-[...2 lines deleted...]
-      <c r="J548" s="5"/>
+      <c r="E548" s="6"/>
+      <c r="F548" s="6"/>
+      <c r="H548" s="6"/>
+      <c r="J548" s="6"/>
     </row>
     <row r="549" ht="15.75" customHeight="1">
-      <c r="E549" s="5"/>
-[...2 lines deleted...]
-      <c r="J549" s="5"/>
+      <c r="E549" s="6"/>
+      <c r="F549" s="6"/>
+      <c r="H549" s="6"/>
+      <c r="J549" s="6"/>
     </row>
     <row r="550" ht="15.75" customHeight="1">
-      <c r="E550" s="5"/>
-[...2 lines deleted...]
-      <c r="J550" s="5"/>
+      <c r="E550" s="6"/>
+      <c r="F550" s="6"/>
+      <c r="H550" s="6"/>
+      <c r="J550" s="6"/>
     </row>
     <row r="551" ht="15.75" customHeight="1">
-      <c r="E551" s="5"/>
-[...2 lines deleted...]
-      <c r="J551" s="5"/>
+      <c r="E551" s="6"/>
+      <c r="F551" s="6"/>
+      <c r="H551" s="6"/>
+      <c r="J551" s="6"/>
     </row>
     <row r="552" ht="15.75" customHeight="1">
-      <c r="E552" s="5"/>
-[...2 lines deleted...]
-      <c r="J552" s="5"/>
+      <c r="E552" s="6"/>
+      <c r="F552" s="6"/>
+      <c r="H552" s="6"/>
+      <c r="J552" s="6"/>
     </row>
     <row r="553" ht="15.75" customHeight="1">
-      <c r="E553" s="5"/>
-[...2 lines deleted...]
-      <c r="J553" s="5"/>
+      <c r="E553" s="6"/>
+      <c r="F553" s="6"/>
+      <c r="H553" s="6"/>
+      <c r="J553" s="6"/>
     </row>
     <row r="554" ht="15.75" customHeight="1">
-      <c r="E554" s="5"/>
-[...2 lines deleted...]
-      <c r="J554" s="5"/>
+      <c r="E554" s="6"/>
+      <c r="F554" s="6"/>
+      <c r="H554" s="6"/>
+      <c r="J554" s="6"/>
     </row>
     <row r="555" ht="15.75" customHeight="1">
-      <c r="E555" s="5"/>
-[...2 lines deleted...]
-      <c r="J555" s="5"/>
+      <c r="E555" s="6"/>
+      <c r="F555" s="6"/>
+      <c r="H555" s="6"/>
+      <c r="J555" s="6"/>
     </row>
     <row r="556" ht="15.75" customHeight="1">
-      <c r="E556" s="5"/>
-[...2 lines deleted...]
-      <c r="J556" s="5"/>
+      <c r="E556" s="6"/>
+      <c r="F556" s="6"/>
+      <c r="H556" s="6"/>
+      <c r="J556" s="6"/>
     </row>
     <row r="557" ht="15.75" customHeight="1">
-      <c r="E557" s="5"/>
-[...2 lines deleted...]
-      <c r="J557" s="5"/>
+      <c r="E557" s="6"/>
+      <c r="F557" s="6"/>
+      <c r="H557" s="6"/>
+      <c r="J557" s="6"/>
     </row>
     <row r="558" ht="15.75" customHeight="1">
-      <c r="E558" s="5"/>
-[...2 lines deleted...]
-      <c r="J558" s="5"/>
+      <c r="E558" s="6"/>
+      <c r="F558" s="6"/>
+      <c r="H558" s="6"/>
+      <c r="J558" s="6"/>
     </row>
     <row r="559" ht="15.75" customHeight="1">
-      <c r="E559" s="5"/>
-[...2 lines deleted...]
-      <c r="J559" s="5"/>
+      <c r="E559" s="6"/>
+      <c r="F559" s="6"/>
+      <c r="H559" s="6"/>
+      <c r="J559" s="6"/>
     </row>
     <row r="560" ht="15.75" customHeight="1">
-      <c r="E560" s="5"/>
-[...2 lines deleted...]
-      <c r="J560" s="5"/>
+      <c r="E560" s="6"/>
+      <c r="F560" s="6"/>
+      <c r="H560" s="6"/>
+      <c r="J560" s="6"/>
     </row>
     <row r="561" ht="15.75" customHeight="1">
-      <c r="E561" s="5"/>
-[...2 lines deleted...]
-      <c r="J561" s="5"/>
+      <c r="E561" s="6"/>
+      <c r="F561" s="6"/>
+      <c r="H561" s="6"/>
+      <c r="J561" s="6"/>
     </row>
     <row r="562" ht="15.75" customHeight="1">
-      <c r="E562" s="5"/>
-[...2 lines deleted...]
-      <c r="J562" s="5"/>
+      <c r="E562" s="6"/>
+      <c r="F562" s="6"/>
+      <c r="H562" s="6"/>
+      <c r="J562" s="6"/>
     </row>
     <row r="563" ht="15.75" customHeight="1">
-      <c r="E563" s="5"/>
-[...2 lines deleted...]
-      <c r="J563" s="5"/>
+      <c r="E563" s="6"/>
+      <c r="F563" s="6"/>
+      <c r="H563" s="6"/>
+      <c r="J563" s="6"/>
     </row>
     <row r="564" ht="15.75" customHeight="1">
-      <c r="E564" s="5"/>
-[...2 lines deleted...]
-      <c r="J564" s="5"/>
+      <c r="E564" s="6"/>
+      <c r="F564" s="6"/>
+      <c r="H564" s="6"/>
+      <c r="J564" s="6"/>
     </row>
     <row r="565" ht="15.75" customHeight="1">
-      <c r="E565" s="5"/>
-[...2 lines deleted...]
-      <c r="J565" s="5"/>
+      <c r="E565" s="6"/>
+      <c r="F565" s="6"/>
+      <c r="H565" s="6"/>
+      <c r="J565" s="6"/>
     </row>
     <row r="566" ht="15.75" customHeight="1">
-      <c r="E566" s="5"/>
-[...2 lines deleted...]
-      <c r="J566" s="5"/>
+      <c r="E566" s="6"/>
+      <c r="F566" s="6"/>
+      <c r="H566" s="6"/>
+      <c r="J566" s="6"/>
     </row>
     <row r="567" ht="15.75" customHeight="1">
-      <c r="E567" s="5"/>
-[...2 lines deleted...]
-      <c r="J567" s="5"/>
+      <c r="E567" s="6"/>
+      <c r="F567" s="6"/>
+      <c r="H567" s="6"/>
+      <c r="J567" s="6"/>
     </row>
     <row r="568" ht="15.75" customHeight="1">
-      <c r="E568" s="5"/>
-[...2 lines deleted...]
-      <c r="J568" s="5"/>
+      <c r="E568" s="6"/>
+      <c r="F568" s="6"/>
+      <c r="H568" s="6"/>
+      <c r="J568" s="6"/>
     </row>
     <row r="569" ht="15.75" customHeight="1">
-      <c r="E569" s="5"/>
-[...2 lines deleted...]
-      <c r="J569" s="5"/>
+      <c r="E569" s="6"/>
+      <c r="F569" s="6"/>
+      <c r="H569" s="6"/>
+      <c r="J569" s="6"/>
     </row>
     <row r="570" ht="15.75" customHeight="1">
-      <c r="E570" s="5"/>
-[...2 lines deleted...]
-      <c r="J570" s="5"/>
+      <c r="E570" s="6"/>
+      <c r="F570" s="6"/>
+      <c r="H570" s="6"/>
+      <c r="J570" s="6"/>
     </row>
     <row r="571" ht="15.75" customHeight="1">
-      <c r="E571" s="5"/>
-[...2 lines deleted...]
-      <c r="J571" s="5"/>
+      <c r="E571" s="6"/>
+      <c r="F571" s="6"/>
+      <c r="H571" s="6"/>
+      <c r="J571" s="6"/>
     </row>
     <row r="572" ht="15.75" customHeight="1">
-      <c r="E572" s="5"/>
-[...2 lines deleted...]
-      <c r="J572" s="5"/>
+      <c r="E572" s="6"/>
+      <c r="F572" s="6"/>
+      <c r="H572" s="6"/>
+      <c r="J572" s="6"/>
     </row>
     <row r="573" ht="15.75" customHeight="1">
-      <c r="E573" s="5"/>
-[...2 lines deleted...]
-      <c r="J573" s="5"/>
+      <c r="E573" s="6"/>
+      <c r="F573" s="6"/>
+      <c r="H573" s="6"/>
+      <c r="J573" s="6"/>
     </row>
     <row r="574" ht="15.75" customHeight="1">
-      <c r="E574" s="5"/>
-[...2 lines deleted...]
-      <c r="J574" s="5"/>
+      <c r="E574" s="6"/>
+      <c r="F574" s="6"/>
+      <c r="H574" s="6"/>
+      <c r="J574" s="6"/>
     </row>
     <row r="575" ht="15.75" customHeight="1">
-      <c r="E575" s="5"/>
-[...2 lines deleted...]
-      <c r="J575" s="5"/>
+      <c r="E575" s="6"/>
+      <c r="F575" s="6"/>
+      <c r="H575" s="6"/>
+      <c r="J575" s="6"/>
     </row>
     <row r="576" ht="15.75" customHeight="1">
-      <c r="E576" s="5"/>
-[...2 lines deleted...]
-      <c r="J576" s="5"/>
+      <c r="E576" s="6"/>
+      <c r="F576" s="6"/>
+      <c r="H576" s="6"/>
+      <c r="J576" s="6"/>
     </row>
     <row r="577" ht="15.75" customHeight="1">
-      <c r="E577" s="5"/>
-[...2 lines deleted...]
-      <c r="J577" s="5"/>
+      <c r="E577" s="6"/>
+      <c r="F577" s="6"/>
+      <c r="H577" s="6"/>
+      <c r="J577" s="6"/>
     </row>
     <row r="578" ht="15.75" customHeight="1">
-      <c r="E578" s="5"/>
-[...2 lines deleted...]
-      <c r="J578" s="5"/>
+      <c r="E578" s="6"/>
+      <c r="F578" s="6"/>
+      <c r="H578" s="6"/>
+      <c r="J578" s="6"/>
     </row>
     <row r="579" ht="15.75" customHeight="1">
-      <c r="E579" s="5"/>
-[...2 lines deleted...]
-      <c r="J579" s="5"/>
+      <c r="E579" s="6"/>
+      <c r="F579" s="6"/>
+      <c r="H579" s="6"/>
+      <c r="J579" s="6"/>
     </row>
     <row r="580" ht="15.75" customHeight="1">
-      <c r="E580" s="5"/>
-[...2 lines deleted...]
-      <c r="J580" s="5"/>
+      <c r="E580" s="6"/>
+      <c r="F580" s="6"/>
+      <c r="H580" s="6"/>
+      <c r="J580" s="6"/>
     </row>
     <row r="581" ht="15.75" customHeight="1">
-      <c r="E581" s="5"/>
-[...2 lines deleted...]
-      <c r="J581" s="5"/>
+      <c r="E581" s="6"/>
+      <c r="F581" s="6"/>
+      <c r="H581" s="6"/>
+      <c r="J581" s="6"/>
     </row>
     <row r="582" ht="15.75" customHeight="1">
-      <c r="E582" s="5"/>
-[...2 lines deleted...]
-      <c r="J582" s="5"/>
+      <c r="E582" s="6"/>
+      <c r="F582" s="6"/>
+      <c r="H582" s="6"/>
+      <c r="J582" s="6"/>
     </row>
     <row r="583" ht="15.75" customHeight="1">
-      <c r="E583" s="5"/>
-[...2 lines deleted...]
-      <c r="J583" s="5"/>
+      <c r="E583" s="6"/>
+      <c r="F583" s="6"/>
+      <c r="H583" s="6"/>
+      <c r="J583" s="6"/>
     </row>
     <row r="584" ht="15.75" customHeight="1">
-      <c r="E584" s="5"/>
-[...2 lines deleted...]
-      <c r="J584" s="5"/>
+      <c r="E584" s="6"/>
+      <c r="F584" s="6"/>
+      <c r="H584" s="6"/>
+      <c r="J584" s="6"/>
     </row>
     <row r="585" ht="15.75" customHeight="1">
-      <c r="E585" s="5"/>
-[...2 lines deleted...]
-      <c r="J585" s="5"/>
+      <c r="E585" s="6"/>
+      <c r="F585" s="6"/>
+      <c r="H585" s="6"/>
+      <c r="J585" s="6"/>
     </row>
     <row r="586" ht="15.75" customHeight="1">
-      <c r="E586" s="5"/>
-[...2 lines deleted...]
-      <c r="J586" s="5"/>
+      <c r="E586" s="6"/>
+      <c r="F586" s="6"/>
+      <c r="H586" s="6"/>
+      <c r="J586" s="6"/>
     </row>
     <row r="587" ht="15.75" customHeight="1">
-      <c r="E587" s="5"/>
-[...2 lines deleted...]
-      <c r="J587" s="5"/>
+      <c r="E587" s="6"/>
+      <c r="F587" s="6"/>
+      <c r="H587" s="6"/>
+      <c r="J587" s="6"/>
     </row>
     <row r="588" ht="15.75" customHeight="1">
-      <c r="E588" s="5"/>
-[...2 lines deleted...]
-      <c r="J588" s="5"/>
+      <c r="E588" s="6"/>
+      <c r="F588" s="6"/>
+      <c r="H588" s="6"/>
+      <c r="J588" s="6"/>
     </row>
     <row r="589" ht="15.75" customHeight="1">
-      <c r="E589" s="5"/>
-[...2 lines deleted...]
-      <c r="J589" s="5"/>
+      <c r="E589" s="6"/>
+      <c r="F589" s="6"/>
+      <c r="H589" s="6"/>
+      <c r="J589" s="6"/>
     </row>
     <row r="590" ht="15.75" customHeight="1">
-      <c r="E590" s="5"/>
-[...2 lines deleted...]
-      <c r="J590" s="5"/>
+      <c r="E590" s="6"/>
+      <c r="F590" s="6"/>
+      <c r="H590" s="6"/>
+      <c r="J590" s="6"/>
     </row>
     <row r="591" ht="15.75" customHeight="1">
-      <c r="E591" s="5"/>
-[...2 lines deleted...]
-      <c r="J591" s="5"/>
+      <c r="E591" s="6"/>
+      <c r="F591" s="6"/>
+      <c r="H591" s="6"/>
+      <c r="J591" s="6"/>
     </row>
     <row r="592" ht="15.75" customHeight="1">
-      <c r="E592" s="5"/>
-[...2 lines deleted...]
-      <c r="J592" s="5"/>
+      <c r="E592" s="6"/>
+      <c r="F592" s="6"/>
+      <c r="H592" s="6"/>
+      <c r="J592" s="6"/>
     </row>
     <row r="593" ht="15.75" customHeight="1">
-      <c r="E593" s="5"/>
-[...2 lines deleted...]
-      <c r="J593" s="5"/>
+      <c r="E593" s="6"/>
+      <c r="F593" s="6"/>
+      <c r="H593" s="6"/>
+      <c r="J593" s="6"/>
     </row>
     <row r="594" ht="15.75" customHeight="1">
-      <c r="E594" s="5"/>
-[...2 lines deleted...]
-      <c r="J594" s="5"/>
+      <c r="E594" s="6"/>
+      <c r="F594" s="6"/>
+      <c r="H594" s="6"/>
+      <c r="J594" s="6"/>
     </row>
     <row r="595" ht="15.75" customHeight="1">
-      <c r="E595" s="5"/>
-[...2 lines deleted...]
-      <c r="J595" s="5"/>
+      <c r="E595" s="6"/>
+      <c r="F595" s="6"/>
+      <c r="H595" s="6"/>
+      <c r="J595" s="6"/>
     </row>
     <row r="596" ht="15.75" customHeight="1">
-      <c r="E596" s="5"/>
-[...2 lines deleted...]
-      <c r="J596" s="5"/>
+      <c r="E596" s="6"/>
+      <c r="F596" s="6"/>
+      <c r="H596" s="6"/>
+      <c r="J596" s="6"/>
     </row>
     <row r="597" ht="15.75" customHeight="1">
-      <c r="E597" s="5"/>
-[...2 lines deleted...]
-      <c r="J597" s="5"/>
+      <c r="E597" s="6"/>
+      <c r="F597" s="6"/>
+      <c r="H597" s="6"/>
+      <c r="J597" s="6"/>
     </row>
     <row r="598" ht="15.75" customHeight="1">
-      <c r="E598" s="5"/>
-[...2 lines deleted...]
-      <c r="J598" s="5"/>
+      <c r="E598" s="6"/>
+      <c r="F598" s="6"/>
+      <c r="H598" s="6"/>
+      <c r="J598" s="6"/>
     </row>
     <row r="599" ht="15.75" customHeight="1">
-      <c r="E599" s="5"/>
-[...2 lines deleted...]
-      <c r="J599" s="5"/>
+      <c r="E599" s="6"/>
+      <c r="F599" s="6"/>
+      <c r="H599" s="6"/>
+      <c r="J599" s="6"/>
     </row>
     <row r="600" ht="15.75" customHeight="1">
-      <c r="E600" s="5"/>
-[...2 lines deleted...]
-      <c r="J600" s="5"/>
+      <c r="E600" s="6"/>
+      <c r="F600" s="6"/>
+      <c r="H600" s="6"/>
+      <c r="J600" s="6"/>
     </row>
     <row r="601" ht="15.75" customHeight="1">
-      <c r="E601" s="5"/>
-[...2 lines deleted...]
-      <c r="J601" s="5"/>
+      <c r="E601" s="6"/>
+      <c r="F601" s="6"/>
+      <c r="H601" s="6"/>
+      <c r="J601" s="6"/>
     </row>
     <row r="602" ht="15.75" customHeight="1">
-      <c r="E602" s="5"/>
-[...2 lines deleted...]
-      <c r="J602" s="5"/>
+      <c r="E602" s="6"/>
+      <c r="F602" s="6"/>
+      <c r="H602" s="6"/>
+      <c r="J602" s="6"/>
     </row>
     <row r="603" ht="15.75" customHeight="1">
-      <c r="E603" s="5"/>
-[...2 lines deleted...]
-      <c r="J603" s="5"/>
+      <c r="E603" s="6"/>
+      <c r="F603" s="6"/>
+      <c r="H603" s="6"/>
+      <c r="J603" s="6"/>
     </row>
     <row r="604" ht="15.75" customHeight="1">
-      <c r="E604" s="5"/>
-[...2 lines deleted...]
-      <c r="J604" s="5"/>
+      <c r="E604" s="6"/>
+      <c r="F604" s="6"/>
+      <c r="H604" s="6"/>
+      <c r="J604" s="6"/>
     </row>
     <row r="605" ht="15.75" customHeight="1">
-      <c r="E605" s="5"/>
-[...2 lines deleted...]
-      <c r="J605" s="5"/>
+      <c r="E605" s="6"/>
+      <c r="F605" s="6"/>
+      <c r="H605" s="6"/>
+      <c r="J605" s="6"/>
     </row>
     <row r="606" ht="15.75" customHeight="1">
-      <c r="E606" s="5"/>
-[...2 lines deleted...]
-      <c r="J606" s="5"/>
+      <c r="E606" s="6"/>
+      <c r="F606" s="6"/>
+      <c r="H606" s="6"/>
+      <c r="J606" s="6"/>
     </row>
     <row r="607" ht="15.75" customHeight="1">
-      <c r="E607" s="5"/>
-[...2 lines deleted...]
-      <c r="J607" s="5"/>
+      <c r="E607" s="6"/>
+      <c r="F607" s="6"/>
+      <c r="H607" s="6"/>
+      <c r="J607" s="6"/>
     </row>
     <row r="608" ht="15.75" customHeight="1">
-      <c r="E608" s="5"/>
-[...2 lines deleted...]
-      <c r="J608" s="5"/>
+      <c r="E608" s="6"/>
+      <c r="F608" s="6"/>
+      <c r="H608" s="6"/>
+      <c r="J608" s="6"/>
     </row>
     <row r="609" ht="15.75" customHeight="1">
-      <c r="E609" s="5"/>
-[...2 lines deleted...]
-      <c r="J609" s="5"/>
+      <c r="E609" s="6"/>
+      <c r="F609" s="6"/>
+      <c r="H609" s="6"/>
+      <c r="J609" s="6"/>
     </row>
     <row r="610" ht="15.75" customHeight="1">
-      <c r="E610" s="5"/>
-[...2 lines deleted...]
-      <c r="J610" s="5"/>
+      <c r="E610" s="6"/>
+      <c r="F610" s="6"/>
+      <c r="H610" s="6"/>
+      <c r="J610" s="6"/>
     </row>
     <row r="611" ht="15.75" customHeight="1">
-      <c r="E611" s="5"/>
-[...2 lines deleted...]
-      <c r="J611" s="5"/>
+      <c r="E611" s="6"/>
+      <c r="F611" s="6"/>
+      <c r="H611" s="6"/>
+      <c r="J611" s="6"/>
     </row>
     <row r="612" ht="15.75" customHeight="1">
-      <c r="E612" s="5"/>
-[...2 lines deleted...]
-      <c r="J612" s="5"/>
+      <c r="E612" s="6"/>
+      <c r="F612" s="6"/>
+      <c r="H612" s="6"/>
+      <c r="J612" s="6"/>
     </row>
     <row r="613" ht="15.75" customHeight="1">
-      <c r="E613" s="5"/>
-[...2 lines deleted...]
-      <c r="J613" s="5"/>
+      <c r="E613" s="6"/>
+      <c r="F613" s="6"/>
+      <c r="H613" s="6"/>
+      <c r="J613" s="6"/>
     </row>
     <row r="614" ht="15.75" customHeight="1">
-      <c r="E614" s="5"/>
-[...2 lines deleted...]
-      <c r="J614" s="5"/>
+      <c r="E614" s="6"/>
+      <c r="F614" s="6"/>
+      <c r="H614" s="6"/>
+      <c r="J614" s="6"/>
     </row>
     <row r="615" ht="15.75" customHeight="1">
-      <c r="E615" s="5"/>
-[...2 lines deleted...]
-      <c r="J615" s="5"/>
+      <c r="E615" s="6"/>
+      <c r="F615" s="6"/>
+      <c r="H615" s="6"/>
+      <c r="J615" s="6"/>
     </row>
     <row r="616" ht="15.75" customHeight="1">
-      <c r="E616" s="5"/>
-[...2 lines deleted...]
-      <c r="J616" s="5"/>
+      <c r="E616" s="6"/>
+      <c r="F616" s="6"/>
+      <c r="H616" s="6"/>
+      <c r="J616" s="6"/>
     </row>
     <row r="617" ht="15.75" customHeight="1">
-      <c r="E617" s="5"/>
-[...2 lines deleted...]
-      <c r="J617" s="5"/>
+      <c r="E617" s="6"/>
+      <c r="F617" s="6"/>
+      <c r="H617" s="6"/>
+      <c r="J617" s="6"/>
     </row>
     <row r="618" ht="15.75" customHeight="1">
-      <c r="E618" s="5"/>
-[...2 lines deleted...]
-      <c r="J618" s="5"/>
+      <c r="E618" s="6"/>
+      <c r="F618" s="6"/>
+      <c r="H618" s="6"/>
+      <c r="J618" s="6"/>
     </row>
     <row r="619" ht="15.75" customHeight="1">
-      <c r="E619" s="5"/>
-[...2 lines deleted...]
-      <c r="J619" s="5"/>
+      <c r="E619" s="6"/>
+      <c r="F619" s="6"/>
+      <c r="H619" s="6"/>
+      <c r="J619" s="6"/>
     </row>
     <row r="620" ht="15.75" customHeight="1">
-      <c r="E620" s="5"/>
-[...2 lines deleted...]
-      <c r="J620" s="5"/>
+      <c r="E620" s="6"/>
+      <c r="F620" s="6"/>
+      <c r="H620" s="6"/>
+      <c r="J620" s="6"/>
     </row>
     <row r="621" ht="15.75" customHeight="1">
-      <c r="E621" s="5"/>
-[...2 lines deleted...]
-      <c r="J621" s="5"/>
+      <c r="E621" s="6"/>
+      <c r="F621" s="6"/>
+      <c r="H621" s="6"/>
+      <c r="J621" s="6"/>
     </row>
     <row r="622" ht="15.75" customHeight="1">
-      <c r="E622" s="5"/>
-[...2 lines deleted...]
-      <c r="J622" s="5"/>
+      <c r="E622" s="6"/>
+      <c r="F622" s="6"/>
+      <c r="H622" s="6"/>
+      <c r="J622" s="6"/>
     </row>
     <row r="623" ht="15.75" customHeight="1">
-      <c r="E623" s="5"/>
-[...2 lines deleted...]
-      <c r="J623" s="5"/>
+      <c r="E623" s="6"/>
+      <c r="F623" s="6"/>
+      <c r="H623" s="6"/>
+      <c r="J623" s="6"/>
     </row>
     <row r="624" ht="15.75" customHeight="1">
-      <c r="E624" s="5"/>
-[...2 lines deleted...]
-      <c r="J624" s="5"/>
+      <c r="E624" s="6"/>
+      <c r="F624" s="6"/>
+      <c r="H624" s="6"/>
+      <c r="J624" s="6"/>
     </row>
     <row r="625" ht="15.75" customHeight="1">
-      <c r="E625" s="5"/>
-[...2 lines deleted...]
-      <c r="J625" s="5"/>
+      <c r="E625" s="6"/>
+      <c r="F625" s="6"/>
+      <c r="H625" s="6"/>
+      <c r="J625" s="6"/>
     </row>
     <row r="626" ht="15.75" customHeight="1">
-      <c r="E626" s="5"/>
-[...2 lines deleted...]
-      <c r="J626" s="5"/>
+      <c r="E626" s="6"/>
+      <c r="F626" s="6"/>
+      <c r="H626" s="6"/>
+      <c r="J626" s="6"/>
     </row>
     <row r="627" ht="15.75" customHeight="1">
-      <c r="E627" s="5"/>
-[...2 lines deleted...]
-      <c r="J627" s="5"/>
+      <c r="E627" s="6"/>
+      <c r="F627" s="6"/>
+      <c r="H627" s="6"/>
+      <c r="J627" s="6"/>
     </row>
     <row r="628" ht="15.75" customHeight="1">
-      <c r="E628" s="5"/>
-[...2 lines deleted...]
-      <c r="J628" s="5"/>
+      <c r="E628" s="6"/>
+      <c r="F628" s="6"/>
+      <c r="H628" s="6"/>
+      <c r="J628" s="6"/>
     </row>
     <row r="629" ht="15.75" customHeight="1">
-      <c r="E629" s="5"/>
-[...2 lines deleted...]
-      <c r="J629" s="5"/>
+      <c r="E629" s="6"/>
+      <c r="F629" s="6"/>
+      <c r="H629" s="6"/>
+      <c r="J629" s="6"/>
     </row>
     <row r="630" ht="15.75" customHeight="1">
-      <c r="E630" s="5"/>
-[...2 lines deleted...]
-      <c r="J630" s="5"/>
+      <c r="E630" s="6"/>
+      <c r="F630" s="6"/>
+      <c r="H630" s="6"/>
+      <c r="J630" s="6"/>
     </row>
     <row r="631" ht="15.75" customHeight="1">
-      <c r="E631" s="5"/>
-[...2 lines deleted...]
-      <c r="J631" s="5"/>
+      <c r="E631" s="6"/>
+      <c r="F631" s="6"/>
+      <c r="H631" s="6"/>
+      <c r="J631" s="6"/>
     </row>
     <row r="632" ht="15.75" customHeight="1">
-      <c r="E632" s="5"/>
-[...2 lines deleted...]
-      <c r="J632" s="5"/>
+      <c r="E632" s="6"/>
+      <c r="F632" s="6"/>
+      <c r="H632" s="6"/>
+      <c r="J632" s="6"/>
     </row>
     <row r="633" ht="15.75" customHeight="1">
-      <c r="E633" s="5"/>
-[...2 lines deleted...]
-      <c r="J633" s="5"/>
+      <c r="E633" s="6"/>
+      <c r="F633" s="6"/>
+      <c r="H633" s="6"/>
+      <c r="J633" s="6"/>
     </row>
     <row r="634" ht="15.75" customHeight="1">
-      <c r="E634" s="5"/>
-[...2 lines deleted...]
-      <c r="J634" s="5"/>
+      <c r="E634" s="6"/>
+      <c r="F634" s="6"/>
+      <c r="H634" s="6"/>
+      <c r="J634" s="6"/>
     </row>
     <row r="635" ht="15.75" customHeight="1">
-      <c r="E635" s="5"/>
-[...2 lines deleted...]
-      <c r="J635" s="5"/>
+      <c r="E635" s="6"/>
+      <c r="F635" s="6"/>
+      <c r="H635" s="6"/>
+      <c r="J635" s="6"/>
     </row>
     <row r="636" ht="15.75" customHeight="1">
-      <c r="E636" s="5"/>
-[...2 lines deleted...]
-      <c r="J636" s="5"/>
+      <c r="E636" s="6"/>
+      <c r="F636" s="6"/>
+      <c r="H636" s="6"/>
+      <c r="J636" s="6"/>
     </row>
     <row r="637" ht="15.75" customHeight="1">
-      <c r="E637" s="5"/>
-[...2 lines deleted...]
-      <c r="J637" s="5"/>
+      <c r="E637" s="6"/>
+      <c r="F637" s="6"/>
+      <c r="H637" s="6"/>
+      <c r="J637" s="6"/>
     </row>
     <row r="638" ht="15.75" customHeight="1">
-      <c r="E638" s="5"/>
-[...2 lines deleted...]
-      <c r="J638" s="5"/>
+      <c r="E638" s="6"/>
+      <c r="F638" s="6"/>
+      <c r="H638" s="6"/>
+      <c r="J638" s="6"/>
     </row>
     <row r="639" ht="15.75" customHeight="1">
-      <c r="E639" s="5"/>
-[...2 lines deleted...]
-      <c r="J639" s="5"/>
+      <c r="E639" s="6"/>
+      <c r="F639" s="6"/>
+      <c r="H639" s="6"/>
+      <c r="J639" s="6"/>
     </row>
     <row r="640" ht="15.75" customHeight="1">
-      <c r="E640" s="5"/>
-[...2 lines deleted...]
-      <c r="J640" s="5"/>
+      <c r="E640" s="6"/>
+      <c r="F640" s="6"/>
+      <c r="H640" s="6"/>
+      <c r="J640" s="6"/>
     </row>
     <row r="641" ht="15.75" customHeight="1">
-      <c r="E641" s="5"/>
-[...2 lines deleted...]
-      <c r="J641" s="5"/>
+      <c r="E641" s="6"/>
+      <c r="F641" s="6"/>
+      <c r="H641" s="6"/>
+      <c r="J641" s="6"/>
     </row>
     <row r="642" ht="15.75" customHeight="1">
-      <c r="E642" s="5"/>
-[...2 lines deleted...]
-      <c r="J642" s="5"/>
+      <c r="E642" s="6"/>
+      <c r="F642" s="6"/>
+      <c r="H642" s="6"/>
+      <c r="J642" s="6"/>
     </row>
     <row r="643" ht="15.75" customHeight="1">
-      <c r="E643" s="5"/>
-[...2 lines deleted...]
-      <c r="J643" s="5"/>
+      <c r="E643" s="6"/>
+      <c r="F643" s="6"/>
+      <c r="H643" s="6"/>
+      <c r="J643" s="6"/>
     </row>
     <row r="644" ht="15.75" customHeight="1">
-      <c r="E644" s="5"/>
-[...2 lines deleted...]
-      <c r="J644" s="5"/>
+      <c r="E644" s="6"/>
+      <c r="F644" s="6"/>
+      <c r="H644" s="6"/>
+      <c r="J644" s="6"/>
     </row>
     <row r="645" ht="15.75" customHeight="1">
-      <c r="E645" s="5"/>
-[...2 lines deleted...]
-      <c r="J645" s="5"/>
+      <c r="E645" s="6"/>
+      <c r="F645" s="6"/>
+      <c r="H645" s="6"/>
+      <c r="J645" s="6"/>
     </row>
     <row r="646" ht="15.75" customHeight="1">
-      <c r="E646" s="5"/>
-[...2 lines deleted...]
-      <c r="J646" s="5"/>
+      <c r="E646" s="6"/>
+      <c r="F646" s="6"/>
+      <c r="H646" s="6"/>
+      <c r="J646" s="6"/>
     </row>
     <row r="647" ht="15.75" customHeight="1">
-      <c r="E647" s="5"/>
-[...2 lines deleted...]
-      <c r="J647" s="5"/>
+      <c r="E647" s="6"/>
+      <c r="F647" s="6"/>
+      <c r="H647" s="6"/>
+      <c r="J647" s="6"/>
     </row>
     <row r="648" ht="15.75" customHeight="1">
-      <c r="E648" s="5"/>
-[...2 lines deleted...]
-      <c r="J648" s="5"/>
+      <c r="E648" s="6"/>
+      <c r="F648" s="6"/>
+      <c r="H648" s="6"/>
+      <c r="J648" s="6"/>
     </row>
     <row r="649" ht="15.75" customHeight="1">
-      <c r="E649" s="5"/>
-[...2 lines deleted...]
-      <c r="J649" s="5"/>
+      <c r="E649" s="6"/>
+      <c r="F649" s="6"/>
+      <c r="H649" s="6"/>
+      <c r="J649" s="6"/>
     </row>
     <row r="650" ht="15.75" customHeight="1">
-      <c r="E650" s="5"/>
-[...2 lines deleted...]
-      <c r="J650" s="5"/>
+      <c r="E650" s="6"/>
+      <c r="F650" s="6"/>
+      <c r="H650" s="6"/>
+      <c r="J650" s="6"/>
     </row>
     <row r="651" ht="15.75" customHeight="1">
-      <c r="E651" s="5"/>
-[...2 lines deleted...]
-      <c r="J651" s="5"/>
+      <c r="E651" s="6"/>
+      <c r="F651" s="6"/>
+      <c r="H651" s="6"/>
+      <c r="J651" s="6"/>
     </row>
     <row r="652" ht="15.75" customHeight="1">
-      <c r="E652" s="5"/>
-[...2 lines deleted...]
-      <c r="J652" s="5"/>
+      <c r="E652" s="6"/>
+      <c r="F652" s="6"/>
+      <c r="H652" s="6"/>
+      <c r="J652" s="6"/>
     </row>
     <row r="653" ht="15.75" customHeight="1">
-      <c r="E653" s="5"/>
-[...2 lines deleted...]
-      <c r="J653" s="5"/>
+      <c r="E653" s="6"/>
+      <c r="F653" s="6"/>
+      <c r="H653" s="6"/>
+      <c r="J653" s="6"/>
     </row>
     <row r="654" ht="15.75" customHeight="1">
-      <c r="E654" s="5"/>
-[...2 lines deleted...]
-      <c r="J654" s="5"/>
+      <c r="E654" s="6"/>
+      <c r="F654" s="6"/>
+      <c r="H654" s="6"/>
+      <c r="J654" s="6"/>
     </row>
     <row r="655" ht="15.75" customHeight="1">
-      <c r="E655" s="5"/>
-[...2 lines deleted...]
-      <c r="J655" s="5"/>
+      <c r="E655" s="6"/>
+      <c r="F655" s="6"/>
+      <c r="H655" s="6"/>
+      <c r="J655" s="6"/>
     </row>
     <row r="656" ht="15.75" customHeight="1">
-      <c r="E656" s="5"/>
-[...2 lines deleted...]
-      <c r="J656" s="5"/>
+      <c r="E656" s="6"/>
+      <c r="F656" s="6"/>
+      <c r="H656" s="6"/>
+      <c r="J656" s="6"/>
     </row>
     <row r="657" ht="15.75" customHeight="1">
-      <c r="E657" s="5"/>
-[...2 lines deleted...]
-      <c r="J657" s="5"/>
+      <c r="E657" s="6"/>
+      <c r="F657" s="6"/>
+      <c r="H657" s="6"/>
+      <c r="J657" s="6"/>
     </row>
     <row r="658" ht="15.75" customHeight="1">
-      <c r="E658" s="5"/>
-[...2 lines deleted...]
-      <c r="J658" s="5"/>
+      <c r="E658" s="6"/>
+      <c r="F658" s="6"/>
+      <c r="H658" s="6"/>
+      <c r="J658" s="6"/>
     </row>
     <row r="659" ht="15.75" customHeight="1">
-      <c r="E659" s="5"/>
-[...2 lines deleted...]
-      <c r="J659" s="5"/>
+      <c r="E659" s="6"/>
+      <c r="F659" s="6"/>
+      <c r="H659" s="6"/>
+      <c r="J659" s="6"/>
     </row>
     <row r="660" ht="15.75" customHeight="1">
-      <c r="E660" s="5"/>
-[...2 lines deleted...]
-      <c r="J660" s="5"/>
+      <c r="E660" s="6"/>
+      <c r="F660" s="6"/>
+      <c r="H660" s="6"/>
+      <c r="J660" s="6"/>
     </row>
     <row r="661" ht="15.75" customHeight="1">
-      <c r="E661" s="5"/>
-[...2 lines deleted...]
-      <c r="J661" s="5"/>
+      <c r="E661" s="6"/>
+      <c r="F661" s="6"/>
+      <c r="H661" s="6"/>
+      <c r="J661" s="6"/>
     </row>
     <row r="662" ht="15.75" customHeight="1">
-      <c r="E662" s="5"/>
-[...2 lines deleted...]
-      <c r="J662" s="5"/>
+      <c r="E662" s="6"/>
+      <c r="F662" s="6"/>
+      <c r="H662" s="6"/>
+      <c r="J662" s="6"/>
     </row>
     <row r="663" ht="15.75" customHeight="1">
-      <c r="E663" s="5"/>
-[...2 lines deleted...]
-      <c r="J663" s="5"/>
+      <c r="E663" s="6"/>
+      <c r="F663" s="6"/>
+      <c r="H663" s="6"/>
+      <c r="J663" s="6"/>
     </row>
     <row r="664" ht="15.75" customHeight="1">
-      <c r="E664" s="5"/>
-[...2 lines deleted...]
-      <c r="J664" s="5"/>
+      <c r="E664" s="6"/>
+      <c r="F664" s="6"/>
+      <c r="H664" s="6"/>
+      <c r="J664" s="6"/>
     </row>
     <row r="665" ht="15.75" customHeight="1">
-      <c r="E665" s="5"/>
-[...2 lines deleted...]
-      <c r="J665" s="5"/>
+      <c r="E665" s="6"/>
+      <c r="F665" s="6"/>
+      <c r="H665" s="6"/>
+      <c r="J665" s="6"/>
     </row>
     <row r="666" ht="15.75" customHeight="1">
-      <c r="E666" s="5"/>
-[...2 lines deleted...]
-      <c r="J666" s="5"/>
+      <c r="E666" s="6"/>
+      <c r="F666" s="6"/>
+      <c r="H666" s="6"/>
+      <c r="J666" s="6"/>
     </row>
     <row r="667" ht="15.75" customHeight="1">
-      <c r="E667" s="5"/>
-[...2 lines deleted...]
-      <c r="J667" s="5"/>
+      <c r="E667" s="6"/>
+      <c r="F667" s="6"/>
+      <c r="H667" s="6"/>
+      <c r="J667" s="6"/>
     </row>
     <row r="668" ht="15.75" customHeight="1">
-      <c r="E668" s="5"/>
-[...2 lines deleted...]
-      <c r="J668" s="5"/>
+      <c r="E668" s="6"/>
+      <c r="F668" s="6"/>
+      <c r="H668" s="6"/>
+      <c r="J668" s="6"/>
     </row>
     <row r="669" ht="15.75" customHeight="1">
-      <c r="E669" s="5"/>
-[...2 lines deleted...]
-      <c r="J669" s="5"/>
+      <c r="E669" s="6"/>
+      <c r="F669" s="6"/>
+      <c r="H669" s="6"/>
+      <c r="J669" s="6"/>
     </row>
     <row r="670" ht="15.75" customHeight="1">
-      <c r="E670" s="5"/>
-[...2 lines deleted...]
-      <c r="J670" s="5"/>
+      <c r="E670" s="6"/>
+      <c r="F670" s="6"/>
+      <c r="H670" s="6"/>
+      <c r="J670" s="6"/>
     </row>
     <row r="671" ht="15.75" customHeight="1">
-      <c r="E671" s="5"/>
-[...2 lines deleted...]
-      <c r="J671" s="5"/>
+      <c r="E671" s="6"/>
+      <c r="F671" s="6"/>
+      <c r="H671" s="6"/>
+      <c r="J671" s="6"/>
     </row>
     <row r="672" ht="15.75" customHeight="1">
-      <c r="E672" s="5"/>
-[...2 lines deleted...]
-      <c r="J672" s="5"/>
+      <c r="E672" s="6"/>
+      <c r="F672" s="6"/>
+      <c r="H672" s="6"/>
+      <c r="J672" s="6"/>
     </row>
     <row r="673" ht="15.75" customHeight="1">
-      <c r="E673" s="5"/>
-[...2 lines deleted...]
-      <c r="J673" s="5"/>
+      <c r="E673" s="6"/>
+      <c r="F673" s="6"/>
+      <c r="H673" s="6"/>
+      <c r="J673" s="6"/>
     </row>
     <row r="674" ht="15.75" customHeight="1">
-      <c r="E674" s="5"/>
-[...2 lines deleted...]
-      <c r="J674" s="5"/>
+      <c r="E674" s="6"/>
+      <c r="F674" s="6"/>
+      <c r="H674" s="6"/>
+      <c r="J674" s="6"/>
     </row>
     <row r="675" ht="15.75" customHeight="1">
-      <c r="E675" s="5"/>
-[...2 lines deleted...]
-      <c r="J675" s="5"/>
+      <c r="E675" s="6"/>
+      <c r="F675" s="6"/>
+      <c r="H675" s="6"/>
+      <c r="J675" s="6"/>
     </row>
     <row r="676" ht="15.75" customHeight="1">
-      <c r="E676" s="5"/>
-[...2 lines deleted...]
-      <c r="J676" s="5"/>
+      <c r="E676" s="6"/>
+      <c r="F676" s="6"/>
+      <c r="H676" s="6"/>
+      <c r="J676" s="6"/>
     </row>
     <row r="677" ht="15.75" customHeight="1">
-      <c r="E677" s="5"/>
-[...2 lines deleted...]
-      <c r="J677" s="5"/>
+      <c r="E677" s="6"/>
+      <c r="F677" s="6"/>
+      <c r="H677" s="6"/>
+      <c r="J677" s="6"/>
     </row>
     <row r="678" ht="15.75" customHeight="1">
-      <c r="E678" s="5"/>
-[...2 lines deleted...]
-      <c r="J678" s="5"/>
+      <c r="E678" s="6"/>
+      <c r="F678" s="6"/>
+      <c r="H678" s="6"/>
+      <c r="J678" s="6"/>
     </row>
     <row r="679" ht="15.75" customHeight="1">
-      <c r="E679" s="5"/>
-[...2 lines deleted...]
-      <c r="J679" s="5"/>
+      <c r="E679" s="6"/>
+      <c r="F679" s="6"/>
+      <c r="H679" s="6"/>
+      <c r="J679" s="6"/>
     </row>
     <row r="680" ht="15.75" customHeight="1">
-      <c r="E680" s="5"/>
-[...2 lines deleted...]
-      <c r="J680" s="5"/>
+      <c r="E680" s="6"/>
+      <c r="F680" s="6"/>
+      <c r="H680" s="6"/>
+      <c r="J680" s="6"/>
     </row>
     <row r="681" ht="15.75" customHeight="1">
-      <c r="E681" s="5"/>
-[...2 lines deleted...]
-      <c r="J681" s="5"/>
+      <c r="E681" s="6"/>
+      <c r="F681" s="6"/>
+      <c r="H681" s="6"/>
+      <c r="J681" s="6"/>
     </row>
     <row r="682" ht="15.75" customHeight="1">
-      <c r="E682" s="5"/>
-[...2 lines deleted...]
-      <c r="J682" s="5"/>
+      <c r="E682" s="6"/>
+      <c r="F682" s="6"/>
+      <c r="H682" s="6"/>
+      <c r="J682" s="6"/>
     </row>
     <row r="683" ht="15.75" customHeight="1">
-      <c r="E683" s="5"/>
-[...2 lines deleted...]
-      <c r="J683" s="5"/>
+      <c r="E683" s="6"/>
+      <c r="F683" s="6"/>
+      <c r="H683" s="6"/>
+      <c r="J683" s="6"/>
     </row>
     <row r="684" ht="15.75" customHeight="1">
-      <c r="E684" s="5"/>
-[...2 lines deleted...]
-      <c r="J684" s="5"/>
+      <c r="E684" s="6"/>
+      <c r="F684" s="6"/>
+      <c r="H684" s="6"/>
+      <c r="J684" s="6"/>
     </row>
     <row r="685" ht="15.75" customHeight="1">
-      <c r="E685" s="5"/>
-[...2 lines deleted...]
-      <c r="J685" s="5"/>
+      <c r="E685" s="6"/>
+      <c r="F685" s="6"/>
+      <c r="H685" s="6"/>
+      <c r="J685" s="6"/>
     </row>
     <row r="686" ht="15.75" customHeight="1">
-      <c r="E686" s="5"/>
-[...2 lines deleted...]
-      <c r="J686" s="5"/>
+      <c r="E686" s="6"/>
+      <c r="F686" s="6"/>
+      <c r="H686" s="6"/>
+      <c r="J686" s="6"/>
     </row>
     <row r="687" ht="15.75" customHeight="1">
-      <c r="E687" s="5"/>
-[...2 lines deleted...]
-      <c r="J687" s="5"/>
+      <c r="E687" s="6"/>
+      <c r="F687" s="6"/>
+      <c r="H687" s="6"/>
+      <c r="J687" s="6"/>
     </row>
     <row r="688" ht="15.75" customHeight="1">
-      <c r="E688" s="5"/>
-[...2 lines deleted...]
-      <c r="J688" s="5"/>
+      <c r="E688" s="6"/>
+      <c r="F688" s="6"/>
+      <c r="H688" s="6"/>
+      <c r="J688" s="6"/>
     </row>
     <row r="689" ht="15.75" customHeight="1">
-      <c r="E689" s="5"/>
-[...2 lines deleted...]
-      <c r="J689" s="5"/>
+      <c r="E689" s="6"/>
+      <c r="F689" s="6"/>
+      <c r="H689" s="6"/>
+      <c r="J689" s="6"/>
     </row>
     <row r="690" ht="15.75" customHeight="1">
-      <c r="E690" s="5"/>
-[...2 lines deleted...]
-      <c r="J690" s="5"/>
+      <c r="E690" s="6"/>
+      <c r="F690" s="6"/>
+      <c r="H690" s="6"/>
+      <c r="J690" s="6"/>
     </row>
     <row r="691" ht="15.75" customHeight="1">
-      <c r="E691" s="5"/>
-[...2 lines deleted...]
-      <c r="J691" s="5"/>
+      <c r="E691" s="6"/>
+      <c r="F691" s="6"/>
+      <c r="H691" s="6"/>
+      <c r="J691" s="6"/>
     </row>
     <row r="692" ht="15.75" customHeight="1">
-      <c r="E692" s="5"/>
-[...2 lines deleted...]
-      <c r="J692" s="5"/>
+      <c r="E692" s="6"/>
+      <c r="F692" s="6"/>
+      <c r="H692" s="6"/>
+      <c r="J692" s="6"/>
     </row>
     <row r="693" ht="15.75" customHeight="1">
-      <c r="E693" s="5"/>
-[...2 lines deleted...]
-      <c r="J693" s="5"/>
+      <c r="E693" s="6"/>
+      <c r="F693" s="6"/>
+      <c r="H693" s="6"/>
+      <c r="J693" s="6"/>
     </row>
     <row r="694" ht="15.75" customHeight="1">
-      <c r="E694" s="5"/>
-[...2 lines deleted...]
-      <c r="J694" s="5"/>
+      <c r="E694" s="6"/>
+      <c r="F694" s="6"/>
+      <c r="H694" s="6"/>
+      <c r="J694" s="6"/>
     </row>
     <row r="695" ht="15.75" customHeight="1">
-      <c r="E695" s="5"/>
-[...2 lines deleted...]
-      <c r="J695" s="5"/>
+      <c r="E695" s="6"/>
+      <c r="F695" s="6"/>
+      <c r="H695" s="6"/>
+      <c r="J695" s="6"/>
     </row>
     <row r="696" ht="15.75" customHeight="1">
-      <c r="E696" s="5"/>
-[...2 lines deleted...]
-      <c r="J696" s="5"/>
+      <c r="E696" s="6"/>
+      <c r="F696" s="6"/>
+      <c r="H696" s="6"/>
+      <c r="J696" s="6"/>
     </row>
     <row r="697" ht="15.75" customHeight="1">
-      <c r="E697" s="5"/>
-[...2 lines deleted...]
-      <c r="J697" s="5"/>
+      <c r="E697" s="6"/>
+      <c r="F697" s="6"/>
+      <c r="H697" s="6"/>
+      <c r="J697" s="6"/>
     </row>
     <row r="698" ht="15.75" customHeight="1">
-      <c r="E698" s="5"/>
-[...2 lines deleted...]
-      <c r="J698" s="5"/>
+      <c r="E698" s="6"/>
+      <c r="F698" s="6"/>
+      <c r="H698" s="6"/>
+      <c r="J698" s="6"/>
     </row>
     <row r="699" ht="15.75" customHeight="1">
-      <c r="E699" s="5"/>
-[...2 lines deleted...]
-      <c r="J699" s="5"/>
+      <c r="E699" s="6"/>
+      <c r="F699" s="6"/>
+      <c r="H699" s="6"/>
+      <c r="J699" s="6"/>
     </row>
     <row r="700" ht="15.75" customHeight="1">
-      <c r="E700" s="5"/>
-[...2 lines deleted...]
-      <c r="J700" s="5"/>
+      <c r="E700" s="6"/>
+      <c r="F700" s="6"/>
+      <c r="H700" s="6"/>
+      <c r="J700" s="6"/>
     </row>
     <row r="701" ht="15.75" customHeight="1">
-      <c r="E701" s="5"/>
-[...2 lines deleted...]
-      <c r="J701" s="5"/>
+      <c r="E701" s="6"/>
+      <c r="F701" s="6"/>
+      <c r="H701" s="6"/>
+      <c r="J701" s="6"/>
     </row>
     <row r="702" ht="15.75" customHeight="1">
-      <c r="E702" s="5"/>
-[...2 lines deleted...]
-      <c r="J702" s="5"/>
+      <c r="E702" s="6"/>
+      <c r="F702" s="6"/>
+      <c r="H702" s="6"/>
+      <c r="J702" s="6"/>
     </row>
     <row r="703" ht="15.75" customHeight="1">
-      <c r="E703" s="5"/>
-[...2 lines deleted...]
-      <c r="J703" s="5"/>
+      <c r="E703" s="6"/>
+      <c r="F703" s="6"/>
+      <c r="H703" s="6"/>
+      <c r="J703" s="6"/>
     </row>
     <row r="704" ht="15.75" customHeight="1">
-      <c r="E704" s="5"/>
-[...2 lines deleted...]
-      <c r="J704" s="5"/>
+      <c r="E704" s="6"/>
+      <c r="F704" s="6"/>
+      <c r="H704" s="6"/>
+      <c r="J704" s="6"/>
     </row>
     <row r="705" ht="15.75" customHeight="1">
-      <c r="E705" s="5"/>
-[...2 lines deleted...]
-      <c r="J705" s="5"/>
+      <c r="E705" s="6"/>
+      <c r="F705" s="6"/>
+      <c r="H705" s="6"/>
+      <c r="J705" s="6"/>
     </row>
     <row r="706" ht="15.75" customHeight="1">
-      <c r="E706" s="5"/>
-[...2 lines deleted...]
-      <c r="J706" s="5"/>
+      <c r="E706" s="6"/>
+      <c r="F706" s="6"/>
+      <c r="H706" s="6"/>
+      <c r="J706" s="6"/>
     </row>
     <row r="707" ht="15.75" customHeight="1">
-      <c r="E707" s="5"/>
-[...2 lines deleted...]
-      <c r="J707" s="5"/>
+      <c r="E707" s="6"/>
+      <c r="F707" s="6"/>
+      <c r="H707" s="6"/>
+      <c r="J707" s="6"/>
     </row>
     <row r="708" ht="15.75" customHeight="1">
-      <c r="E708" s="5"/>
-[...2 lines deleted...]
-      <c r="J708" s="5"/>
+      <c r="E708" s="6"/>
+      <c r="F708" s="6"/>
+      <c r="H708" s="6"/>
+      <c r="J708" s="6"/>
     </row>
     <row r="709" ht="15.75" customHeight="1">
-      <c r="E709" s="5"/>
-[...2 lines deleted...]
-      <c r="J709" s="5"/>
+      <c r="E709" s="6"/>
+      <c r="F709" s="6"/>
+      <c r="H709" s="6"/>
+      <c r="J709" s="6"/>
     </row>
     <row r="710" ht="15.75" customHeight="1">
-      <c r="E710" s="5"/>
-[...2 lines deleted...]
-      <c r="J710" s="5"/>
+      <c r="E710" s="6"/>
+      <c r="F710" s="6"/>
+      <c r="H710" s="6"/>
+      <c r="J710" s="6"/>
     </row>
     <row r="711" ht="15.75" customHeight="1">
-      <c r="E711" s="5"/>
-[...2 lines deleted...]
-      <c r="J711" s="5"/>
+      <c r="E711" s="6"/>
+      <c r="F711" s="6"/>
+      <c r="H711" s="6"/>
+      <c r="J711" s="6"/>
     </row>
     <row r="712" ht="15.75" customHeight="1">
-      <c r="E712" s="5"/>
-[...2 lines deleted...]
-      <c r="J712" s="5"/>
+      <c r="E712" s="6"/>
+      <c r="F712" s="6"/>
+      <c r="H712" s="6"/>
+      <c r="J712" s="6"/>
     </row>
     <row r="713" ht="15.75" customHeight="1">
-      <c r="E713" s="5"/>
-[...2 lines deleted...]
-      <c r="J713" s="5"/>
+      <c r="E713" s="6"/>
+      <c r="F713" s="6"/>
+      <c r="H713" s="6"/>
+      <c r="J713" s="6"/>
     </row>
     <row r="714" ht="15.75" customHeight="1">
-      <c r="E714" s="5"/>
-[...2 lines deleted...]
-      <c r="J714" s="5"/>
+      <c r="E714" s="6"/>
+      <c r="F714" s="6"/>
+      <c r="H714" s="6"/>
+      <c r="J714" s="6"/>
     </row>
     <row r="715" ht="15.75" customHeight="1">
-      <c r="E715" s="5"/>
-[...2 lines deleted...]
-      <c r="J715" s="5"/>
+      <c r="E715" s="6"/>
+      <c r="F715" s="6"/>
+      <c r="H715" s="6"/>
+      <c r="J715" s="6"/>
     </row>
     <row r="716" ht="15.75" customHeight="1">
-      <c r="E716" s="5"/>
-[...2 lines deleted...]
-      <c r="J716" s="5"/>
+      <c r="E716" s="6"/>
+      <c r="F716" s="6"/>
+      <c r="H716" s="6"/>
+      <c r="J716" s="6"/>
     </row>
     <row r="717" ht="15.75" customHeight="1">
-      <c r="E717" s="5"/>
-[...2 lines deleted...]
-      <c r="J717" s="5"/>
+      <c r="E717" s="6"/>
+      <c r="F717" s="6"/>
+      <c r="H717" s="6"/>
+      <c r="J717" s="6"/>
     </row>
     <row r="718" ht="15.75" customHeight="1">
-      <c r="E718" s="5"/>
-[...2 lines deleted...]
-      <c r="J718" s="5"/>
+      <c r="E718" s="6"/>
+      <c r="F718" s="6"/>
+      <c r="H718" s="6"/>
+      <c r="J718" s="6"/>
     </row>
     <row r="719" ht="15.75" customHeight="1">
-      <c r="E719" s="5"/>
-[...2 lines deleted...]
-      <c r="J719" s="5"/>
+      <c r="E719" s="6"/>
+      <c r="F719" s="6"/>
+      <c r="H719" s="6"/>
+      <c r="J719" s="6"/>
     </row>
     <row r="720" ht="15.75" customHeight="1">
-      <c r="E720" s="5"/>
-[...2 lines deleted...]
-      <c r="J720" s="5"/>
+      <c r="E720" s="6"/>
+      <c r="F720" s="6"/>
+      <c r="H720" s="6"/>
+      <c r="J720" s="6"/>
     </row>
     <row r="721" ht="15.75" customHeight="1">
-      <c r="E721" s="5"/>
-[...2 lines deleted...]
-      <c r="J721" s="5"/>
+      <c r="E721" s="6"/>
+      <c r="F721" s="6"/>
+      <c r="H721" s="6"/>
+      <c r="J721" s="6"/>
     </row>
     <row r="722" ht="15.75" customHeight="1">
-      <c r="E722" s="5"/>
-[...2 lines deleted...]
-      <c r="J722" s="5"/>
+      <c r="E722" s="6"/>
+      <c r="F722" s="6"/>
+      <c r="H722" s="6"/>
+      <c r="J722" s="6"/>
     </row>
     <row r="723" ht="15.75" customHeight="1">
-      <c r="E723" s="5"/>
-[...2 lines deleted...]
-      <c r="J723" s="5"/>
+      <c r="E723" s="6"/>
+      <c r="F723" s="6"/>
+      <c r="H723" s="6"/>
+      <c r="J723" s="6"/>
     </row>
     <row r="724" ht="15.75" customHeight="1">
-      <c r="E724" s="5"/>
-[...2 lines deleted...]
-      <c r="J724" s="5"/>
+      <c r="E724" s="6"/>
+      <c r="F724" s="6"/>
+      <c r="H724" s="6"/>
+      <c r="J724" s="6"/>
     </row>
     <row r="725" ht="15.75" customHeight="1">
-      <c r="E725" s="5"/>
-[...2 lines deleted...]
-      <c r="J725" s="5"/>
+      <c r="E725" s="6"/>
+      <c r="F725" s="6"/>
+      <c r="H725" s="6"/>
+      <c r="J725" s="6"/>
     </row>
     <row r="726" ht="15.75" customHeight="1">
-      <c r="E726" s="5"/>
-[...2 lines deleted...]
-      <c r="J726" s="5"/>
+      <c r="E726" s="6"/>
+      <c r="F726" s="6"/>
+      <c r="H726" s="6"/>
+      <c r="J726" s="6"/>
     </row>
     <row r="727" ht="15.75" customHeight="1">
-      <c r="E727" s="5"/>
-[...2 lines deleted...]
-      <c r="J727" s="5"/>
+      <c r="E727" s="6"/>
+      <c r="F727" s="6"/>
+      <c r="H727" s="6"/>
+      <c r="J727" s="6"/>
     </row>
     <row r="728" ht="15.75" customHeight="1">
-      <c r="E728" s="5"/>
-[...2 lines deleted...]
-      <c r="J728" s="5"/>
+      <c r="E728" s="6"/>
+      <c r="F728" s="6"/>
+      <c r="H728" s="6"/>
+      <c r="J728" s="6"/>
     </row>
     <row r="729" ht="15.75" customHeight="1">
-      <c r="E729" s="5"/>
-[...2 lines deleted...]
-      <c r="J729" s="5"/>
+      <c r="E729" s="6"/>
+      <c r="F729" s="6"/>
+      <c r="H729" s="6"/>
+      <c r="J729" s="6"/>
     </row>
     <row r="730" ht="15.75" customHeight="1">
-      <c r="E730" s="5"/>
-[...2 lines deleted...]
-      <c r="J730" s="5"/>
+      <c r="E730" s="6"/>
+      <c r="F730" s="6"/>
+      <c r="H730" s="6"/>
+      <c r="J730" s="6"/>
     </row>
     <row r="731" ht="15.75" customHeight="1">
-      <c r="E731" s="5"/>
-[...2 lines deleted...]
-      <c r="J731" s="5"/>
+      <c r="E731" s="6"/>
+      <c r="F731" s="6"/>
+      <c r="H731" s="6"/>
+      <c r="J731" s="6"/>
     </row>
     <row r="732" ht="15.75" customHeight="1">
-      <c r="E732" s="5"/>
-[...2 lines deleted...]
-      <c r="J732" s="5"/>
+      <c r="E732" s="6"/>
+      <c r="F732" s="6"/>
+      <c r="H732" s="6"/>
+      <c r="J732" s="6"/>
     </row>
     <row r="733" ht="15.75" customHeight="1">
-      <c r="E733" s="5"/>
-[...2 lines deleted...]
-      <c r="J733" s="5"/>
+      <c r="E733" s="6"/>
+      <c r="F733" s="6"/>
+      <c r="H733" s="6"/>
+      <c r="J733" s="6"/>
     </row>
     <row r="734" ht="15.75" customHeight="1">
-      <c r="E734" s="5"/>
-[...2 lines deleted...]
-      <c r="J734" s="5"/>
+      <c r="E734" s="6"/>
+      <c r="F734" s="6"/>
+      <c r="H734" s="6"/>
+      <c r="J734" s="6"/>
     </row>
     <row r="735" ht="15.75" customHeight="1">
-      <c r="E735" s="5"/>
-[...2 lines deleted...]
-      <c r="J735" s="5"/>
+      <c r="E735" s="6"/>
+      <c r="F735" s="6"/>
+      <c r="H735" s="6"/>
+      <c r="J735" s="6"/>
     </row>
     <row r="736" ht="15.75" customHeight="1">
-      <c r="E736" s="5"/>
-[...2 lines deleted...]
-      <c r="J736" s="5"/>
+      <c r="E736" s="6"/>
+      <c r="F736" s="6"/>
+      <c r="H736" s="6"/>
+      <c r="J736" s="6"/>
     </row>
     <row r="737" ht="15.75" customHeight="1">
-      <c r="E737" s="5"/>
-[...2 lines deleted...]
-      <c r="J737" s="5"/>
+      <c r="E737" s="6"/>
+      <c r="F737" s="6"/>
+      <c r="H737" s="6"/>
+      <c r="J737" s="6"/>
     </row>
     <row r="738" ht="15.75" customHeight="1">
-      <c r="E738" s="5"/>
-[...2 lines deleted...]
-      <c r="J738" s="5"/>
+      <c r="E738" s="6"/>
+      <c r="F738" s="6"/>
+      <c r="H738" s="6"/>
+      <c r="J738" s="6"/>
     </row>
     <row r="739" ht="15.75" customHeight="1">
-      <c r="E739" s="5"/>
-[...2 lines deleted...]
-      <c r="J739" s="5"/>
+      <c r="E739" s="6"/>
+      <c r="F739" s="6"/>
+      <c r="H739" s="6"/>
+      <c r="J739" s="6"/>
     </row>
     <row r="740" ht="15.75" customHeight="1">
-      <c r="E740" s="5"/>
-[...2 lines deleted...]
-      <c r="J740" s="5"/>
+      <c r="E740" s="6"/>
+      <c r="F740" s="6"/>
+      <c r="H740" s="6"/>
+      <c r="J740" s="6"/>
     </row>
     <row r="741" ht="15.75" customHeight="1">
-      <c r="E741" s="5"/>
-[...2 lines deleted...]
-      <c r="J741" s="5"/>
+      <c r="E741" s="6"/>
+      <c r="F741" s="6"/>
+      <c r="H741" s="6"/>
+      <c r="J741" s="6"/>
     </row>
     <row r="742" ht="15.75" customHeight="1">
-      <c r="E742" s="5"/>
-[...2 lines deleted...]
-      <c r="J742" s="5"/>
+      <c r="E742" s="6"/>
+      <c r="F742" s="6"/>
+      <c r="H742" s="6"/>
+      <c r="J742" s="6"/>
     </row>
     <row r="743" ht="15.75" customHeight="1">
-      <c r="E743" s="5"/>
-[...2 lines deleted...]
-      <c r="J743" s="5"/>
+      <c r="E743" s="6"/>
+      <c r="F743" s="6"/>
+      <c r="H743" s="6"/>
+      <c r="J743" s="6"/>
     </row>
     <row r="744" ht="15.75" customHeight="1">
-      <c r="E744" s="5"/>
-[...2 lines deleted...]
-      <c r="J744" s="5"/>
+      <c r="E744" s="6"/>
+      <c r="F744" s="6"/>
+      <c r="H744" s="6"/>
+      <c r="J744" s="6"/>
     </row>
     <row r="745" ht="15.75" customHeight="1">
-      <c r="E745" s="5"/>
-[...2 lines deleted...]
-      <c r="J745" s="5"/>
+      <c r="E745" s="6"/>
+      <c r="F745" s="6"/>
+      <c r="H745" s="6"/>
+      <c r="J745" s="6"/>
     </row>
     <row r="746" ht="15.75" customHeight="1">
-      <c r="E746" s="5"/>
-[...2 lines deleted...]
-      <c r="J746" s="5"/>
+      <c r="E746" s="6"/>
+      <c r="F746" s="6"/>
+      <c r="H746" s="6"/>
+      <c r="J746" s="6"/>
     </row>
     <row r="747" ht="15.75" customHeight="1">
-      <c r="E747" s="5"/>
-[...2 lines deleted...]
-      <c r="J747" s="5"/>
+      <c r="E747" s="6"/>
+      <c r="F747" s="6"/>
+      <c r="H747" s="6"/>
+      <c r="J747" s="6"/>
     </row>
     <row r="748" ht="15.75" customHeight="1">
-      <c r="E748" s="5"/>
-[...2 lines deleted...]
-      <c r="J748" s="5"/>
+      <c r="E748" s="6"/>
+      <c r="F748" s="6"/>
+      <c r="H748" s="6"/>
+      <c r="J748" s="6"/>
     </row>
     <row r="749" ht="15.75" customHeight="1">
-      <c r="E749" s="5"/>
-[...2 lines deleted...]
-      <c r="J749" s="5"/>
+      <c r="E749" s="6"/>
+      <c r="F749" s="6"/>
+      <c r="H749" s="6"/>
+      <c r="J749" s="6"/>
     </row>
     <row r="750" ht="15.75" customHeight="1">
-      <c r="E750" s="5"/>
-[...2 lines deleted...]
-      <c r="J750" s="5"/>
+      <c r="E750" s="6"/>
+      <c r="F750" s="6"/>
+      <c r="H750" s="6"/>
+      <c r="J750" s="6"/>
     </row>
     <row r="751" ht="15.75" customHeight="1">
-      <c r="E751" s="5"/>
-[...2 lines deleted...]
-      <c r="J751" s="5"/>
+      <c r="E751" s="6"/>
+      <c r="F751" s="6"/>
+      <c r="H751" s="6"/>
+      <c r="J751" s="6"/>
     </row>
     <row r="752" ht="15.75" customHeight="1">
-      <c r="E752" s="5"/>
-[...2 lines deleted...]
-      <c r="J752" s="5"/>
+      <c r="E752" s="6"/>
+      <c r="F752" s="6"/>
+      <c r="H752" s="6"/>
+      <c r="J752" s="6"/>
     </row>
     <row r="753" ht="15.75" customHeight="1">
-      <c r="E753" s="5"/>
-[...2 lines deleted...]
-      <c r="J753" s="5"/>
+      <c r="E753" s="6"/>
+      <c r="F753" s="6"/>
+      <c r="H753" s="6"/>
+      <c r="J753" s="6"/>
     </row>
     <row r="754" ht="15.75" customHeight="1">
-      <c r="E754" s="5"/>
-[...2 lines deleted...]
-      <c r="J754" s="5"/>
+      <c r="E754" s="6"/>
+      <c r="F754" s="6"/>
+      <c r="H754" s="6"/>
+      <c r="J754" s="6"/>
     </row>
     <row r="755" ht="15.75" customHeight="1">
-      <c r="E755" s="5"/>
-[...2 lines deleted...]
-      <c r="J755" s="5"/>
+      <c r="E755" s="6"/>
+      <c r="F755" s="6"/>
+      <c r="H755" s="6"/>
+      <c r="J755" s="6"/>
     </row>
     <row r="756" ht="15.75" customHeight="1">
-      <c r="E756" s="5"/>
-[...2 lines deleted...]
-      <c r="J756" s="5"/>
+      <c r="E756" s="6"/>
+      <c r="F756" s="6"/>
+      <c r="H756" s="6"/>
+      <c r="J756" s="6"/>
     </row>
     <row r="757" ht="15.75" customHeight="1">
-      <c r="E757" s="5"/>
-[...2 lines deleted...]
-      <c r="J757" s="5"/>
+      <c r="E757" s="6"/>
+      <c r="F757" s="6"/>
+      <c r="H757" s="6"/>
+      <c r="J757" s="6"/>
     </row>
     <row r="758" ht="15.75" customHeight="1">
-      <c r="E758" s="5"/>
-[...2 lines deleted...]
-      <c r="J758" s="5"/>
+      <c r="E758" s="6"/>
+      <c r="F758" s="6"/>
+      <c r="H758" s="6"/>
+      <c r="J758" s="6"/>
     </row>
     <row r="759" ht="15.75" customHeight="1">
-      <c r="E759" s="5"/>
-[...2 lines deleted...]
-      <c r="J759" s="5"/>
+      <c r="E759" s="6"/>
+      <c r="F759" s="6"/>
+      <c r="H759" s="6"/>
+      <c r="J759" s="6"/>
     </row>
     <row r="760" ht="15.75" customHeight="1">
-      <c r="E760" s="5"/>
-[...2 lines deleted...]
-      <c r="J760" s="5"/>
+      <c r="E760" s="6"/>
+      <c r="F760" s="6"/>
+      <c r="H760" s="6"/>
+      <c r="J760" s="6"/>
     </row>
     <row r="761" ht="15.75" customHeight="1">
-      <c r="E761" s="5"/>
-[...2 lines deleted...]
-      <c r="J761" s="5"/>
+      <c r="E761" s="6"/>
+      <c r="F761" s="6"/>
+      <c r="H761" s="6"/>
+      <c r="J761" s="6"/>
     </row>
     <row r="762" ht="15.75" customHeight="1">
-      <c r="E762" s="5"/>
-[...2 lines deleted...]
-      <c r="J762" s="5"/>
+      <c r="E762" s="6"/>
+      <c r="F762" s="6"/>
+      <c r="H762" s="6"/>
+      <c r="J762" s="6"/>
     </row>
     <row r="763" ht="15.75" customHeight="1">
-      <c r="E763" s="5"/>
-[...2 lines deleted...]
-      <c r="J763" s="5"/>
+      <c r="E763" s="6"/>
+      <c r="F763" s="6"/>
+      <c r="H763" s="6"/>
+      <c r="J763" s="6"/>
     </row>
     <row r="764" ht="15.75" customHeight="1">
-      <c r="E764" s="5"/>
-[...2 lines deleted...]
-      <c r="J764" s="5"/>
+      <c r="E764" s="6"/>
+      <c r="F764" s="6"/>
+      <c r="H764" s="6"/>
+      <c r="J764" s="6"/>
     </row>
     <row r="765" ht="15.75" customHeight="1">
-      <c r="E765" s="5"/>
-[...2 lines deleted...]
-      <c r="J765" s="5"/>
+      <c r="E765" s="6"/>
+      <c r="F765" s="6"/>
+      <c r="H765" s="6"/>
+      <c r="J765" s="6"/>
     </row>
     <row r="766" ht="15.75" customHeight="1">
-      <c r="E766" s="5"/>
-[...2 lines deleted...]
-      <c r="J766" s="5"/>
+      <c r="E766" s="6"/>
+      <c r="F766" s="6"/>
+      <c r="H766" s="6"/>
+      <c r="J766" s="6"/>
     </row>
     <row r="767" ht="15.75" customHeight="1">
-      <c r="E767" s="5"/>
-[...2 lines deleted...]
-      <c r="J767" s="5"/>
+      <c r="E767" s="6"/>
+      <c r="F767" s="6"/>
+      <c r="H767" s="6"/>
+      <c r="J767" s="6"/>
     </row>
     <row r="768" ht="15.75" customHeight="1">
-      <c r="E768" s="5"/>
-[...2 lines deleted...]
-      <c r="J768" s="5"/>
+      <c r="E768" s="6"/>
+      <c r="F768" s="6"/>
+      <c r="H768" s="6"/>
+      <c r="J768" s="6"/>
     </row>
     <row r="769" ht="15.75" customHeight="1">
-      <c r="E769" s="5"/>
-[...2 lines deleted...]
-      <c r="J769" s="5"/>
+      <c r="E769" s="6"/>
+      <c r="F769" s="6"/>
+      <c r="H769" s="6"/>
+      <c r="J769" s="6"/>
     </row>
     <row r="770" ht="15.75" customHeight="1">
-      <c r="E770" s="5"/>
-[...2 lines deleted...]
-      <c r="J770" s="5"/>
+      <c r="E770" s="6"/>
+      <c r="F770" s="6"/>
+      <c r="H770" s="6"/>
+      <c r="J770" s="6"/>
     </row>
     <row r="771" ht="15.75" customHeight="1">
-      <c r="E771" s="5"/>
-[...2 lines deleted...]
-      <c r="J771" s="5"/>
+      <c r="E771" s="6"/>
+      <c r="F771" s="6"/>
+      <c r="H771" s="6"/>
+      <c r="J771" s="6"/>
     </row>
     <row r="772" ht="15.75" customHeight="1">
-      <c r="E772" s="5"/>
-[...2 lines deleted...]
-      <c r="J772" s="5"/>
+      <c r="E772" s="6"/>
+      <c r="F772" s="6"/>
+      <c r="H772" s="6"/>
+      <c r="J772" s="6"/>
     </row>
     <row r="773" ht="15.75" customHeight="1">
-      <c r="E773" s="5"/>
-[...2 lines deleted...]
-      <c r="J773" s="5"/>
+      <c r="E773" s="6"/>
+      <c r="F773" s="6"/>
+      <c r="H773" s="6"/>
+      <c r="J773" s="6"/>
     </row>
     <row r="774" ht="15.75" customHeight="1">
-      <c r="E774" s="5"/>
-[...2 lines deleted...]
-      <c r="J774" s="5"/>
+      <c r="E774" s="6"/>
+      <c r="F774" s="6"/>
+      <c r="H774" s="6"/>
+      <c r="J774" s="6"/>
     </row>
     <row r="775" ht="15.75" customHeight="1">
-      <c r="E775" s="5"/>
-[...2 lines deleted...]
-      <c r="J775" s="5"/>
+      <c r="E775" s="6"/>
+      <c r="F775" s="6"/>
+      <c r="H775" s="6"/>
+      <c r="J775" s="6"/>
     </row>
     <row r="776" ht="15.75" customHeight="1">
-      <c r="E776" s="5"/>
-[...2 lines deleted...]
-      <c r="J776" s="5"/>
+      <c r="E776" s="6"/>
+      <c r="F776" s="6"/>
+      <c r="H776" s="6"/>
+      <c r="J776" s="6"/>
     </row>
     <row r="777" ht="15.75" customHeight="1">
-      <c r="E777" s="5"/>
-[...2 lines deleted...]
-      <c r="J777" s="5"/>
+      <c r="E777" s="6"/>
+      <c r="F777" s="6"/>
+      <c r="H777" s="6"/>
+      <c r="J777" s="6"/>
     </row>
     <row r="778" ht="15.75" customHeight="1">
-      <c r="E778" s="5"/>
-[...2 lines deleted...]
-      <c r="J778" s="5"/>
+      <c r="E778" s="6"/>
+      <c r="F778" s="6"/>
+      <c r="H778" s="6"/>
+      <c r="J778" s="6"/>
     </row>
     <row r="779" ht="15.75" customHeight="1">
-      <c r="E779" s="5"/>
-[...2 lines deleted...]
-      <c r="J779" s="5"/>
+      <c r="E779" s="6"/>
+      <c r="F779" s="6"/>
+      <c r="H779" s="6"/>
+      <c r="J779" s="6"/>
     </row>
     <row r="780" ht="15.75" customHeight="1">
-      <c r="E780" s="5"/>
-[...2 lines deleted...]
-      <c r="J780" s="5"/>
+      <c r="E780" s="6"/>
+      <c r="F780" s="6"/>
+      <c r="H780" s="6"/>
+      <c r="J780" s="6"/>
     </row>
     <row r="781" ht="15.75" customHeight="1">
-      <c r="E781" s="5"/>
-[...2 lines deleted...]
-      <c r="J781" s="5"/>
+      <c r="E781" s="6"/>
+      <c r="F781" s="6"/>
+      <c r="H781" s="6"/>
+      <c r="J781" s="6"/>
     </row>
     <row r="782" ht="15.75" customHeight="1">
-      <c r="E782" s="5"/>
-[...2 lines deleted...]
-      <c r="J782" s="5"/>
+      <c r="E782" s="6"/>
+      <c r="F782" s="6"/>
+      <c r="H782" s="6"/>
+      <c r="J782" s="6"/>
     </row>
     <row r="783" ht="15.75" customHeight="1">
-      <c r="E783" s="5"/>
-[...2 lines deleted...]
-      <c r="J783" s="5"/>
+      <c r="E783" s="6"/>
+      <c r="F783" s="6"/>
+      <c r="H783" s="6"/>
+      <c r="J783" s="6"/>
     </row>
     <row r="784" ht="15.75" customHeight="1">
-      <c r="E784" s="5"/>
-[...2 lines deleted...]
-      <c r="J784" s="5"/>
+      <c r="E784" s="6"/>
+      <c r="F784" s="6"/>
+      <c r="H784" s="6"/>
+      <c r="J784" s="6"/>
     </row>
     <row r="785" ht="15.75" customHeight="1">
-      <c r="E785" s="5"/>
-[...2 lines deleted...]
-      <c r="J785" s="5"/>
+      <c r="E785" s="6"/>
+      <c r="F785" s="6"/>
+      <c r="H785" s="6"/>
+      <c r="J785" s="6"/>
     </row>
     <row r="786" ht="15.75" customHeight="1">
-      <c r="E786" s="5"/>
-[...2 lines deleted...]
-      <c r="J786" s="5"/>
+      <c r="E786" s="6"/>
+      <c r="F786" s="6"/>
+      <c r="H786" s="6"/>
+      <c r="J786" s="6"/>
     </row>
     <row r="787" ht="15.75" customHeight="1">
-      <c r="E787" s="5"/>
-[...2 lines deleted...]
-      <c r="J787" s="5"/>
+      <c r="E787" s="6"/>
+      <c r="F787" s="6"/>
+      <c r="H787" s="6"/>
+      <c r="J787" s="6"/>
     </row>
     <row r="788" ht="15.75" customHeight="1">
-      <c r="E788" s="5"/>
-[...2 lines deleted...]
-      <c r="J788" s="5"/>
+      <c r="E788" s="6"/>
+      <c r="F788" s="6"/>
+      <c r="H788" s="6"/>
+      <c r="J788" s="6"/>
     </row>
     <row r="789" ht="15.75" customHeight="1">
-      <c r="E789" s="5"/>
-[...2 lines deleted...]
-      <c r="J789" s="5"/>
+      <c r="E789" s="6"/>
+      <c r="F789" s="6"/>
+      <c r="H789" s="6"/>
+      <c r="J789" s="6"/>
     </row>
     <row r="790" ht="15.75" customHeight="1">
-      <c r="E790" s="5"/>
-[...2 lines deleted...]
-      <c r="J790" s="5"/>
+      <c r="E790" s="6"/>
+      <c r="F790" s="6"/>
+      <c r="H790" s="6"/>
+      <c r="J790" s="6"/>
     </row>
     <row r="791" ht="15.75" customHeight="1">
-      <c r="E791" s="5"/>
-[...2 lines deleted...]
-      <c r="J791" s="5"/>
+      <c r="E791" s="6"/>
+      <c r="F791" s="6"/>
+      <c r="H791" s="6"/>
+      <c r="J791" s="6"/>
     </row>
     <row r="792" ht="15.75" customHeight="1">
-      <c r="E792" s="5"/>
-[...2 lines deleted...]
-      <c r="J792" s="5"/>
+      <c r="E792" s="6"/>
+      <c r="F792" s="6"/>
+      <c r="H792" s="6"/>
+      <c r="J792" s="6"/>
     </row>
     <row r="793" ht="15.75" customHeight="1">
-      <c r="E793" s="5"/>
-[...2 lines deleted...]
-      <c r="J793" s="5"/>
+      <c r="E793" s="6"/>
+      <c r="F793" s="6"/>
+      <c r="H793" s="6"/>
+      <c r="J793" s="6"/>
     </row>
     <row r="794" ht="15.75" customHeight="1">
-      <c r="E794" s="5"/>
-[...2 lines deleted...]
-      <c r="J794" s="5"/>
+      <c r="E794" s="6"/>
+      <c r="F794" s="6"/>
+      <c r="H794" s="6"/>
+      <c r="J794" s="6"/>
     </row>
     <row r="795" ht="15.75" customHeight="1">
-      <c r="E795" s="5"/>
-[...2 lines deleted...]
-      <c r="J795" s="5"/>
+      <c r="E795" s="6"/>
+      <c r="F795" s="6"/>
+      <c r="H795" s="6"/>
+      <c r="J795" s="6"/>
     </row>
     <row r="796" ht="15.75" customHeight="1">
-      <c r="E796" s="5"/>
-[...2 lines deleted...]
-      <c r="J796" s="5"/>
+      <c r="E796" s="6"/>
+      <c r="F796" s="6"/>
+      <c r="H796" s="6"/>
+      <c r="J796" s="6"/>
     </row>
     <row r="797" ht="15.75" customHeight="1">
-      <c r="E797" s="5"/>
-[...2 lines deleted...]
-      <c r="J797" s="5"/>
+      <c r="E797" s="6"/>
+      <c r="F797" s="6"/>
+      <c r="H797" s="6"/>
+      <c r="J797" s="6"/>
     </row>
     <row r="798" ht="15.75" customHeight="1">
-      <c r="E798" s="5"/>
-[...2 lines deleted...]
-      <c r="J798" s="5"/>
+      <c r="E798" s="6"/>
+      <c r="F798" s="6"/>
+      <c r="H798" s="6"/>
+      <c r="J798" s="6"/>
     </row>
     <row r="799" ht="15.75" customHeight="1">
-      <c r="E799" s="5"/>
-[...2 lines deleted...]
-      <c r="J799" s="5"/>
+      <c r="E799" s="6"/>
+      <c r="F799" s="6"/>
+      <c r="H799" s="6"/>
+      <c r="J799" s="6"/>
     </row>
     <row r="800" ht="15.75" customHeight="1">
-      <c r="E800" s="5"/>
-[...2 lines deleted...]
-      <c r="J800" s="5"/>
+      <c r="E800" s="6"/>
+      <c r="F800" s="6"/>
+      <c r="H800" s="6"/>
+      <c r="J800" s="6"/>
     </row>
     <row r="801" ht="15.75" customHeight="1">
-      <c r="E801" s="5"/>
-[...2 lines deleted...]
-      <c r="J801" s="5"/>
+      <c r="E801" s="6"/>
+      <c r="F801" s="6"/>
+      <c r="H801" s="6"/>
+      <c r="J801" s="6"/>
     </row>
     <row r="802" ht="15.75" customHeight="1">
-      <c r="E802" s="5"/>
-[...2 lines deleted...]
-      <c r="J802" s="5"/>
+      <c r="E802" s="6"/>
+      <c r="F802" s="6"/>
+      <c r="H802" s="6"/>
+      <c r="J802" s="6"/>
     </row>
     <row r="803" ht="15.75" customHeight="1">
-      <c r="E803" s="5"/>
-[...2 lines deleted...]
-      <c r="J803" s="5"/>
+      <c r="E803" s="6"/>
+      <c r="F803" s="6"/>
+      <c r="H803" s="6"/>
+      <c r="J803" s="6"/>
     </row>
     <row r="804" ht="15.75" customHeight="1">
-      <c r="E804" s="5"/>
-[...2 lines deleted...]
-      <c r="J804" s="5"/>
+      <c r="E804" s="6"/>
+      <c r="F804" s="6"/>
+      <c r="H804" s="6"/>
+      <c r="J804" s="6"/>
     </row>
     <row r="805" ht="15.75" customHeight="1">
-      <c r="E805" s="5"/>
-[...2 lines deleted...]
-      <c r="J805" s="5"/>
+      <c r="E805" s="6"/>
+      <c r="F805" s="6"/>
+      <c r="H805" s="6"/>
+      <c r="J805" s="6"/>
     </row>
     <row r="806" ht="15.75" customHeight="1">
-      <c r="E806" s="5"/>
-[...2 lines deleted...]
-      <c r="J806" s="5"/>
+      <c r="E806" s="6"/>
+      <c r="F806" s="6"/>
+      <c r="H806" s="6"/>
+      <c r="J806" s="6"/>
     </row>
     <row r="807" ht="15.75" customHeight="1">
-      <c r="E807" s="5"/>
-[...2 lines deleted...]
-      <c r="J807" s="5"/>
+      <c r="E807" s="6"/>
+      <c r="F807" s="6"/>
+      <c r="H807" s="6"/>
+      <c r="J807" s="6"/>
     </row>
     <row r="808" ht="15.75" customHeight="1">
-      <c r="E808" s="5"/>
-[...2 lines deleted...]
-      <c r="J808" s="5"/>
+      <c r="E808" s="6"/>
+      <c r="F808" s="6"/>
+      <c r="H808" s="6"/>
+      <c r="J808" s="6"/>
     </row>
     <row r="809" ht="15.75" customHeight="1">
-      <c r="E809" s="5"/>
-[...2 lines deleted...]
-      <c r="J809" s="5"/>
+      <c r="E809" s="6"/>
+      <c r="F809" s="6"/>
+      <c r="H809" s="6"/>
+      <c r="J809" s="6"/>
     </row>
     <row r="810" ht="15.75" customHeight="1">
-      <c r="E810" s="5"/>
-[...2 lines deleted...]
-      <c r="J810" s="5"/>
+      <c r="E810" s="6"/>
+      <c r="F810" s="6"/>
+      <c r="H810" s="6"/>
+      <c r="J810" s="6"/>
     </row>
     <row r="811" ht="15.75" customHeight="1">
-      <c r="E811" s="5"/>
-[...2 lines deleted...]
-      <c r="J811" s="5"/>
+      <c r="E811" s="6"/>
+      <c r="F811" s="6"/>
+      <c r="H811" s="6"/>
+      <c r="J811" s="6"/>
     </row>
     <row r="812" ht="15.75" customHeight="1">
-      <c r="E812" s="5"/>
-[...2 lines deleted...]
-      <c r="J812" s="5"/>
+      <c r="E812" s="6"/>
+      <c r="F812" s="6"/>
+      <c r="H812" s="6"/>
+      <c r="J812" s="6"/>
     </row>
     <row r="813" ht="15.75" customHeight="1">
-      <c r="E813" s="5"/>
-[...2 lines deleted...]
-      <c r="J813" s="5"/>
+      <c r="E813" s="6"/>
+      <c r="F813" s="6"/>
+      <c r="H813" s="6"/>
+      <c r="J813" s="6"/>
     </row>
     <row r="814" ht="15.75" customHeight="1">
-      <c r="E814" s="5"/>
-[...2 lines deleted...]
-      <c r="J814" s="5"/>
+      <c r="E814" s="6"/>
+      <c r="F814" s="6"/>
+      <c r="H814" s="6"/>
+      <c r="J814" s="6"/>
     </row>
     <row r="815" ht="15.75" customHeight="1">
-      <c r="E815" s="5"/>
-[...2 lines deleted...]
-      <c r="J815" s="5"/>
+      <c r="E815" s="6"/>
+      <c r="F815" s="6"/>
+      <c r="H815" s="6"/>
+      <c r="J815" s="6"/>
     </row>
     <row r="816" ht="15.75" customHeight="1">
-      <c r="E816" s="5"/>
-[...2 lines deleted...]
-      <c r="J816" s="5"/>
+      <c r="E816" s="6"/>
+      <c r="F816" s="6"/>
+      <c r="H816" s="6"/>
+      <c r="J816" s="6"/>
     </row>
     <row r="817" ht="15.75" customHeight="1">
-      <c r="E817" s="5"/>
-[...2 lines deleted...]
-      <c r="J817" s="5"/>
+      <c r="E817" s="6"/>
+      <c r="F817" s="6"/>
+      <c r="H817" s="6"/>
+      <c r="J817" s="6"/>
     </row>
     <row r="818" ht="15.75" customHeight="1">
-      <c r="E818" s="5"/>
-[...2 lines deleted...]
-      <c r="J818" s="5"/>
+      <c r="E818" s="6"/>
+      <c r="F818" s="6"/>
+      <c r="H818" s="6"/>
+      <c r="J818" s="6"/>
     </row>
     <row r="819" ht="15.75" customHeight="1">
-      <c r="E819" s="5"/>
-[...2 lines deleted...]
-      <c r="J819" s="5"/>
+      <c r="E819" s="6"/>
+      <c r="F819" s="6"/>
+      <c r="H819" s="6"/>
+      <c r="J819" s="6"/>
     </row>
     <row r="820" ht="15.75" customHeight="1">
-      <c r="E820" s="5"/>
-[...2 lines deleted...]
-      <c r="J820" s="5"/>
+      <c r="E820" s="6"/>
+      <c r="F820" s="6"/>
+      <c r="H820" s="6"/>
+      <c r="J820" s="6"/>
     </row>
     <row r="821" ht="15.75" customHeight="1">
-      <c r="E821" s="5"/>
-[...2 lines deleted...]
-      <c r="J821" s="5"/>
+      <c r="E821" s="6"/>
+      <c r="F821" s="6"/>
+      <c r="H821" s="6"/>
+      <c r="J821" s="6"/>
     </row>
     <row r="822" ht="15.75" customHeight="1">
-      <c r="E822" s="5"/>
-[...2 lines deleted...]
-      <c r="J822" s="5"/>
+      <c r="E822" s="6"/>
+      <c r="F822" s="6"/>
+      <c r="H822" s="6"/>
+      <c r="J822" s="6"/>
     </row>
     <row r="823" ht="15.75" customHeight="1">
-      <c r="E823" s="5"/>
-[...2 lines deleted...]
-      <c r="J823" s="5"/>
+      <c r="E823" s="6"/>
+      <c r="F823" s="6"/>
+      <c r="H823" s="6"/>
+      <c r="J823" s="6"/>
     </row>
     <row r="824" ht="15.75" customHeight="1">
-      <c r="E824" s="5"/>
-[...2 lines deleted...]
-      <c r="J824" s="5"/>
+      <c r="E824" s="6"/>
+      <c r="F824" s="6"/>
+      <c r="H824" s="6"/>
+      <c r="J824" s="6"/>
     </row>
     <row r="825" ht="15.75" customHeight="1">
-      <c r="E825" s="5"/>
-[...2 lines deleted...]
-      <c r="J825" s="5"/>
+      <c r="E825" s="6"/>
+      <c r="F825" s="6"/>
+      <c r="H825" s="6"/>
+      <c r="J825" s="6"/>
     </row>
     <row r="826" ht="15.75" customHeight="1">
-      <c r="E826" s="5"/>
-[...2 lines deleted...]
-      <c r="J826" s="5"/>
+      <c r="E826" s="6"/>
+      <c r="F826" s="6"/>
+      <c r="H826" s="6"/>
+      <c r="J826" s="6"/>
     </row>
     <row r="827" ht="15.75" customHeight="1">
-      <c r="E827" s="5"/>
-[...2 lines deleted...]
-      <c r="J827" s="5"/>
+      <c r="E827" s="6"/>
+      <c r="F827" s="6"/>
+      <c r="H827" s="6"/>
+      <c r="J827" s="6"/>
     </row>
     <row r="828" ht="15.75" customHeight="1">
-      <c r="E828" s="5"/>
-[...2 lines deleted...]
-      <c r="J828" s="5"/>
+      <c r="E828" s="6"/>
+      <c r="F828" s="6"/>
+      <c r="H828" s="6"/>
+      <c r="J828" s="6"/>
     </row>
     <row r="829" ht="15.75" customHeight="1">
-      <c r="E829" s="5"/>
-[...2 lines deleted...]
-      <c r="J829" s="5"/>
+      <c r="E829" s="6"/>
+      <c r="F829" s="6"/>
+      <c r="H829" s="6"/>
+      <c r="J829" s="6"/>
     </row>
     <row r="830" ht="15.75" customHeight="1">
-      <c r="E830" s="5"/>
-[...2 lines deleted...]
-      <c r="J830" s="5"/>
+      <c r="E830" s="6"/>
+      <c r="F830" s="6"/>
+      <c r="H830" s="6"/>
+      <c r="J830" s="6"/>
     </row>
     <row r="831" ht="15.75" customHeight="1">
-      <c r="E831" s="5"/>
-[...2 lines deleted...]
-      <c r="J831" s="5"/>
+      <c r="E831" s="6"/>
+      <c r="F831" s="6"/>
+      <c r="H831" s="6"/>
+      <c r="J831" s="6"/>
     </row>
     <row r="832" ht="15.75" customHeight="1">
-      <c r="E832" s="5"/>
-[...2 lines deleted...]
-      <c r="J832" s="5"/>
+      <c r="E832" s="6"/>
+      <c r="F832" s="6"/>
+      <c r="H832" s="6"/>
+      <c r="J832" s="6"/>
     </row>
     <row r="833" ht="15.75" customHeight="1">
-      <c r="E833" s="5"/>
-[...2 lines deleted...]
-      <c r="J833" s="5"/>
+      <c r="E833" s="6"/>
+      <c r="F833" s="6"/>
+      <c r="H833" s="6"/>
+      <c r="J833" s="6"/>
     </row>
     <row r="834" ht="15.75" customHeight="1">
-      <c r="E834" s="5"/>
-[...2 lines deleted...]
-      <c r="J834" s="5"/>
+      <c r="E834" s="6"/>
+      <c r="F834" s="6"/>
+      <c r="H834" s="6"/>
+      <c r="J834" s="6"/>
     </row>
     <row r="835" ht="15.75" customHeight="1">
-      <c r="E835" s="5"/>
-[...2 lines deleted...]
-      <c r="J835" s="5"/>
+      <c r="E835" s="6"/>
+      <c r="F835" s="6"/>
+      <c r="H835" s="6"/>
+      <c r="J835" s="6"/>
     </row>
     <row r="836" ht="15.75" customHeight="1">
-      <c r="E836" s="5"/>
-[...2 lines deleted...]
-      <c r="J836" s="5"/>
+      <c r="E836" s="6"/>
+      <c r="F836" s="6"/>
+      <c r="H836" s="6"/>
+      <c r="J836" s="6"/>
     </row>
     <row r="837" ht="15.75" customHeight="1">
-      <c r="E837" s="5"/>
-[...2 lines deleted...]
-      <c r="J837" s="5"/>
+      <c r="E837" s="6"/>
+      <c r="F837" s="6"/>
+      <c r="H837" s="6"/>
+      <c r="J837" s="6"/>
     </row>
     <row r="838" ht="15.75" customHeight="1">
-      <c r="E838" s="5"/>
-[...2 lines deleted...]
-      <c r="J838" s="5"/>
+      <c r="E838" s="6"/>
+      <c r="F838" s="6"/>
+      <c r="H838" s="6"/>
+      <c r="J838" s="6"/>
     </row>
     <row r="839" ht="15.75" customHeight="1">
-      <c r="E839" s="5"/>
-[...2 lines deleted...]
-      <c r="J839" s="5"/>
+      <c r="E839" s="6"/>
+      <c r="F839" s="6"/>
+      <c r="H839" s="6"/>
+      <c r="J839" s="6"/>
     </row>
     <row r="840" ht="15.75" customHeight="1">
-      <c r="E840" s="5"/>
-[...2 lines deleted...]
-      <c r="J840" s="5"/>
+      <c r="E840" s="6"/>
+      <c r="F840" s="6"/>
+      <c r="H840" s="6"/>
+      <c r="J840" s="6"/>
     </row>
     <row r="841" ht="15.75" customHeight="1">
-      <c r="E841" s="5"/>
-[...2 lines deleted...]
-      <c r="J841" s="5"/>
+      <c r="E841" s="6"/>
+      <c r="F841" s="6"/>
+      <c r="H841" s="6"/>
+      <c r="J841" s="6"/>
     </row>
     <row r="842" ht="15.75" customHeight="1">
-      <c r="E842" s="5"/>
-[...2 lines deleted...]
-      <c r="J842" s="5"/>
+      <c r="E842" s="6"/>
+      <c r="F842" s="6"/>
+      <c r="H842" s="6"/>
+      <c r="J842" s="6"/>
     </row>
     <row r="843" ht="15.75" customHeight="1">
-      <c r="E843" s="5"/>
-[...2 lines deleted...]
-      <c r="J843" s="5"/>
+      <c r="E843" s="6"/>
+      <c r="F843" s="6"/>
+      <c r="H843" s="6"/>
+      <c r="J843" s="6"/>
     </row>
     <row r="844" ht="15.75" customHeight="1">
-      <c r="E844" s="5"/>
-[...2 lines deleted...]
-      <c r="J844" s="5"/>
+      <c r="E844" s="6"/>
+      <c r="F844" s="6"/>
+      <c r="H844" s="6"/>
+      <c r="J844" s="6"/>
     </row>
     <row r="845" ht="15.75" customHeight="1">
-      <c r="E845" s="5"/>
-[...2 lines deleted...]
-      <c r="J845" s="5"/>
+      <c r="E845" s="6"/>
+      <c r="F845" s="6"/>
+      <c r="H845" s="6"/>
+      <c r="J845" s="6"/>
     </row>
     <row r="846" ht="15.75" customHeight="1">
-      <c r="E846" s="5"/>
-[...2 lines deleted...]
-      <c r="J846" s="5"/>
+      <c r="E846" s="6"/>
+      <c r="F846" s="6"/>
+      <c r="H846" s="6"/>
+      <c r="J846" s="6"/>
     </row>
     <row r="847" ht="15.75" customHeight="1">
-      <c r="E847" s="5"/>
-[...2 lines deleted...]
-      <c r="J847" s="5"/>
+      <c r="E847" s="6"/>
+      <c r="F847" s="6"/>
+      <c r="H847" s="6"/>
+      <c r="J847" s="6"/>
     </row>
     <row r="848" ht="15.75" customHeight="1">
-      <c r="E848" s="5"/>
-[...2 lines deleted...]
-      <c r="J848" s="5"/>
+      <c r="E848" s="6"/>
+      <c r="F848" s="6"/>
+      <c r="H848" s="6"/>
+      <c r="J848" s="6"/>
     </row>
     <row r="849" ht="15.75" customHeight="1">
-      <c r="E849" s="5"/>
-[...2 lines deleted...]
-      <c r="J849" s="5"/>
+      <c r="E849" s="6"/>
+      <c r="F849" s="6"/>
+      <c r="H849" s="6"/>
+      <c r="J849" s="6"/>
     </row>
     <row r="850" ht="15.75" customHeight="1">
-      <c r="E850" s="5"/>
-[...2 lines deleted...]
-      <c r="J850" s="5"/>
+      <c r="E850" s="6"/>
+      <c r="F850" s="6"/>
+      <c r="H850" s="6"/>
+      <c r="J850" s="6"/>
     </row>
     <row r="851" ht="15.75" customHeight="1">
-      <c r="E851" s="5"/>
-[...2 lines deleted...]
-      <c r="J851" s="5"/>
+      <c r="E851" s="6"/>
+      <c r="F851" s="6"/>
+      <c r="H851" s="6"/>
+      <c r="J851" s="6"/>
     </row>
     <row r="852" ht="15.75" customHeight="1">
-      <c r="E852" s="5"/>
-[...2 lines deleted...]
-      <c r="J852" s="5"/>
+      <c r="E852" s="6"/>
+      <c r="F852" s="6"/>
+      <c r="H852" s="6"/>
+      <c r="J852" s="6"/>
     </row>
     <row r="853" ht="15.75" customHeight="1">
-      <c r="E853" s="5"/>
-[...2 lines deleted...]
-      <c r="J853" s="5"/>
+      <c r="E853" s="6"/>
+      <c r="F853" s="6"/>
+      <c r="H853" s="6"/>
+      <c r="J853" s="6"/>
     </row>
     <row r="854" ht="15.75" customHeight="1">
-      <c r="E854" s="5"/>
-[...2 lines deleted...]
-      <c r="J854" s="5"/>
+      <c r="E854" s="6"/>
+      <c r="F854" s="6"/>
+      <c r="H854" s="6"/>
+      <c r="J854" s="6"/>
     </row>
     <row r="855" ht="15.75" customHeight="1">
-      <c r="E855" s="5"/>
-[...2 lines deleted...]
-      <c r="J855" s="5"/>
+      <c r="E855" s="6"/>
+      <c r="F855" s="6"/>
+      <c r="H855" s="6"/>
+      <c r="J855" s="6"/>
     </row>
     <row r="856" ht="15.75" customHeight="1">
-      <c r="E856" s="5"/>
-[...2 lines deleted...]
-      <c r="J856" s="5"/>
+      <c r="E856" s="6"/>
+      <c r="F856" s="6"/>
+      <c r="H856" s="6"/>
+      <c r="J856" s="6"/>
     </row>
     <row r="857" ht="15.75" customHeight="1">
-      <c r="E857" s="5"/>
-[...2 lines deleted...]
-      <c r="J857" s="5"/>
+      <c r="E857" s="6"/>
+      <c r="F857" s="6"/>
+      <c r="H857" s="6"/>
+      <c r="J857" s="6"/>
     </row>
     <row r="858" ht="15.75" customHeight="1">
-      <c r="E858" s="5"/>
-[...2 lines deleted...]
-      <c r="J858" s="5"/>
+      <c r="E858" s="6"/>
+      <c r="F858" s="6"/>
+      <c r="H858" s="6"/>
+      <c r="J858" s="6"/>
     </row>
     <row r="859" ht="15.75" customHeight="1">
-      <c r="E859" s="5"/>
-[...2 lines deleted...]
-      <c r="J859" s="5"/>
+      <c r="E859" s="6"/>
+      <c r="F859" s="6"/>
+      <c r="H859" s="6"/>
+      <c r="J859" s="6"/>
     </row>
     <row r="860" ht="15.75" customHeight="1">
-      <c r="E860" s="5"/>
-[...2 lines deleted...]
-      <c r="J860" s="5"/>
+      <c r="E860" s="6"/>
+      <c r="F860" s="6"/>
+      <c r="H860" s="6"/>
+      <c r="J860" s="6"/>
     </row>
     <row r="861" ht="15.75" customHeight="1">
-      <c r="E861" s="5"/>
-[...2 lines deleted...]
-      <c r="J861" s="5"/>
+      <c r="E861" s="6"/>
+      <c r="F861" s="6"/>
+      <c r="H861" s="6"/>
+      <c r="J861" s="6"/>
     </row>
     <row r="862" ht="15.75" customHeight="1">
-      <c r="E862" s="5"/>
-[...2 lines deleted...]
-      <c r="J862" s="5"/>
+      <c r="E862" s="6"/>
+      <c r="F862" s="6"/>
+      <c r="H862" s="6"/>
+      <c r="J862" s="6"/>
     </row>
     <row r="863" ht="15.75" customHeight="1">
-      <c r="E863" s="5"/>
-[...2 lines deleted...]
-      <c r="J863" s="5"/>
+      <c r="E863" s="6"/>
+      <c r="F863" s="6"/>
+      <c r="H863" s="6"/>
+      <c r="J863" s="6"/>
     </row>
     <row r="864" ht="15.75" customHeight="1">
-      <c r="E864" s="5"/>
-[...2 lines deleted...]
-      <c r="J864" s="5"/>
+      <c r="E864" s="6"/>
+      <c r="F864" s="6"/>
+      <c r="H864" s="6"/>
+      <c r="J864" s="6"/>
     </row>
     <row r="865" ht="15.75" customHeight="1">
-      <c r="E865" s="5"/>
-[...2 lines deleted...]
-      <c r="J865" s="5"/>
+      <c r="E865" s="6"/>
+      <c r="F865" s="6"/>
+      <c r="H865" s="6"/>
+      <c r="J865" s="6"/>
     </row>
     <row r="866" ht="15.75" customHeight="1">
-      <c r="E866" s="5"/>
-[...2 lines deleted...]
-      <c r="J866" s="5"/>
+      <c r="E866" s="6"/>
+      <c r="F866" s="6"/>
+      <c r="H866" s="6"/>
+      <c r="J866" s="6"/>
     </row>
     <row r="867" ht="15.75" customHeight="1">
-      <c r="E867" s="5"/>
-[...2 lines deleted...]
-      <c r="J867" s="5"/>
+      <c r="E867" s="6"/>
+      <c r="F867" s="6"/>
+      <c r="H867" s="6"/>
+      <c r="J867" s="6"/>
     </row>
     <row r="868" ht="15.75" customHeight="1">
-      <c r="E868" s="5"/>
-[...2 lines deleted...]
-      <c r="J868" s="5"/>
+      <c r="E868" s="6"/>
+      <c r="F868" s="6"/>
+      <c r="H868" s="6"/>
+      <c r="J868" s="6"/>
     </row>
     <row r="869" ht="15.75" customHeight="1">
-      <c r="E869" s="5"/>
-[...2 lines deleted...]
-      <c r="J869" s="5"/>
+      <c r="E869" s="6"/>
+      <c r="F869" s="6"/>
+      <c r="H869" s="6"/>
+      <c r="J869" s="6"/>
     </row>
     <row r="870" ht="15.75" customHeight="1">
-      <c r="E870" s="5"/>
-[...2 lines deleted...]
-      <c r="J870" s="5"/>
+      <c r="E870" s="6"/>
+      <c r="F870" s="6"/>
+      <c r="H870" s="6"/>
+      <c r="J870" s="6"/>
     </row>
     <row r="871" ht="15.75" customHeight="1">
-      <c r="E871" s="5"/>
-[...2 lines deleted...]
-      <c r="J871" s="5"/>
+      <c r="E871" s="6"/>
+      <c r="F871" s="6"/>
+      <c r="H871" s="6"/>
+      <c r="J871" s="6"/>
     </row>
     <row r="872" ht="15.75" customHeight="1">
-      <c r="E872" s="5"/>
-[...2 lines deleted...]
-      <c r="J872" s="5"/>
+      <c r="E872" s="6"/>
+      <c r="F872" s="6"/>
+      <c r="H872" s="6"/>
+      <c r="J872" s="6"/>
     </row>
     <row r="873" ht="15.75" customHeight="1">
-      <c r="E873" s="5"/>
-[...2 lines deleted...]
-      <c r="J873" s="5"/>
+      <c r="E873" s="6"/>
+      <c r="F873" s="6"/>
+      <c r="H873" s="6"/>
+      <c r="J873" s="6"/>
     </row>
     <row r="874" ht="15.75" customHeight="1">
-      <c r="E874" s="5"/>
-[...2 lines deleted...]
-      <c r="J874" s="5"/>
+      <c r="E874" s="6"/>
+      <c r="F874" s="6"/>
+      <c r="H874" s="6"/>
+      <c r="J874" s="6"/>
     </row>
     <row r="875" ht="15.75" customHeight="1">
-      <c r="E875" s="5"/>
-[...2 lines deleted...]
-      <c r="J875" s="5"/>
+      <c r="E875" s="6"/>
+      <c r="F875" s="6"/>
+      <c r="H875" s="6"/>
+      <c r="J875" s="6"/>
     </row>
     <row r="876" ht="15.75" customHeight="1">
-      <c r="E876" s="5"/>
-[...2 lines deleted...]
-      <c r="J876" s="5"/>
+      <c r="E876" s="6"/>
+      <c r="F876" s="6"/>
+      <c r="H876" s="6"/>
+      <c r="J876" s="6"/>
     </row>
     <row r="877" ht="15.75" customHeight="1">
-      <c r="E877" s="5"/>
-[...2 lines deleted...]
-      <c r="J877" s="5"/>
+      <c r="E877" s="6"/>
+      <c r="F877" s="6"/>
+      <c r="H877" s="6"/>
+      <c r="J877" s="6"/>
     </row>
     <row r="878" ht="15.75" customHeight="1">
-      <c r="E878" s="5"/>
-[...2 lines deleted...]
-      <c r="J878" s="5"/>
+      <c r="E878" s="6"/>
+      <c r="F878" s="6"/>
+      <c r="H878" s="6"/>
+      <c r="J878" s="6"/>
     </row>
     <row r="879" ht="15.75" customHeight="1">
-      <c r="E879" s="5"/>
-[...2 lines deleted...]
-      <c r="J879" s="5"/>
+      <c r="E879" s="6"/>
+      <c r="F879" s="6"/>
+      <c r="H879" s="6"/>
+      <c r="J879" s="6"/>
     </row>
     <row r="880" ht="15.75" customHeight="1">
-      <c r="E880" s="5"/>
-[...2 lines deleted...]
-      <c r="J880" s="5"/>
+      <c r="E880" s="6"/>
+      <c r="F880" s="6"/>
+      <c r="H880" s="6"/>
+      <c r="J880" s="6"/>
     </row>
     <row r="881" ht="15.75" customHeight="1">
-      <c r="E881" s="5"/>
-[...2 lines deleted...]
-      <c r="J881" s="5"/>
+      <c r="E881" s="6"/>
+      <c r="F881" s="6"/>
+      <c r="H881" s="6"/>
+      <c r="J881" s="6"/>
     </row>
     <row r="882" ht="15.75" customHeight="1">
-      <c r="E882" s="5"/>
-[...2 lines deleted...]
-      <c r="J882" s="5"/>
+      <c r="E882" s="6"/>
+      <c r="F882" s="6"/>
+      <c r="H882" s="6"/>
+      <c r="J882" s="6"/>
     </row>
     <row r="883" ht="15.75" customHeight="1">
-      <c r="E883" s="5"/>
-[...2 lines deleted...]
-      <c r="J883" s="5"/>
+      <c r="E883" s="6"/>
+      <c r="F883" s="6"/>
+      <c r="H883" s="6"/>
+      <c r="J883" s="6"/>
     </row>
     <row r="884" ht="15.75" customHeight="1">
-      <c r="E884" s="5"/>
-[...2 lines deleted...]
-      <c r="J884" s="5"/>
+      <c r="E884" s="6"/>
+      <c r="F884" s="6"/>
+      <c r="H884" s="6"/>
+      <c r="J884" s="6"/>
     </row>
     <row r="885" ht="15.75" customHeight="1">
-      <c r="E885" s="5"/>
-[...2 lines deleted...]
-      <c r="J885" s="5"/>
+      <c r="E885" s="6"/>
+      <c r="F885" s="6"/>
+      <c r="H885" s="6"/>
+      <c r="J885" s="6"/>
     </row>
     <row r="886" ht="15.75" customHeight="1">
-      <c r="E886" s="5"/>
-[...2 lines deleted...]
-      <c r="J886" s="5"/>
+      <c r="E886" s="6"/>
+      <c r="F886" s="6"/>
+      <c r="H886" s="6"/>
+      <c r="J886" s="6"/>
     </row>
     <row r="887" ht="15.75" customHeight="1">
-      <c r="E887" s="5"/>
-[...2 lines deleted...]
-      <c r="J887" s="5"/>
+      <c r="E887" s="6"/>
+      <c r="F887" s="6"/>
+      <c r="H887" s="6"/>
+      <c r="J887" s="6"/>
     </row>
     <row r="888" ht="15.75" customHeight="1">
-      <c r="E888" s="5"/>
-[...2 lines deleted...]
-      <c r="J888" s="5"/>
+      <c r="E888" s="6"/>
+      <c r="F888" s="6"/>
+      <c r="H888" s="6"/>
+      <c r="J888" s="6"/>
     </row>
     <row r="889" ht="15.75" customHeight="1">
-      <c r="E889" s="5"/>
-[...2 lines deleted...]
-      <c r="J889" s="5"/>
+      <c r="E889" s="6"/>
+      <c r="F889" s="6"/>
+      <c r="H889" s="6"/>
+      <c r="J889" s="6"/>
     </row>
     <row r="890" ht="15.75" customHeight="1">
-      <c r="E890" s="5"/>
-[...2 lines deleted...]
-      <c r="J890" s="5"/>
+      <c r="E890" s="6"/>
+      <c r="F890" s="6"/>
+      <c r="H890" s="6"/>
+      <c r="J890" s="6"/>
     </row>
     <row r="891" ht="15.75" customHeight="1">
-      <c r="E891" s="5"/>
-[...2 lines deleted...]
-      <c r="J891" s="5"/>
+      <c r="E891" s="6"/>
+      <c r="F891" s="6"/>
+      <c r="H891" s="6"/>
+      <c r="J891" s="6"/>
     </row>
     <row r="892" ht="15.75" customHeight="1">
-      <c r="E892" s="5"/>
-[...2 lines deleted...]
-      <c r="J892" s="5"/>
+      <c r="E892" s="6"/>
+      <c r="F892" s="6"/>
+      <c r="H892" s="6"/>
+      <c r="J892" s="6"/>
     </row>
     <row r="893" ht="15.75" customHeight="1">
-      <c r="E893" s="5"/>
-[...2 lines deleted...]
-      <c r="J893" s="5"/>
+      <c r="E893" s="6"/>
+      <c r="F893" s="6"/>
+      <c r="H893" s="6"/>
+      <c r="J893" s="6"/>
     </row>
     <row r="894" ht="15.75" customHeight="1">
-      <c r="E894" s="5"/>
-[...2 lines deleted...]
-      <c r="J894" s="5"/>
+      <c r="E894" s="6"/>
+      <c r="F894" s="6"/>
+      <c r="H894" s="6"/>
+      <c r="J894" s="6"/>
     </row>
     <row r="895" ht="15.75" customHeight="1">
-      <c r="E895" s="5"/>
-[...2 lines deleted...]
-      <c r="J895" s="5"/>
+      <c r="E895" s="6"/>
+      <c r="F895" s="6"/>
+      <c r="H895" s="6"/>
+      <c r="J895" s="6"/>
     </row>
     <row r="896" ht="15.75" customHeight="1">
-      <c r="E896" s="5"/>
-[...2 lines deleted...]
-      <c r="J896" s="5"/>
+      <c r="E896" s="6"/>
+      <c r="F896" s="6"/>
+      <c r="H896" s="6"/>
+      <c r="J896" s="6"/>
     </row>
     <row r="897" ht="15.75" customHeight="1">
-      <c r="E897" s="5"/>
-[...2 lines deleted...]
-      <c r="J897" s="5"/>
+      <c r="E897" s="6"/>
+      <c r="F897" s="6"/>
+      <c r="H897" s="6"/>
+      <c r="J897" s="6"/>
     </row>
     <row r="898" ht="15.75" customHeight="1">
-      <c r="E898" s="5"/>
-[...2 lines deleted...]
-      <c r="J898" s="5"/>
+      <c r="E898" s="6"/>
+      <c r="F898" s="6"/>
+      <c r="H898" s="6"/>
+      <c r="J898" s="6"/>
     </row>
     <row r="899" ht="15.75" customHeight="1">
-      <c r="E899" s="5"/>
-[...2 lines deleted...]
-      <c r="J899" s="5"/>
+      <c r="E899" s="6"/>
+      <c r="F899" s="6"/>
+      <c r="H899" s="6"/>
+      <c r="J899" s="6"/>
     </row>
     <row r="900" ht="15.75" customHeight="1">
-      <c r="E900" s="5"/>
-[...2 lines deleted...]
-      <c r="J900" s="5"/>
+      <c r="E900" s="6"/>
+      <c r="F900" s="6"/>
+      <c r="H900" s="6"/>
+      <c r="J900" s="6"/>
     </row>
     <row r="901" ht="15.75" customHeight="1">
-      <c r="E901" s="5"/>
-[...2 lines deleted...]
-      <c r="J901" s="5"/>
+      <c r="E901" s="6"/>
+      <c r="F901" s="6"/>
+      <c r="H901" s="6"/>
+      <c r="J901" s="6"/>
     </row>
     <row r="902" ht="15.75" customHeight="1">
-      <c r="E902" s="5"/>
-[...2 lines deleted...]
-      <c r="J902" s="5"/>
+      <c r="E902" s="6"/>
+      <c r="F902" s="6"/>
+      <c r="H902" s="6"/>
+      <c r="J902" s="6"/>
     </row>
     <row r="903" ht="15.75" customHeight="1">
-      <c r="E903" s="5"/>
-[...2 lines deleted...]
-      <c r="J903" s="5"/>
+      <c r="E903" s="6"/>
+      <c r="F903" s="6"/>
+      <c r="H903" s="6"/>
+      <c r="J903" s="6"/>
     </row>
     <row r="904" ht="15.75" customHeight="1">
-      <c r="E904" s="5"/>
-[...2 lines deleted...]
-      <c r="J904" s="5"/>
+      <c r="E904" s="6"/>
+      <c r="F904" s="6"/>
+      <c r="H904" s="6"/>
+      <c r="J904" s="6"/>
     </row>
     <row r="905" ht="15.75" customHeight="1">
-      <c r="E905" s="5"/>
-[...2 lines deleted...]
-      <c r="J905" s="5"/>
+      <c r="E905" s="6"/>
+      <c r="F905" s="6"/>
+      <c r="H905" s="6"/>
+      <c r="J905" s="6"/>
     </row>
     <row r="906" ht="15.75" customHeight="1">
-      <c r="E906" s="5"/>
-[...2 lines deleted...]
-      <c r="J906" s="5"/>
+      <c r="E906" s="6"/>
+      <c r="F906" s="6"/>
+      <c r="H906" s="6"/>
+      <c r="J906" s="6"/>
     </row>
     <row r="907" ht="15.75" customHeight="1">
-      <c r="E907" s="5"/>
-[...2 lines deleted...]
-      <c r="J907" s="5"/>
+      <c r="E907" s="6"/>
+      <c r="F907" s="6"/>
+      <c r="H907" s="6"/>
+      <c r="J907" s="6"/>
     </row>
     <row r="908" ht="15.75" customHeight="1">
-      <c r="E908" s="5"/>
-[...2 lines deleted...]
-      <c r="J908" s="5"/>
+      <c r="E908" s="6"/>
+      <c r="F908" s="6"/>
+      <c r="H908" s="6"/>
+      <c r="J908" s="6"/>
     </row>
     <row r="909" ht="15.75" customHeight="1">
-      <c r="E909" s="5"/>
-[...2 lines deleted...]
-      <c r="J909" s="5"/>
+      <c r="E909" s="6"/>
+      <c r="F909" s="6"/>
+      <c r="H909" s="6"/>
+      <c r="J909" s="6"/>
     </row>
     <row r="910" ht="15.75" customHeight="1">
-      <c r="E910" s="5"/>
-[...2 lines deleted...]
-      <c r="J910" s="5"/>
+      <c r="E910" s="6"/>
+      <c r="F910" s="6"/>
+      <c r="H910" s="6"/>
+      <c r="J910" s="6"/>
     </row>
     <row r="911" ht="15.75" customHeight="1">
-      <c r="E911" s="5"/>
-[...2 lines deleted...]
-      <c r="J911" s="5"/>
+      <c r="E911" s="6"/>
+      <c r="F911" s="6"/>
+      <c r="H911" s="6"/>
+      <c r="J911" s="6"/>
     </row>
     <row r="912" ht="15.75" customHeight="1">
-      <c r="E912" s="5"/>
-[...2 lines deleted...]
-      <c r="J912" s="5"/>
+      <c r="E912" s="6"/>
+      <c r="F912" s="6"/>
+      <c r="H912" s="6"/>
+      <c r="J912" s="6"/>
     </row>
     <row r="913" ht="15.75" customHeight="1">
-      <c r="E913" s="5"/>
-[...2 lines deleted...]
-      <c r="J913" s="5"/>
+      <c r="E913" s="6"/>
+      <c r="F913" s="6"/>
+      <c r="H913" s="6"/>
+      <c r="J913" s="6"/>
     </row>
     <row r="914" ht="15.75" customHeight="1">
-      <c r="E914" s="5"/>
-[...2 lines deleted...]
-      <c r="J914" s="5"/>
+      <c r="E914" s="6"/>
+      <c r="F914" s="6"/>
+      <c r="H914" s="6"/>
+      <c r="J914" s="6"/>
     </row>
     <row r="915" ht="15.75" customHeight="1">
-      <c r="E915" s="5"/>
-[...2 lines deleted...]
-      <c r="J915" s="5"/>
+      <c r="E915" s="6"/>
+      <c r="F915" s="6"/>
+      <c r="H915" s="6"/>
+      <c r="J915" s="6"/>
     </row>
     <row r="916" ht="15.75" customHeight="1">
-      <c r="E916" s="5"/>
-[...2 lines deleted...]
-      <c r="J916" s="5"/>
+      <c r="E916" s="6"/>
+      <c r="F916" s="6"/>
+      <c r="H916" s="6"/>
+      <c r="J916" s="6"/>
     </row>
     <row r="917" ht="15.75" customHeight="1">
-      <c r="E917" s="5"/>
-[...2 lines deleted...]
-      <c r="J917" s="5"/>
+      <c r="E917" s="6"/>
+      <c r="F917" s="6"/>
+      <c r="H917" s="6"/>
+      <c r="J917" s="6"/>
     </row>
     <row r="918" ht="15.75" customHeight="1">
-      <c r="E918" s="5"/>
-[...2 lines deleted...]
-      <c r="J918" s="5"/>
+      <c r="E918" s="6"/>
+      <c r="F918" s="6"/>
+      <c r="H918" s="6"/>
+      <c r="J918" s="6"/>
     </row>
     <row r="919" ht="15.75" customHeight="1">
-      <c r="E919" s="5"/>
-[...2 lines deleted...]
-      <c r="J919" s="5"/>
+      <c r="E919" s="6"/>
+      <c r="F919" s="6"/>
+      <c r="H919" s="6"/>
+      <c r="J919" s="6"/>
     </row>
     <row r="920" ht="15.75" customHeight="1">
-      <c r="E920" s="5"/>
-[...2 lines deleted...]
-      <c r="J920" s="5"/>
+      <c r="E920" s="6"/>
+      <c r="F920" s="6"/>
+      <c r="H920" s="6"/>
+      <c r="J920" s="6"/>
     </row>
     <row r="921" ht="15.75" customHeight="1">
-      <c r="E921" s="5"/>
-[...2 lines deleted...]
-      <c r="J921" s="5"/>
+      <c r="E921" s="6"/>
+      <c r="F921" s="6"/>
+      <c r="H921" s="6"/>
+      <c r="J921" s="6"/>
     </row>
     <row r="922" ht="15.75" customHeight="1">
-      <c r="E922" s="5"/>
-[...2 lines deleted...]
-      <c r="J922" s="5"/>
+      <c r="E922" s="6"/>
+      <c r="F922" s="6"/>
+      <c r="H922" s="6"/>
+      <c r="J922" s="6"/>
     </row>
     <row r="923" ht="15.75" customHeight="1">
-      <c r="E923" s="5"/>
-[...2 lines deleted...]
-      <c r="J923" s="5"/>
+      <c r="E923" s="6"/>
+      <c r="F923" s="6"/>
+      <c r="H923" s="6"/>
+      <c r="J923" s="6"/>
     </row>
     <row r="924" ht="15.75" customHeight="1">
-      <c r="E924" s="5"/>
-[...2 lines deleted...]
-      <c r="J924" s="5"/>
+      <c r="E924" s="6"/>
+      <c r="F924" s="6"/>
+      <c r="H924" s="6"/>
+      <c r="J924" s="6"/>
     </row>
     <row r="925" ht="15.75" customHeight="1">
-      <c r="E925" s="5"/>
-[...2 lines deleted...]
-      <c r="J925" s="5"/>
+      <c r="E925" s="6"/>
+      <c r="F925" s="6"/>
+      <c r="H925" s="6"/>
+      <c r="J925" s="6"/>
     </row>
     <row r="926" ht="15.75" customHeight="1">
-      <c r="E926" s="5"/>
-[...2 lines deleted...]
-      <c r="J926" s="5"/>
+      <c r="E926" s="6"/>
+      <c r="F926" s="6"/>
+      <c r="H926" s="6"/>
+      <c r="J926" s="6"/>
     </row>
     <row r="927" ht="15.75" customHeight="1">
-      <c r="E927" s="5"/>
-[...2 lines deleted...]
-      <c r="J927" s="5"/>
+      <c r="E927" s="6"/>
+      <c r="F927" s="6"/>
+      <c r="H927" s="6"/>
+      <c r="J927" s="6"/>
     </row>
     <row r="928" ht="15.75" customHeight="1">
-      <c r="E928" s="5"/>
-[...2 lines deleted...]
-      <c r="J928" s="5"/>
+      <c r="E928" s="6"/>
+      <c r="F928" s="6"/>
+      <c r="H928" s="6"/>
+      <c r="J928" s="6"/>
     </row>
     <row r="929" ht="15.75" customHeight="1">
-      <c r="E929" s="5"/>
-[...2 lines deleted...]
-      <c r="J929" s="5"/>
+      <c r="E929" s="6"/>
+      <c r="F929" s="6"/>
+      <c r="H929" s="6"/>
+      <c r="J929" s="6"/>
     </row>
     <row r="930" ht="15.75" customHeight="1">
-      <c r="E930" s="5"/>
-[...2 lines deleted...]
-      <c r="J930" s="5"/>
+      <c r="E930" s="6"/>
+      <c r="F930" s="6"/>
+      <c r="H930" s="6"/>
+      <c r="J930" s="6"/>
     </row>
     <row r="931" ht="15.75" customHeight="1">
-      <c r="E931" s="5"/>
-[...2 lines deleted...]
-      <c r="J931" s="5"/>
+      <c r="E931" s="6"/>
+      <c r="F931" s="6"/>
+      <c r="H931" s="6"/>
+      <c r="J931" s="6"/>
     </row>
     <row r="932" ht="15.75" customHeight="1">
-      <c r="E932" s="5"/>
-[...2 lines deleted...]
-      <c r="J932" s="5"/>
+      <c r="E932" s="6"/>
+      <c r="F932" s="6"/>
+      <c r="H932" s="6"/>
+      <c r="J932" s="6"/>
     </row>
     <row r="933" ht="15.75" customHeight="1">
-      <c r="E933" s="5"/>
-[...2 lines deleted...]
-      <c r="J933" s="5"/>
+      <c r="E933" s="6"/>
+      <c r="F933" s="6"/>
+      <c r="H933" s="6"/>
+      <c r="J933" s="6"/>
     </row>
     <row r="934" ht="15.75" customHeight="1">
-      <c r="E934" s="5"/>
-[...2 lines deleted...]
-      <c r="J934" s="5"/>
+      <c r="E934" s="6"/>
+      <c r="F934" s="6"/>
+      <c r="H934" s="6"/>
+      <c r="J934" s="6"/>
     </row>
     <row r="935" ht="15.75" customHeight="1">
-      <c r="E935" s="5"/>
-[...2 lines deleted...]
-      <c r="J935" s="5"/>
+      <c r="E935" s="6"/>
+      <c r="F935" s="6"/>
+      <c r="H935" s="6"/>
+      <c r="J935" s="6"/>
     </row>
     <row r="936" ht="15.75" customHeight="1">
-      <c r="E936" s="5"/>
-[...2 lines deleted...]
-      <c r="J936" s="5"/>
+      <c r="E936" s="6"/>
+      <c r="F936" s="6"/>
+      <c r="H936" s="6"/>
+      <c r="J936" s="6"/>
     </row>
     <row r="937" ht="15.75" customHeight="1">
-      <c r="E937" s="5"/>
-[...2 lines deleted...]
-      <c r="J937" s="5"/>
+      <c r="E937" s="6"/>
+      <c r="F937" s="6"/>
+      <c r="H937" s="6"/>
+      <c r="J937" s="6"/>
     </row>
     <row r="938" ht="15.75" customHeight="1">
-      <c r="E938" s="5"/>
-[...2 lines deleted...]
-      <c r="J938" s="5"/>
+      <c r="E938" s="6"/>
+      <c r="F938" s="6"/>
+      <c r="H938" s="6"/>
+      <c r="J938" s="6"/>
     </row>
     <row r="939" ht="15.75" customHeight="1">
-      <c r="E939" s="5"/>
-[...2 lines deleted...]
-      <c r="J939" s="5"/>
+      <c r="E939" s="6"/>
+      <c r="F939" s="6"/>
+      <c r="H939" s="6"/>
+      <c r="J939" s="6"/>
     </row>
     <row r="940" ht="15.75" customHeight="1">
-      <c r="E940" s="5"/>
-[...2 lines deleted...]
-      <c r="J940" s="5"/>
+      <c r="E940" s="6"/>
+      <c r="F940" s="6"/>
+      <c r="H940" s="6"/>
+      <c r="J940" s="6"/>
     </row>
     <row r="941" ht="15.75" customHeight="1">
-      <c r="E941" s="5"/>
-[...2 lines deleted...]
-      <c r="J941" s="5"/>
+      <c r="E941" s="6"/>
+      <c r="F941" s="6"/>
+      <c r="H941" s="6"/>
+      <c r="J941" s="6"/>
     </row>
     <row r="942" ht="15.75" customHeight="1">
-      <c r="E942" s="5"/>
-[...2 lines deleted...]
-      <c r="J942" s="5"/>
+      <c r="E942" s="6"/>
+      <c r="F942" s="6"/>
+      <c r="H942" s="6"/>
+      <c r="J942" s="6"/>
     </row>
     <row r="943" ht="15.75" customHeight="1">
-      <c r="E943" s="5"/>
-[...2 lines deleted...]
-      <c r="J943" s="5"/>
+      <c r="E943" s="6"/>
+      <c r="F943" s="6"/>
+      <c r="H943" s="6"/>
+      <c r="J943" s="6"/>
     </row>
     <row r="944" ht="15.75" customHeight="1">
-      <c r="E944" s="5"/>
-[...2 lines deleted...]
-      <c r="J944" s="5"/>
+      <c r="E944" s="6"/>
+      <c r="F944" s="6"/>
+      <c r="H944" s="6"/>
+      <c r="J944" s="6"/>
     </row>
     <row r="945" ht="15.75" customHeight="1">
-      <c r="E945" s="5"/>
-[...2 lines deleted...]
-      <c r="J945" s="5"/>
+      <c r="E945" s="6"/>
+      <c r="F945" s="6"/>
+      <c r="H945" s="6"/>
+      <c r="J945" s="6"/>
     </row>
     <row r="946" ht="15.75" customHeight="1">
-      <c r="E946" s="5"/>
-[...2 lines deleted...]
-      <c r="J946" s="5"/>
+      <c r="E946" s="6"/>
+      <c r="F946" s="6"/>
+      <c r="H946" s="6"/>
+      <c r="J946" s="6"/>
     </row>
     <row r="947" ht="15.75" customHeight="1">
-      <c r="E947" s="5"/>
-[...2 lines deleted...]
-      <c r="J947" s="5"/>
+      <c r="E947" s="6"/>
+      <c r="F947" s="6"/>
+      <c r="H947" s="6"/>
+      <c r="J947" s="6"/>
     </row>
     <row r="948" ht="15.75" customHeight="1">
-      <c r="E948" s="5"/>
-[...2 lines deleted...]
-      <c r="J948" s="5"/>
+      <c r="E948" s="6"/>
+      <c r="F948" s="6"/>
+      <c r="H948" s="6"/>
+      <c r="J948" s="6"/>
     </row>
     <row r="949" ht="15.75" customHeight="1">
-      <c r="E949" s="5"/>
-[...2 lines deleted...]
-      <c r="J949" s="5"/>
+      <c r="E949" s="6"/>
+      <c r="F949" s="6"/>
+      <c r="H949" s="6"/>
+      <c r="J949" s="6"/>
     </row>
     <row r="950" ht="15.75" customHeight="1">
-      <c r="E950" s="5"/>
-[...2 lines deleted...]
-      <c r="J950" s="5"/>
+      <c r="E950" s="6"/>
+      <c r="F950" s="6"/>
+      <c r="H950" s="6"/>
+      <c r="J950" s="6"/>
     </row>
     <row r="951" ht="15.75" customHeight="1">
-      <c r="E951" s="5"/>
-[...2 lines deleted...]
-      <c r="J951" s="5"/>
+      <c r="E951" s="6"/>
+      <c r="F951" s="6"/>
+      <c r="H951" s="6"/>
+      <c r="J951" s="6"/>
     </row>
     <row r="952" ht="15.75" customHeight="1">
-      <c r="E952" s="5"/>
-[...2 lines deleted...]
-      <c r="J952" s="5"/>
+      <c r="E952" s="6"/>
+      <c r="F952" s="6"/>
+      <c r="H952" s="6"/>
+      <c r="J952" s="6"/>
     </row>
     <row r="953" ht="15.75" customHeight="1">
-      <c r="E953" s="5"/>
-[...2 lines deleted...]
-      <c r="J953" s="5"/>
+      <c r="E953" s="6"/>
+      <c r="F953" s="6"/>
+      <c r="H953" s="6"/>
+      <c r="J953" s="6"/>
     </row>
     <row r="954" ht="15.75" customHeight="1">
-      <c r="E954" s="5"/>
-[...2 lines deleted...]
-      <c r="J954" s="5"/>
+      <c r="E954" s="6"/>
+      <c r="F954" s="6"/>
+      <c r="H954" s="6"/>
+      <c r="J954" s="6"/>
     </row>
     <row r="955" ht="15.75" customHeight="1">
-      <c r="E955" s="5"/>
-[...2 lines deleted...]
-      <c r="J955" s="5"/>
+      <c r="E955" s="6"/>
+      <c r="F955" s="6"/>
+      <c r="H955" s="6"/>
+      <c r="J955" s="6"/>
     </row>
     <row r="956" ht="15.75" customHeight="1">
-      <c r="E956" s="5"/>
-[...2 lines deleted...]
-      <c r="J956" s="5"/>
+      <c r="E956" s="6"/>
+      <c r="F956" s="6"/>
+      <c r="H956" s="6"/>
+      <c r="J956" s="6"/>
     </row>
     <row r="957" ht="15.75" customHeight="1">
-      <c r="E957" s="5"/>
-[...2 lines deleted...]
-      <c r="J957" s="5"/>
+      <c r="E957" s="6"/>
+      <c r="F957" s="6"/>
+      <c r="H957" s="6"/>
+      <c r="J957" s="6"/>
     </row>
     <row r="958" ht="15.75" customHeight="1">
-      <c r="E958" s="5"/>
-[...2 lines deleted...]
-      <c r="J958" s="5"/>
+      <c r="E958" s="6"/>
+      <c r="F958" s="6"/>
+      <c r="H958" s="6"/>
+      <c r="J958" s="6"/>
     </row>
     <row r="959" ht="15.75" customHeight="1">
-      <c r="E959" s="5"/>
-[...2 lines deleted...]
-      <c r="J959" s="5"/>
+      <c r="E959" s="6"/>
+      <c r="F959" s="6"/>
+      <c r="H959" s="6"/>
+      <c r="J959" s="6"/>
     </row>
     <row r="960" ht="15.75" customHeight="1">
-      <c r="E960" s="5"/>
-[...2 lines deleted...]
-      <c r="J960" s="5"/>
+      <c r="E960" s="6"/>
+      <c r="F960" s="6"/>
+      <c r="H960" s="6"/>
+      <c r="J960" s="6"/>
     </row>
     <row r="961" ht="15.75" customHeight="1">
-      <c r="E961" s="5"/>
-[...2 lines deleted...]
-      <c r="J961" s="5"/>
+      <c r="E961" s="6"/>
+      <c r="F961" s="6"/>
+      <c r="H961" s="6"/>
+      <c r="J961" s="6"/>
     </row>
     <row r="962" ht="15.75" customHeight="1">
-      <c r="E962" s="5"/>
-[...2 lines deleted...]
-      <c r="J962" s="5"/>
+      <c r="E962" s="6"/>
+      <c r="F962" s="6"/>
+      <c r="H962" s="6"/>
+      <c r="J962" s="6"/>
     </row>
     <row r="963" ht="15.75" customHeight="1">
-      <c r="E963" s="5"/>
-[...2 lines deleted...]
-      <c r="J963" s="5"/>
+      <c r="E963" s="6"/>
+      <c r="F963" s="6"/>
+      <c r="H963" s="6"/>
+      <c r="J963" s="6"/>
     </row>
     <row r="964" ht="15.75" customHeight="1">
-      <c r="E964" s="5"/>
-[...2 lines deleted...]
-      <c r="J964" s="5"/>
+      <c r="E964" s="6"/>
+      <c r="F964" s="6"/>
+      <c r="H964" s="6"/>
+      <c r="J964" s="6"/>
     </row>
     <row r="965" ht="15.75" customHeight="1">
-      <c r="E965" s="5"/>
-[...2 lines deleted...]
-      <c r="J965" s="5"/>
+      <c r="E965" s="6"/>
+      <c r="F965" s="6"/>
+      <c r="H965" s="6"/>
+      <c r="J965" s="6"/>
     </row>
     <row r="966" ht="15.75" customHeight="1">
-      <c r="E966" s="5"/>
-[...2 lines deleted...]
-      <c r="J966" s="5"/>
+      <c r="E966" s="6"/>
+      <c r="F966" s="6"/>
+      <c r="H966" s="6"/>
+      <c r="J966" s="6"/>
     </row>
     <row r="967" ht="15.75" customHeight="1">
-      <c r="E967" s="5"/>
-[...2 lines deleted...]
-      <c r="J967" s="5"/>
+      <c r="E967" s="6"/>
+      <c r="F967" s="6"/>
+      <c r="H967" s="6"/>
+      <c r="J967" s="6"/>
     </row>
     <row r="968" ht="15.75" customHeight="1">
-      <c r="E968" s="5"/>
-[...2 lines deleted...]
-      <c r="J968" s="5"/>
+      <c r="E968" s="6"/>
+      <c r="F968" s="6"/>
+      <c r="H968" s="6"/>
+      <c r="J968" s="6"/>
     </row>
     <row r="969" ht="15.75" customHeight="1">
-      <c r="E969" s="5"/>
-[...2 lines deleted...]
-      <c r="J969" s="5"/>
+      <c r="E969" s="6"/>
+      <c r="F969" s="6"/>
+      <c r="H969" s="6"/>
+      <c r="J969" s="6"/>
     </row>
     <row r="970" ht="15.75" customHeight="1">
-      <c r="E970" s="5"/>
-[...2 lines deleted...]
-      <c r="J970" s="5"/>
+      <c r="E970" s="6"/>
+      <c r="F970" s="6"/>
+      <c r="H970" s="6"/>
+      <c r="J970" s="6"/>
     </row>
     <row r="971" ht="15.75" customHeight="1">
-      <c r="E971" s="5"/>
-[...2 lines deleted...]
-      <c r="J971" s="5"/>
+      <c r="E971" s="6"/>
+      <c r="F971" s="6"/>
+      <c r="H971" s="6"/>
+      <c r="J971" s="6"/>
     </row>
     <row r="972" ht="15.75" customHeight="1">
-      <c r="E972" s="5"/>
-[...2 lines deleted...]
-      <c r="J972" s="5"/>
+      <c r="E972" s="6"/>
+      <c r="F972" s="6"/>
+      <c r="H972" s="6"/>
+      <c r="J972" s="6"/>
     </row>
     <row r="973" ht="15.75" customHeight="1">
-      <c r="E973" s="5"/>
-[...2 lines deleted...]
-      <c r="J973" s="5"/>
+      <c r="E973" s="6"/>
+      <c r="F973" s="6"/>
+      <c r="H973" s="6"/>
+      <c r="J973" s="6"/>
     </row>
     <row r="974" ht="15.75" customHeight="1">
-      <c r="E974" s="5"/>
-[...2 lines deleted...]
-      <c r="J974" s="5"/>
+      <c r="E974" s="6"/>
+      <c r="F974" s="6"/>
+      <c r="H974" s="6"/>
+      <c r="J974" s="6"/>
     </row>
     <row r="975" ht="15.75" customHeight="1">
-      <c r="E975" s="5"/>
-[...2 lines deleted...]
-      <c r="J975" s="5"/>
+      <c r="E975" s="6"/>
+      <c r="F975" s="6"/>
+      <c r="H975" s="6"/>
+      <c r="J975" s="6"/>
     </row>
     <row r="976" ht="15.75" customHeight="1">
-      <c r="E976" s="5"/>
-[...2 lines deleted...]
-      <c r="J976" s="5"/>
+      <c r="E976" s="6"/>
+      <c r="F976" s="6"/>
+      <c r="H976" s="6"/>
+      <c r="J976" s="6"/>
     </row>
     <row r="977" ht="15.75" customHeight="1">
-      <c r="E977" s="5"/>
-[...2 lines deleted...]
-      <c r="J977" s="5"/>
+      <c r="E977" s="6"/>
+      <c r="F977" s="6"/>
+      <c r="H977" s="6"/>
+      <c r="J977" s="6"/>
     </row>
     <row r="978" ht="15.75" customHeight="1">
-      <c r="E978" s="5"/>
-[...2 lines deleted...]
-      <c r="J978" s="5"/>
+      <c r="E978" s="6"/>
+      <c r="F978" s="6"/>
+      <c r="H978" s="6"/>
+      <c r="J978" s="6"/>
     </row>
     <row r="979" ht="15.75" customHeight="1">
-      <c r="E979" s="5"/>
-[...2 lines deleted...]
-      <c r="J979" s="5"/>
+      <c r="E979" s="6"/>
+      <c r="F979" s="6"/>
+      <c r="H979" s="6"/>
+      <c r="J979" s="6"/>
     </row>
     <row r="980" ht="15.75" customHeight="1">
-      <c r="E980" s="5"/>
-[...2 lines deleted...]
-      <c r="J980" s="5"/>
+      <c r="E980" s="6"/>
+      <c r="F980" s="6"/>
+      <c r="H980" s="6"/>
+      <c r="J980" s="6"/>
     </row>
     <row r="981" ht="15.75" customHeight="1">
-      <c r="E981" s="5"/>
-[...2 lines deleted...]
-      <c r="J981" s="5"/>
+      <c r="E981" s="6"/>
+      <c r="F981" s="6"/>
+      <c r="H981" s="6"/>
+      <c r="J981" s="6"/>
     </row>
     <row r="982" ht="15.75" customHeight="1">
-      <c r="E982" s="5"/>
-[...2 lines deleted...]
-      <c r="J982" s="5"/>
+      <c r="E982" s="6"/>
+      <c r="F982" s="6"/>
+      <c r="H982" s="6"/>
+      <c r="J982" s="6"/>
     </row>
     <row r="983" ht="15.75" customHeight="1">
-      <c r="E983" s="5"/>
-[...2 lines deleted...]
-      <c r="J983" s="5"/>
+      <c r="E983" s="6"/>
+      <c r="F983" s="6"/>
+      <c r="H983" s="6"/>
+      <c r="J983" s="6"/>
     </row>
     <row r="984" ht="15.75" customHeight="1">
-      <c r="E984" s="5"/>
-[...2 lines deleted...]
-      <c r="J984" s="5"/>
+      <c r="E984" s="6"/>
+      <c r="F984" s="6"/>
+      <c r="H984" s="6"/>
+      <c r="J984" s="6"/>
     </row>
     <row r="985" ht="15.75" customHeight="1">
-      <c r="E985" s="5"/>
-[...2 lines deleted...]
-      <c r="J985" s="5"/>
+      <c r="E985" s="6"/>
+      <c r="F985" s="6"/>
+      <c r="H985" s="6"/>
+      <c r="J985" s="6"/>
     </row>
     <row r="986" ht="15.75" customHeight="1">
-      <c r="E986" s="5"/>
-[...2 lines deleted...]
-      <c r="J986" s="5"/>
+      <c r="E986" s="6"/>
+      <c r="F986" s="6"/>
+      <c r="H986" s="6"/>
+      <c r="J986" s="6"/>
     </row>
     <row r="987" ht="15.75" customHeight="1">
-      <c r="E987" s="5"/>
-[...2 lines deleted...]
-      <c r="J987" s="5"/>
+      <c r="E987" s="6"/>
+      <c r="F987" s="6"/>
+      <c r="H987" s="6"/>
+      <c r="J987" s="6"/>
     </row>
     <row r="988" ht="15.75" customHeight="1">
-      <c r="E988" s="5"/>
-[...2 lines deleted...]
-      <c r="J988" s="5"/>
+      <c r="E988" s="6"/>
+      <c r="F988" s="6"/>
+      <c r="H988" s="6"/>
+      <c r="J988" s="6"/>
     </row>
     <row r="989" ht="15.75" customHeight="1">
-      <c r="E989" s="5"/>
-[...2 lines deleted...]
-      <c r="J989" s="5"/>
+      <c r="E989" s="6"/>
+      <c r="F989" s="6"/>
+      <c r="H989" s="6"/>
+      <c r="J989" s="6"/>
     </row>
     <row r="990" ht="15.75" customHeight="1">
-      <c r="E990" s="5"/>
-[...2 lines deleted...]
-      <c r="J990" s="5"/>
+      <c r="E990" s="6"/>
+      <c r="F990" s="6"/>
+      <c r="H990" s="6"/>
+      <c r="J990" s="6"/>
     </row>
     <row r="991" ht="15.75" customHeight="1">
-      <c r="E991" s="5"/>
-[...2 lines deleted...]
-      <c r="J991" s="5"/>
+      <c r="E991" s="6"/>
+      <c r="F991" s="6"/>
+      <c r="H991" s="6"/>
+      <c r="J991" s="6"/>
     </row>
     <row r="992" ht="15.75" customHeight="1">
-      <c r="E992" s="5"/>
-[...2 lines deleted...]
-      <c r="J992" s="5"/>
+      <c r="E992" s="6"/>
+      <c r="F992" s="6"/>
+      <c r="H992" s="6"/>
+      <c r="J992" s="6"/>
     </row>
     <row r="993" ht="15.75" customHeight="1">
-      <c r="E993" s="5"/>
-[...2 lines deleted...]
-      <c r="J993" s="5"/>
+      <c r="E993" s="6"/>
+      <c r="F993" s="6"/>
+      <c r="H993" s="6"/>
+      <c r="J993" s="6"/>
     </row>
     <row r="994" ht="15.75" customHeight="1">
-      <c r="E994" s="5"/>
-[...2 lines deleted...]
-      <c r="J994" s="5"/>
+      <c r="E994" s="6"/>
+      <c r="F994" s="6"/>
+      <c r="H994" s="6"/>
+      <c r="J994" s="6"/>
     </row>
     <row r="995" ht="15.75" customHeight="1">
-      <c r="E995" s="5"/>
-[...2 lines deleted...]
-      <c r="J995" s="5"/>
+      <c r="E995" s="6"/>
+      <c r="F995" s="6"/>
+      <c r="H995" s="6"/>
+      <c r="J995" s="6"/>
     </row>
     <row r="996" ht="15.75" customHeight="1">
-      <c r="E996" s="5"/>
-[...2 lines deleted...]
-      <c r="J996" s="5"/>
+      <c r="E996" s="6"/>
+      <c r="F996" s="6"/>
+      <c r="H996" s="6"/>
+      <c r="J996" s="6"/>
     </row>
     <row r="997" ht="15.75" customHeight="1">
-      <c r="E997" s="5"/>
-[...2 lines deleted...]
-      <c r="J997" s="5"/>
+      <c r="E997" s="6"/>
+      <c r="F997" s="6"/>
+      <c r="H997" s="6"/>
+      <c r="J997" s="6"/>
     </row>
     <row r="998" ht="15.75" customHeight="1">
-      <c r="E998" s="5"/>
-[...2 lines deleted...]
-      <c r="J998" s="5"/>
+      <c r="E998" s="6"/>
+      <c r="F998" s="6"/>
+      <c r="H998" s="6"/>
+      <c r="J998" s="6"/>
     </row>
     <row r="999" ht="15.75" customHeight="1">
-      <c r="E999" s="5"/>
-[...2 lines deleted...]
-      <c r="J999" s="5"/>
+      <c r="E999" s="6"/>
+      <c r="F999" s="6"/>
+      <c r="H999" s="6"/>
+      <c r="J999" s="6"/>
     </row>
     <row r="1000" ht="15.75" customHeight="1">
-      <c r="E1000" s="5"/>
-[...2 lines deleted...]
-      <c r="J1000" s="5"/>
+      <c r="E1000" s="6"/>
+      <c r="F1000" s="6"/>
+      <c r="H1000" s="6"/>
+      <c r="J1000" s="6"/>
     </row>
   </sheetData>
-  <autoFilter ref="$A$1:$Z$57"/>
+  <autoFilter ref="$A$1:$Z$65"/>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100093141C1741E3E4DBBC1290E4A9A5775" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5687a27188606a7025f072b0b7f27a21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dcc10a156eb2aa295318eab019ded2b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -9262,50 +10641,50 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18A169E2-919F-48BE-ACB3-EC8A7387E239}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4DDCA77-9B18-4D3B-AA62-3DEF545D0AB4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0964CD7-1A88-4849-8881-D7C589B1FB9A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11F28E10-7F3C-4FA2-9625-50CB8C07C982}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB60B386-B6E3-4B1C-9556-9B670D629345}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49D07D2F-5E03-4598-9E47-BDE2C6EB7591}"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bruce Woodard</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>