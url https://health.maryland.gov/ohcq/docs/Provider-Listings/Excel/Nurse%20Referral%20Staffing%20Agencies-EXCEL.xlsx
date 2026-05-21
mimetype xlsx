--- v0 (2025-11-21)
+++ v1 (2026-05-21)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="NRSAs-EXCEL as of 09-25-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="NRSAs-EXCEL as of 05-01-26" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'NRSAs-EXCEL as of 09-25-25'!$A$1:$J$346</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'NRSAs-EXCEL as of 05-01-26'!$A$1:$J$371</definedName>
   </definedNames>
   <calcPr/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3155" uniqueCount="2191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3477" uniqueCount="2435">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Name of Contact Person</t>
   </si>
   <si>
     <t>Business Email</t>
   </si>
   <si>
@@ -267,50 +262,56 @@
   <si>
     <t>Gambrills</t>
   </si>
   <si>
     <t>Enock Koomson</t>
   </si>
   <si>
     <t>drizzlehealthcare@outlook.com</t>
   </si>
   <si>
     <t>(240) 825-7419</t>
   </si>
   <si>
     <t>NRSA-00065</t>
   </si>
   <si>
     <t>Four Seasons Home Care Staffing Solutions, LLC</t>
   </si>
   <si>
     <t>328 Clopston Hill</t>
   </si>
   <si>
     <t>21405</t>
   </si>
   <si>
+    <t>Margaret H. Granitto</t>
+  </si>
+  <si>
+    <t>margaretgranitto@gmail.com</t>
+  </si>
+  <si>
     <t>(301) 873-1617</t>
   </si>
   <si>
     <t>130907</t>
   </si>
   <si>
     <t>Full Circle Home Care, LLC</t>
   </si>
   <si>
     <t>2411 Crofton Lane, #24</t>
   </si>
   <si>
     <t>Crofton</t>
   </si>
   <si>
     <t>21114</t>
   </si>
   <si>
     <t>Shanell Jacobs</t>
   </si>
   <si>
     <t>Info@FullCircleHomeCareMD.com</t>
   </si>
   <si>
     <t>(443) 295-3017</t>
@@ -489,50 +490,71 @@
   <si>
     <t>(240) 413-8519</t>
   </si>
   <si>
     <t>NRSA-00029</t>
   </si>
   <si>
     <t>Oasis Healthcare</t>
   </si>
   <si>
     <t>1601 Deer Meadow Court</t>
   </si>
   <si>
     <t>Fleurette Keutchakeu</t>
   </si>
   <si>
     <t>oasishealthcarellc@gmail.com</t>
   </si>
   <si>
     <t>(240) 646-2411</t>
   </si>
   <si>
     <t>NRSA-00187</t>
   </si>
   <si>
+    <t>Precious Mercy Care Services  LLC</t>
+  </si>
+  <si>
+    <t>7835 Crossbay Drive</t>
+  </si>
+  <si>
+    <t>Severn</t>
+  </si>
+  <si>
+    <t>Taiwo Mustapha</t>
+  </si>
+  <si>
+    <t>preciousmercycarellc@gmail.com</t>
+  </si>
+  <si>
+    <t>+1 (301) 605-2125</t>
+  </si>
+  <si>
+    <t>NRSA-00253</t>
+  </si>
+  <si>
     <t>Prestige Nursing Services</t>
   </si>
   <si>
     <t>1903 Cannon Ball Court</t>
   </si>
   <si>
     <t>Christiana Bonsu</t>
   </si>
   <si>
     <t>obeabonsu@gmail.com</t>
   </si>
   <si>
     <t>(301) 792-9787</t>
   </si>
   <si>
     <t>NR121003</t>
   </si>
   <si>
     <t>Prevail Solutions, LLC</t>
   </si>
   <si>
     <t>842 Harvest Moon Drive</t>
   </si>
   <si>
     <t>Mabel Yankey</t>
@@ -564,74 +586,101 @@
   <si>
     <t>admin@truecompanioncare.com</t>
   </si>
   <si>
     <t>(410) 507-5578</t>
   </si>
   <si>
     <t>NRSA140022</t>
   </si>
   <si>
     <t>Baltimore</t>
   </si>
   <si>
     <t>A &amp; S Private Duty Staffing Agency, LLC</t>
   </si>
   <si>
     <t>14 English Run Circle</t>
   </si>
   <si>
     <t>Glencoe</t>
   </si>
   <si>
     <t>21152</t>
   </si>
   <si>
+    <t>Ashley Riggins</t>
+  </si>
+  <si>
+    <t>ariggins08@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 762-1706</t>
   </si>
   <si>
     <t>NRS140068</t>
   </si>
   <si>
     <t>A Medical Staffing Agency</t>
   </si>
   <si>
     <t>3455 Wilkens Avenue, Suite 100B</t>
   </si>
   <si>
     <t>Shimieka Jenkins</t>
   </si>
   <si>
     <t>info@amedicalstaffingagency.com</t>
   </si>
   <si>
     <t>(410) 621-9004</t>
   </si>
   <si>
     <t>NRSA-00110</t>
   </si>
   <si>
+    <t>A Part of Me Supportive Services &amp; Assisted Living LLC</t>
+  </si>
+  <si>
+    <t>30 Flaxleaf Court</t>
+  </si>
+  <si>
+    <t>Essex</t>
+  </si>
+  <si>
+    <t>Cearra Shackleford</t>
+  </si>
+  <si>
+    <t>cearrashackelford@gmail.com</t>
+  </si>
+  <si>
+    <t>(410) 456-7896</t>
+  </si>
+  <si>
+    <t>NRSA-00255</t>
+  </si>
+  <si>
     <t>A+ Vastland Health Services</t>
   </si>
   <si>
     <t>6106 Edmondson Avenue, Suite 102 and 105</t>
   </si>
   <si>
     <t>Catonsville</t>
   </si>
   <si>
     <t>21228</t>
   </si>
   <si>
     <t>Wellington Ogude</t>
   </si>
   <si>
     <t>wogude@vastlandhealthservices.com</t>
   </si>
   <si>
     <t>(301) 978-6321</t>
   </si>
   <si>
     <t>NRSA140008</t>
   </si>
   <si>
     <t>A2Z CarePlus Health Services, LLC</t>
@@ -846,113 +895,131 @@
   <si>
     <t>Lutherville</t>
   </si>
   <si>
     <t>April C. Johnson</t>
   </si>
   <si>
     <t>attentivecarersa@gmail.com</t>
   </si>
   <si>
     <t>(443) 824-5949</t>
   </si>
   <si>
     <t>NRSA140004</t>
   </si>
   <si>
     <t>Avictar Healthcare Staffing Agency, LLC</t>
   </si>
   <si>
     <t>9926 Sherwood Farm Road</t>
   </si>
   <si>
     <t>21117</t>
   </si>
   <si>
+    <t>Virginia Nganga</t>
+  </si>
+  <si>
+    <t>rmunyiri@yahoo.com</t>
+  </si>
+  <si>
     <t>(443) 801-2661</t>
   </si>
   <si>
     <t>NRS140060</t>
   </si>
   <si>
     <t>Baltimore Nurses Exchange, Inc</t>
   </si>
   <si>
     <t>4022 Greenspring Avenue</t>
   </si>
   <si>
     <t>Paul Whittaker</t>
   </si>
   <si>
     <t>pwhittaker40@gmail.com</t>
   </si>
   <si>
     <t>(410) 409-6212</t>
   </si>
   <si>
     <t>NRSA-00080</t>
   </si>
   <si>
     <t>Baltimore Nurses Exchange, Inc.</t>
   </si>
   <si>
     <t>8 Forest Drive</t>
   </si>
   <si>
+    <t>Stephen C. Weber</t>
+  </si>
+  <si>
+    <t>scweber1@comcast.net</t>
+  </si>
+  <si>
     <t>(410) 747-6100</t>
   </si>
   <si>
     <t>NR070801</t>
   </si>
   <si>
     <t>Brightline Comfort Care, LLC</t>
   </si>
   <si>
     <t>122 Nettleton Court</t>
   </si>
   <si>
     <t>Breasia Lawson</t>
   </si>
   <si>
     <t>brightline.comfortcare@gmail.com</t>
   </si>
   <si>
     <t>(410) 660-5135</t>
   </si>
   <si>
     <t>NRS140090</t>
   </si>
   <si>
     <t>Care And Kindness Homecare, LLC</t>
   </si>
   <si>
     <t>6402 Everall Avenue, #2</t>
   </si>
   <si>
     <t>21206</t>
   </si>
   <si>
+    <t>Gia McKinnis</t>
+  </si>
+  <si>
+    <t>gia.davila@gmail.com</t>
+  </si>
+  <si>
     <t>(240) 481-3953</t>
   </si>
   <si>
     <t>NRSA130913</t>
   </si>
   <si>
     <t>Carter Home Care and Staffing</t>
   </si>
   <si>
     <t>6606 Park Heights Avenue, #403</t>
   </si>
   <si>
     <t>21215</t>
   </si>
   <si>
     <t>Lisa M. Carter</t>
   </si>
   <si>
     <t>lmcconsults@gmail.com</t>
   </si>
   <si>
     <t>(410) 499-2588</t>
   </si>
   <si>
     <t>NRS140097</t>
@@ -1023,53 +1090,50 @@
   <si>
     <t>4 Fallshire Court</t>
   </si>
   <si>
     <t>Randallstown</t>
   </si>
   <si>
     <t>Stacey Crowell</t>
   </si>
   <si>
     <t>stacey@crowellnesscare.com</t>
   </si>
   <si>
     <t>(443) 650-3050</t>
   </si>
   <si>
     <t>NRSA-00066</t>
   </si>
   <si>
     <t>Crowned Homecare Companions, LLC</t>
   </si>
   <si>
     <t>417 C Eastern Boulevard</t>
   </si>
   <si>
-    <t>Essex</t>
-[...1 lines deleted...]
-  <si>
     <t>Jada  Watson</t>
   </si>
   <si>
     <t>crownedhomecarecompanions@gmail.com</t>
   </si>
   <si>
     <t>(410) 831-7869</t>
   </si>
   <si>
     <t>NRSA-00008</t>
   </si>
   <si>
     <t>Crownhills Enterprises, Inc.</t>
   </si>
   <si>
     <t>8441 Belair Road, Suite 103</t>
   </si>
   <si>
     <t>Nottingham</t>
   </si>
   <si>
     <t>21236</t>
   </si>
   <si>
     <t>Dr. Olayinka Akerele-Olufidipe</t>
@@ -1128,74 +1192,119 @@
   <si>
     <t>21204</t>
   </si>
   <si>
     <t>Elizabeth Weglein</t>
   </si>
   <si>
     <t>info@ElizabethCooneyAgency.com</t>
   </si>
   <si>
     <t>(410) 323-1700</t>
   </si>
   <si>
     <t>NR071201</t>
   </si>
   <si>
     <t>Ellison Health Care, LLC</t>
   </si>
   <si>
     <t>6820 Bonnie Ridge Drive, Apartment T-2</t>
   </si>
   <si>
     <t>21209</t>
   </si>
   <si>
+    <t>Princess Good</t>
+  </si>
+  <si>
+    <t>EllisonHealthCare@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 326-7464</t>
   </si>
   <si>
     <t>NRS140076</t>
   </si>
   <si>
     <t>Enamel Healthcare Services Inc</t>
   </si>
   <si>
     <t>6 Mainview Court</t>
   </si>
   <si>
     <t>Elisabeth Wandji</t>
   </si>
   <si>
     <t>enamelhealthcareservicesinc@gmail.com</t>
   </si>
   <si>
     <t>(410) 800-3482</t>
   </si>
   <si>
     <t>NRSA-00091</t>
   </si>
   <si>
+    <t>Entrusted Hearts LLC</t>
+  </si>
+  <si>
+    <t>2106 Graythorn Road</t>
+  </si>
+  <si>
+    <t>Middle River</t>
+  </si>
+  <si>
+    <t>Precious Smallwood</t>
+  </si>
+  <si>
+    <t>precioussmallwood@gmail.com</t>
+  </si>
+  <si>
+    <t>(443) 815-8424</t>
+  </si>
+  <si>
+    <t>NRSA-00234</t>
+  </si>
+  <si>
+    <t>Excelsia Healthcare Services</t>
+  </si>
+  <si>
+    <t>41 Grandee Court</t>
+  </si>
+  <si>
+    <t>Onyebuchie Nwachukwu</t>
+  </si>
+  <si>
+    <t>excelsiahealthcare@gmail.com</t>
+  </si>
+  <si>
+    <t>(443) 558-7921</t>
+  </si>
+  <si>
+    <t>NRSA-00243</t>
+  </si>
+  <si>
     <t>Griswold Home Care for Baltimore and Howard Counties</t>
   </si>
   <si>
     <t>3104 Lord Baltimore Drive, Suite 209</t>
   </si>
   <si>
     <t>Windsor MIll</t>
   </si>
   <si>
     <t>Cathy Reilly</t>
   </si>
   <si>
     <t>cathy@griswoldhomecare.com</t>
   </si>
   <si>
     <t>(410) 988-5094</t>
   </si>
   <si>
     <t>NRS140043</t>
   </si>
   <si>
     <t>Hands that Help Home Health Agency</t>
   </si>
   <si>
     <t>1627 Evergreen Way</t>
@@ -1242,92 +1351,110 @@
   <si>
     <t>Woodsboro</t>
   </si>
   <si>
     <t>Michelle Cavey</t>
   </si>
   <si>
     <t>Heartsofireland@gmail.com</t>
   </si>
   <si>
     <t>(800) 374-2669</t>
   </si>
   <si>
     <t>NR080805</t>
   </si>
   <si>
     <t>Helping Hands 24/7, LLC</t>
   </si>
   <si>
     <t>1136 Saffel Road</t>
   </si>
   <si>
     <t>21136</t>
   </si>
   <si>
+    <t>Shawn Barnes</t>
+  </si>
+  <si>
+    <t>helpinghands247@gmail.com</t>
+  </si>
+  <si>
     <t>(410) 833-8368</t>
   </si>
   <si>
     <t>NRSA140009</t>
   </si>
   <si>
     <t>Hopyn, LLC</t>
   </si>
   <si>
     <t>6260 Gilston Park Road</t>
   </si>
   <si>
+    <t>Michael Tunney</t>
+  </si>
+  <si>
+    <t>michael@hopyn.com</t>
+  </si>
+  <si>
     <t>(202)  430-6117</t>
   </si>
   <si>
     <t>NRS140053</t>
   </si>
   <si>
     <t>Ideal Healthcare Solutions, LLC</t>
   </si>
   <si>
     <t>1055 Ingleside Avenue, Suite 100</t>
   </si>
   <si>
     <t>Latia O'Banner</t>
   </si>
   <si>
     <t>info@myidealhcs.com</t>
   </si>
   <si>
     <t>(443) 718-9579</t>
   </si>
   <si>
     <t>NRS140049</t>
   </si>
   <si>
     <t>In Home Quality Care, LLC</t>
   </si>
   <si>
     <t>62222 Radecke Avenue</t>
   </si>
   <si>
+    <t>India Johnson</t>
+  </si>
+  <si>
+    <t>inhomequalitycarellc@yahoo.com</t>
+  </si>
+  <si>
     <t>(443) 850-3206</t>
   </si>
   <si>
     <t>NRS140041</t>
   </si>
   <si>
     <t>Jotelo, Inc.</t>
   </si>
   <si>
     <t>1829 Reisterstown Road, #350</t>
   </si>
   <si>
     <t>21208</t>
   </si>
   <si>
     <t>Sholayide Adebayo</t>
   </si>
   <si>
     <t>info@augusthomecare.com</t>
   </si>
   <si>
     <t>(301) 742-5533</t>
   </si>
   <si>
     <t>NRS140038</t>
@@ -1362,134 +1489,194 @@
   <si>
     <t>Veronica Bouie</t>
   </si>
   <si>
     <t>leapoffaithagencylls@gmail.com</t>
   </si>
   <si>
     <t>(443) 657-3555</t>
   </si>
   <si>
     <t>NRSA-00102</t>
   </si>
   <si>
     <t>Live Rite Homecare, LLC</t>
   </si>
   <si>
     <t>2004 Royal Garden Drive</t>
   </si>
   <si>
     <t>Gwynn Oak</t>
   </si>
   <si>
     <t>21207</t>
   </si>
   <si>
+    <t>Ricardo Johnson</t>
+  </si>
+  <si>
+    <t>johnsonricardo825@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 768-6015</t>
   </si>
   <si>
     <t>NRS140077</t>
   </si>
   <si>
+    <t>Lotus Home Care, LLC</t>
+  </si>
+  <si>
+    <t>200 Washington Avenue, 5th Floor</t>
+  </si>
+  <si>
+    <t>Pebbles Armwood</t>
+  </si>
+  <si>
+    <t>lotusprivateduty@gmail.com</t>
+  </si>
+  <si>
+    <t>(443) 377-3703</t>
+  </si>
+  <si>
+    <t>NR130608</t>
+  </si>
+  <si>
     <t>Loving Care Services, Inc.</t>
   </si>
   <si>
     <t>222 Milford Mill Road</t>
   </si>
   <si>
     <t>Bernie Nwanguma</t>
   </si>
   <si>
     <t>lovingcareoncall@gmail.com</t>
   </si>
   <si>
     <t>(410) 602-8666</t>
   </si>
   <si>
     <t>NR070504</t>
   </si>
   <si>
     <t>Loyalty Healthcare, LLC</t>
   </si>
   <si>
     <t>5 Kinwall Place, 2C</t>
   </si>
   <si>
+    <t>Latia Sheers</t>
+  </si>
+  <si>
+    <t>latiasheers@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 851-3010</t>
   </si>
   <si>
     <t>NRS140074</t>
   </si>
   <si>
     <t>Lucy Maes Loving Hands, LLC</t>
   </si>
   <si>
     <t>5410 Belle Vista Avenue, Suite 1</t>
   </si>
   <si>
+    <t>Aniya T. Jefferson</t>
+  </si>
+  <si>
+    <t>lmlhllc@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 491-8479</t>
   </si>
   <si>
     <t>NR130614</t>
   </si>
   <si>
     <t>Managing Care with Integrity</t>
   </si>
   <si>
     <t>7507 Fairbrook Road, #1-C</t>
   </si>
   <si>
     <t>Windsor Mill</t>
   </si>
   <si>
     <t>21244</t>
   </si>
   <si>
+    <t>Wannetta Walker</t>
+  </si>
+  <si>
+    <t>walker.wannetta1@gmail.com</t>
+  </si>
+  <si>
     <t>(240) 713-0448</t>
   </si>
   <si>
     <t>NRSA140000</t>
   </si>
   <si>
     <t>Merciful Mercy Health Group, LLC</t>
   </si>
   <si>
     <t>10451 Mill Run Circle, Suite 400</t>
   </si>
   <si>
     <t>Victoria Ahmed Adesina</t>
   </si>
   <si>
     <t>mercifulmercyhealthgroup@gmail.com</t>
   </si>
   <si>
     <t>(443) 323-2081</t>
   </si>
   <si>
     <t>NRA140131</t>
   </si>
   <si>
+    <t>Metro Placement and Client Services llc</t>
+  </si>
+  <si>
+    <t>20 Marks Manor</t>
+  </si>
+  <si>
+    <t>Cheryl Pratt</t>
+  </si>
+  <si>
+    <t>cpratt304@gmail.com</t>
+  </si>
+  <si>
+    <t>+1 (443) 271-2606</t>
+  </si>
+  <si>
+    <t>NRSA-00264</t>
+  </si>
+  <si>
     <t>Miah Residential Agency, LLC</t>
   </si>
   <si>
     <t>707 Harford Road, Suite B-1</t>
   </si>
   <si>
     <t>Ojo Olanrewaju</t>
   </si>
   <si>
     <t>miahresidentialagency@gmail.com</t>
   </si>
   <si>
     <t>(443) 629-5011</t>
   </si>
   <si>
     <t>NRSA-00010</t>
   </si>
   <si>
     <t>Mobley's Tender Care</t>
   </si>
   <si>
     <t>29 Bank Spring Court</t>
   </si>
   <si>
     <t>Sadiqua Mobley</t>
@@ -1527,50 +1714,56 @@
   <si>
     <t>2204 North Charles Street, Suite B</t>
   </si>
   <si>
     <t>Cierra D Jones</t>
   </si>
   <si>
     <t>cierrajones@noblegemscommunityhealth.org</t>
   </si>
   <si>
     <t>(410) 826-8266</t>
   </si>
   <si>
     <t>NRSA-00063</t>
   </si>
   <si>
     <t>Northern Nursing, LLC</t>
   </si>
   <si>
     <t>6701 Harford Road</t>
   </si>
   <si>
     <t>21234</t>
   </si>
   <si>
+    <t>Terri Ann Agness</t>
+  </si>
+  <si>
+    <t>tmagness@northernpaharmacy.com</t>
+  </si>
+  <si>
     <t>(410) 254-2055</t>
   </si>
   <si>
     <t>NR100301</t>
   </si>
   <si>
     <t>Open Heart Health and Education Services</t>
   </si>
   <si>
     <t>1045 Taylor Avenue, Suite 10</t>
   </si>
   <si>
     <t>21286</t>
   </si>
   <si>
     <t>LaShawn M. Rogers</t>
   </si>
   <si>
     <t>openhearthomecareservices@gmail.com</t>
   </si>
   <si>
     <t>(443) 652-3315</t>
   </si>
   <si>
     <t>NRSA140002</t>
@@ -1632,95 +1825,107 @@
   <si>
     <t>NRSA140010</t>
   </si>
   <si>
     <t>Quality Assured Staffing, LLC</t>
   </si>
   <si>
     <t>9 Bond Avenue</t>
   </si>
   <si>
     <t>Juwerah Umar</t>
   </si>
   <si>
     <t>INFO@QUALITYASSUREDSTAFFING.COM</t>
   </si>
   <si>
     <t>(954) 997-4200</t>
   </si>
   <si>
     <t>NRSA-00140</t>
   </si>
   <si>
     <t>Recovermd, LLC</t>
   </si>
   <si>
+    <t>Jeffrey McClure</t>
+  </si>
+  <si>
+    <t>jmcclure@cms24-7.com</t>
+  </si>
+  <si>
     <t>(443) 801-4559</t>
   </si>
   <si>
     <t>NRS140021</t>
   </si>
   <si>
     <t>Sarahs Loving Care, LLC</t>
   </si>
   <si>
     <t>9306 Carsins Run - M</t>
   </si>
   <si>
     <t>Sarah Randall</t>
   </si>
   <si>
     <t>info@sarahslovingcare.com</t>
   </si>
   <si>
     <t>(443) 850-8680</t>
   </si>
   <si>
     <t>NRSA140032</t>
   </si>
   <si>
     <t>St. Augustine Nursing Services, LLC</t>
   </si>
   <si>
     <t>Augustine Jacobson</t>
   </si>
   <si>
     <t>austinnig1969@gmail.com</t>
   </si>
   <si>
     <t>(443) 703-9933</t>
   </si>
   <si>
     <t>NRA140121</t>
   </si>
   <si>
     <t>Teia's Helping Hands Home Care, LLC</t>
   </si>
   <si>
     <t>120 Owings Gate Road, Apartment 301</t>
   </si>
   <si>
+    <t>Myronetta Smith</t>
+  </si>
+  <si>
+    <t>007ladytee@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 227-8277</t>
   </si>
   <si>
     <t>NRS140069</t>
   </si>
   <si>
     <t>Tender Care Nursing LLC</t>
   </si>
   <si>
     <t>22 W Pennsylvania Avenue, Suite 315</t>
   </si>
   <si>
     <t>Matilda Charles</t>
   </si>
   <si>
     <t>tendercarenursing@gmail.com</t>
   </si>
   <si>
     <t>(240) 281-9870</t>
   </si>
   <si>
     <t>NR130306</t>
   </si>
   <si>
     <t>The Hands That Care For U Nursing Referral Agency, LLC</t>
@@ -1749,116 +1954,128 @@
   <si>
     <t>Stevenson</t>
   </si>
   <si>
     <t>21153</t>
   </si>
   <si>
     <t>Jonathan Goldman</t>
   </si>
   <si>
     <t>office@lisavogelagency.com</t>
   </si>
   <si>
     <t>(410) 363-7770</t>
   </si>
   <si>
     <t>NR120101</t>
   </si>
   <si>
     <t>The Nurse Bank of Maryland</t>
   </si>
   <si>
     <t>3701 Old Court Road #3</t>
   </si>
   <si>
-    <t>info@nursebankofmd.com</t>
+    <t>Bari Weinapple</t>
+  </si>
+  <si>
+    <t>bweinapple@nursebankofmd.com</t>
   </si>
   <si>
     <t>(410) 486-3350</t>
   </si>
   <si>
     <t>NR130615</t>
   </si>
   <si>
     <t>The Prime Placement, LLC</t>
   </si>
   <si>
-    <t>10630 Red Run Boulevard</t>
-[...2 lines deleted...]
-    <t>Shakeya Hawkins</t>
+    <t>3000 Washington Boulevard</t>
+  </si>
+  <si>
+    <t>Shakeya Franklin</t>
   </si>
   <si>
     <t>theprimeplacement@gmail.com</t>
   </si>
   <si>
-    <t>(443) 248-7121</t>
+    <t>(667) 434-8107</t>
   </si>
   <si>
     <t>NRSA140093</t>
   </si>
   <si>
     <t>Thompson's Loving Touch Homehealth, LLC</t>
   </si>
   <si>
     <t>165 Royalty Circle</t>
   </si>
   <si>
     <t>Shydeara C. Thompson</t>
   </si>
   <si>
     <t>thompsonslovingtouch@gmail.com</t>
   </si>
   <si>
     <t>(443) 983-3001</t>
   </si>
   <si>
     <t>NRS140050</t>
   </si>
   <si>
     <t>Tillers Private Duty Agency, LLC</t>
   </si>
   <si>
     <t>3717 A McDonogh Road</t>
   </si>
   <si>
     <t>21133</t>
   </si>
   <si>
+    <t>Yvette C TIller</t>
+  </si>
+  <si>
     <t>(443) 226-5932</t>
   </si>
   <si>
     <t>NR120304</t>
   </si>
   <si>
     <t>Trusted Hands Tender Hearts, LLC</t>
   </si>
   <si>
     <t>2 Silerton Road, Apartment 2C</t>
   </si>
   <si>
+    <t>Kesheria Cook</t>
+  </si>
+  <si>
+    <t>ththcare@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 674-7501</t>
   </si>
   <si>
     <t>NRS140063</t>
   </si>
   <si>
     <t>Uptown Hope, LLC</t>
   </si>
   <si>
     <t>300 Redland Court, Suite 200</t>
   </si>
   <si>
     <t>Dr. Tunji Oyefusi</t>
   </si>
   <si>
     <t>uptownhopellc@gmail.com</t>
   </si>
   <si>
     <t>(443) 326-5069</t>
   </si>
   <si>
     <t>NRSA-00035</t>
   </si>
   <si>
     <t>We Care For You Nursing Services, LLC</t>
@@ -2010,50 +2227,68 @@
   <si>
     <t>NRSA-00216</t>
   </si>
   <si>
     <t>Beautiful Hearts Caring Hands, LLC</t>
   </si>
   <si>
     <t>2 West 21st Street, Suite A6</t>
   </si>
   <si>
     <t>21218</t>
   </si>
   <si>
     <t>Latrice Jones</t>
   </si>
   <si>
     <t>Beautifulheartscaringhands@gmail.com</t>
   </si>
   <si>
     <t>(410) 572-7267</t>
   </si>
   <si>
     <t>NRSA140087</t>
   </si>
   <si>
+    <t>Blessing Above</t>
+  </si>
+  <si>
+    <t>5435 Todd Ave</t>
+  </si>
+  <si>
+    <t>Aneesah Spicer</t>
+  </si>
+  <si>
+    <t>blessingabove25@gmail.com</t>
+  </si>
+  <si>
+    <t>(443) 509-4116</t>
+  </si>
+  <si>
+    <t>NRSA-00232</t>
+  </si>
+  <si>
     <t>Carestaff Nursing Services, Inc.</t>
   </si>
   <si>
     <t>4416 Roland Springs Drive</t>
   </si>
   <si>
     <t>21210</t>
   </si>
   <si>
     <t>Josephine Furtick</t>
   </si>
   <si>
     <t>carestaffva@gmail.com</t>
   </si>
   <si>
     <t>(443) 600-3659</t>
   </si>
   <si>
     <t>NR090102</t>
   </si>
   <si>
     <t>Compassionate Care Solutions, LLC</t>
   </si>
   <si>
     <t>28 East 25th Street 1st Floor</t>
@@ -2148,50 +2383,53 @@
   <si>
     <t>Friendly Nursing Referrals, Inc.</t>
   </si>
   <si>
     <t>6007 Hunt Ridge Road, #3332</t>
   </si>
   <si>
     <t>Michael Breschi</t>
   </si>
   <si>
     <t>mike.breschi@gmail.com</t>
   </si>
   <si>
     <t>(443) 465-9309</t>
   </si>
   <si>
     <t>NRA140109</t>
   </si>
   <si>
     <t>Gallant Global Initiative, Inc.</t>
   </si>
   <si>
     <t>2601 Putty Hill Avenue, #A</t>
   </si>
   <si>
+    <t>Endee Chuong</t>
+  </si>
+  <si>
     <t>(443) 360-8376</t>
   </si>
   <si>
     <t>NR130065</t>
   </si>
   <si>
     <t>Honesty Home Care, LLC</t>
   </si>
   <si>
     <t>1 Kilbeggan Green</t>
   </si>
   <si>
     <t>Neisha Tubman</t>
   </si>
   <si>
     <t>honestydhomec@yahoo.com</t>
   </si>
   <si>
     <t>(443) 675-8966</t>
   </si>
   <si>
     <t>NRSA-00118</t>
   </si>
   <si>
     <t>Kays Gentle Touch, LLC</t>
@@ -2292,53 +2530,50 @@
   <si>
     <t>713 W. Pratt Street</t>
   </si>
   <si>
     <t>21201</t>
   </si>
   <si>
     <t>Tavonia Stackhouse</t>
   </si>
   <si>
     <t>rescuinghearts3@gmail.com</t>
   </si>
   <si>
     <t>(443) 941-6063</t>
   </si>
   <si>
     <t>NRS140036</t>
   </si>
   <si>
     <t>S &amp; L Residential Services, LLC</t>
   </si>
   <si>
     <t>1201 Linworth Avenue</t>
   </si>
   <si>
-    <t>Cearra Shackleford</t>
-[...1 lines deleted...]
-  <si>
     <t>s.l.residentialcareservices@gmail.com</t>
   </si>
   <si>
     <t>(443) 823-1650</t>
   </si>
   <si>
     <t>NRSA140107</t>
   </si>
   <si>
     <t>Solution Nursing</t>
   </si>
   <si>
     <t>808 South Conkling Street, Second Floor</t>
   </si>
   <si>
     <t>21224</t>
   </si>
   <si>
     <t>Christina Sabin-Schraff</t>
   </si>
   <si>
     <t>mailbox@solutionnursing.com</t>
   </si>
   <si>
     <t>(443) 992 4093</t>
@@ -2433,68 +2668,80 @@
   <si>
     <t>lormarhealthcaresolutions@gmail.com</t>
   </si>
   <si>
     <t>(317) 219-9701</t>
   </si>
   <si>
     <t>NRA140127</t>
   </si>
   <si>
     <t>Cecil</t>
   </si>
   <si>
     <t>Independent Home Care of Maryland, LLC</t>
   </si>
   <si>
     <t>1024 Joseph Biggs Highway</t>
   </si>
   <si>
     <t>Rising Sun</t>
   </si>
   <si>
     <t>21911</t>
   </si>
   <si>
+    <t>K. Brown</t>
+  </si>
+  <si>
+    <t>KLBROWN@IDFDN.ORG</t>
+  </si>
+  <si>
     <t>(443) 693-2135</t>
   </si>
   <si>
     <t>NR110701</t>
   </si>
   <si>
     <t>No Place Like Home, LLC</t>
   </si>
   <si>
     <t>402 West Pulaski Highway</t>
   </si>
   <si>
     <t>Elkton</t>
   </si>
   <si>
     <t>21921</t>
   </si>
   <si>
+    <t>Marlene Grove</t>
+  </si>
+  <si>
+    <t>mmgrove@noplacelikehomecare.org</t>
+  </si>
+  <si>
     <t>(443) 406-7963</t>
   </si>
   <si>
     <t>NR111101</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
     <t>Above and Beyond Care, LLC</t>
   </si>
   <si>
     <t>6771 McCormick Drive</t>
   </si>
   <si>
     <t>Bryans Rd</t>
   </si>
   <si>
     <t>20616</t>
   </si>
   <si>
     <t>Ishekeba Beckford</t>
   </si>
   <si>
     <t>info@aboveandbeyondmd.com</t>
@@ -2529,77 +2776,101 @@
   <si>
     <t>NRS140065</t>
   </si>
   <si>
     <t>KinCare Nursing Agency LLC</t>
   </si>
   <si>
     <t>7820 King Arthur Court</t>
   </si>
   <si>
     <t>White Plains</t>
   </si>
   <si>
     <t>Rebecca Kinuani</t>
   </si>
   <si>
     <t>kincarenursingagency@gmail.com</t>
   </si>
   <si>
     <t>(571) 241-3263</t>
   </si>
   <si>
     <t>NRSA-00215</t>
   </si>
   <si>
+    <t>Lifelong Link LLC</t>
+  </si>
+  <si>
+    <t>2921 Marsh Hawk Drive</t>
+  </si>
+  <si>
+    <t>Lorelle Talford</t>
+  </si>
+  <si>
+    <t>admin@lifelong-link.org</t>
+  </si>
+  <si>
+    <t>(202) 489-9627</t>
+  </si>
+  <si>
+    <t>NRSA-00231</t>
+  </si>
+  <si>
     <t>Simple Moments</t>
   </si>
   <si>
     <t>1159 Harvard Road</t>
   </si>
   <si>
     <t>Laticia Rogers</t>
   </si>
   <si>
     <t>laticia_rogers@yahoo.com</t>
   </si>
   <si>
     <t>(240) 605-1425</t>
   </si>
   <si>
     <t>NRSA140094</t>
   </si>
   <si>
     <t>Solutions of Healthcare</t>
   </si>
   <si>
     <t>3605 Moses Way #221</t>
   </si>
   <si>
     <t>20602</t>
   </si>
   <si>
+    <t>Versenia Ladson</t>
+  </si>
+  <si>
+    <t>contact@sohcorp.com</t>
+  </si>
+  <si>
     <t>(240) 435-8018</t>
   </si>
   <si>
     <t>NRS140071</t>
   </si>
   <si>
     <t>TrustedHand Healthcare Network</t>
   </si>
   <si>
     <t>4651 Pebbleshire Court</t>
   </si>
   <si>
     <t>Folajimi Fapohunda</t>
   </si>
   <si>
     <t>folafapohunda@gmail.com</t>
   </si>
   <si>
     <t>(704) 473-9881</t>
   </si>
   <si>
     <t>NRSA-00202</t>
   </si>
   <si>
     <t>Frederick</t>
@@ -2688,50 +2959,56 @@
   <si>
     <t>122 East Patrick Street</t>
   </si>
   <si>
     <t>21701</t>
   </si>
   <si>
     <t>Alicia Underwood</t>
   </si>
   <si>
     <t>Caregiver229@gmail.com</t>
   </si>
   <si>
     <t>(301) 741-4444</t>
   </si>
   <si>
     <t>NRS140073</t>
   </si>
   <si>
     <t>Compassionate Care, LLC</t>
   </si>
   <si>
     <t>1646 Colonial Way</t>
   </si>
   <si>
+    <t>Kerryann M. Adams</t>
+  </si>
+  <si>
+    <t>compassionatellc@gmail.com</t>
+  </si>
+  <si>
     <t>(240) 418-5774</t>
   </si>
   <si>
     <t>NRSA140005</t>
   </si>
   <si>
     <t>Harmony Business Services dba Harmony Healthcare</t>
   </si>
   <si>
     <t>101 Redcloud Court</t>
   </si>
   <si>
     <t>Kamga Agapit</t>
   </si>
   <si>
     <t>duvantagapit@yahoo.com</t>
   </si>
   <si>
     <t>(202) 398-4585</t>
   </si>
   <si>
     <t>NRA140128</t>
   </si>
   <si>
     <t>Medhub Healthcare, Inc.</t>
@@ -2751,50 +3028,68 @@
   <si>
     <t>NRSA-00022</t>
   </si>
   <si>
     <t>Passion Nursing Care Services, LLC</t>
   </si>
   <si>
     <t>1207 Tide Lock Street</t>
   </si>
   <si>
     <t>Brunswick</t>
   </si>
   <si>
     <t>Kalilou Djobo</t>
   </si>
   <si>
     <t>passionnursingcarellc@gmail.com</t>
   </si>
   <si>
     <t>(240) 481-6897</t>
   </si>
   <si>
     <t>NRSA-00056</t>
   </si>
   <si>
+    <t>Prospect Nursing Services LLC</t>
+  </si>
+  <si>
+    <t>2104 Caisson Road</t>
+  </si>
+  <si>
+    <t>Fofanah Bintu</t>
+  </si>
+  <si>
+    <t>prospectnursingservicesllc@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 483-8030</t>
+  </si>
+  <si>
+    <t>NRSA-00237</t>
+  </si>
+  <si>
     <t>Reliable Wound Ostomy Consultant, LLC</t>
   </si>
   <si>
     <t>6664 Ballenger Run Boulevard</t>
   </si>
   <si>
     <t>Agnes Mpanja</t>
   </si>
   <si>
     <t>a_mpanja@msn.com</t>
   </si>
   <si>
     <t>(240) 305-7922</t>
   </si>
   <si>
     <t>NRSA-00133</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>Me First Respite Care, LLC</t>
   </si>
   <si>
     <t>500 Thayer Center, Suite C</t>
@@ -2877,71 +3172,50 @@
   <si>
     <t>(773) 272-1652</t>
   </si>
   <si>
     <t>NRSA140100</t>
   </si>
   <si>
     <t>Griswold Home Care for Harford and Cecil Counties</t>
   </si>
   <si>
     <t>253 Lewis Lane, Suite 305</t>
   </si>
   <si>
     <t>Havre De Grace</t>
   </si>
   <si>
     <t>21078</t>
   </si>
   <si>
     <t>(215) 253-7444</t>
   </si>
   <si>
     <t>NR120100</t>
   </si>
   <si>
-    <t>Lotus Home Care, LLC</t>
-[...19 lines deleted...]
-  <si>
     <t>Maryland Nursing Care, LLC</t>
   </si>
   <si>
     <t>8115 Maple Lawn Boulevard, Suite 350</t>
   </si>
   <si>
     <t>Fulton</t>
   </si>
   <si>
     <t>Lola Aromolaran</t>
   </si>
   <si>
     <t>info@mdnursingcare.com</t>
   </si>
   <si>
     <t>(443) 360-1990</t>
   </si>
   <si>
     <t>NR130303</t>
   </si>
   <si>
     <t>MeMe Caring Hands Nursing Service, LLC</t>
   </si>
   <si>
     <t>739 Farnham Place</t>
@@ -3150,50 +3424,86 @@
   <si>
     <t>NRSA-00220</t>
   </si>
   <si>
     <t>Caring Hands Health Solutions</t>
   </si>
   <si>
     <t>2880 Country Lane</t>
   </si>
   <si>
     <t>21042</t>
   </si>
   <si>
     <t>Remi Momodu</t>
   </si>
   <si>
     <t>info@chhsolutions.com</t>
   </si>
   <si>
     <t>(410) 908-1113</t>
   </si>
   <si>
     <t>NRSA140012</t>
   </si>
   <si>
+    <t>Divine Help Healthcare Services, INC</t>
+  </si>
+  <si>
+    <t>5626B Oakland Mills Road</t>
+  </si>
+  <si>
+    <t>Kay Okegbenro</t>
+  </si>
+  <si>
+    <t>kay@divine-help.com</t>
+  </si>
+  <si>
+    <t>+1 (202) 330-6090</t>
+  </si>
+  <si>
+    <t>NRSA-00249</t>
+  </si>
+  <si>
+    <t>Excel Nursing Agency LLC</t>
+  </si>
+  <si>
+    <t>9445 Fens Hollow</t>
+  </si>
+  <si>
+    <t>Edith O. Gukas</t>
+  </si>
+  <si>
+    <t>excelnursingagencyllc@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 708-1263</t>
+  </si>
+  <si>
+    <t>NRSA-00235</t>
+  </si>
+  <si>
     <t>Gods Choice Nursing &amp; Staffing Agency LLC</t>
   </si>
   <si>
     <t>6407 Woodburn Avenue</t>
   </si>
   <si>
     <t>Elkridge</t>
   </si>
   <si>
     <t>Oyinlola Balogun</t>
   </si>
   <si>
     <t>godschoicenursing@gmail.com</t>
   </si>
   <si>
     <t>(703) 919-3076</t>
   </si>
   <si>
     <t>NRSA-00043</t>
   </si>
   <si>
     <t>GS Consulting Solutions, LLC dba Home Central</t>
   </si>
   <si>
     <t>9381 Washington Avenue</t>
@@ -3357,74 +3667,104 @@
   <si>
     <t>Swanee Kline</t>
   </si>
   <si>
     <t>contact@a1actionnursingcare.com</t>
   </si>
   <si>
     <t>(301) 890-7575</t>
   </si>
   <si>
     <t>NR070502</t>
   </si>
   <si>
     <t>Advanced Home Support, Inc.</t>
   </si>
   <si>
     <t>15800 Crabbs Branch Way, Suite 205</t>
   </si>
   <si>
     <t>Rockville</t>
   </si>
   <si>
     <t>20855</t>
   </si>
   <si>
+    <t>Samuel Lish</t>
+  </si>
+  <si>
+    <t>Sam@advancedhomesupport.com</t>
+  </si>
+  <si>
     <t>(240) 430-1500</t>
   </si>
   <si>
     <t>NR071104</t>
   </si>
   <si>
     <t>Adventist Choice Nursing Inc.</t>
   </si>
   <si>
     <t>12041 Bournefield Way, Suite B</t>
   </si>
   <si>
     <t>Silver Spring</t>
   </si>
   <si>
     <t>20904</t>
   </si>
   <si>
+    <t>Keith Ballenger</t>
+  </si>
+  <si>
+    <t>vbrowne@adventisthealthcare.com</t>
+  </si>
+  <si>
     <t>(301) 592-4600</t>
   </si>
   <si>
     <t>NR071102</t>
   </si>
   <si>
+    <t>AK Healthlink Nursing Agency</t>
+  </si>
+  <si>
+    <t>8200 Dixon Avenue # 1104</t>
+  </si>
+  <si>
+    <t>Arthur Kiyaga</t>
+  </si>
+  <si>
+    <t>arthurblessed1984@gmail.com</t>
+  </si>
+  <si>
+    <t>+1 (240) 706-6038</t>
+  </si>
+  <si>
+    <t>NRSA-00240</t>
+  </si>
+  <si>
     <t>Alipros Staffing Services, LLC</t>
   </si>
   <si>
     <t>16178 Black Rock Road</t>
   </si>
   <si>
     <t>Darnestown</t>
   </si>
   <si>
     <t>Eric Sofon</t>
   </si>
   <si>
     <t>aliprosstaff@gmail.com</t>
   </si>
   <si>
     <t>(301) 938-2090</t>
   </si>
   <si>
     <t>NRSA-00200</t>
   </si>
   <si>
     <t>Alot of Love Home Care Services Inc.</t>
   </si>
   <si>
     <t>18547 Cherry Laurel Lane</t>
@@ -3510,65 +3850,74 @@
   <si>
     <t>110 North Washington Street, #207</t>
   </si>
   <si>
     <t>20850</t>
   </si>
   <si>
     <t>Howard Walsh</t>
   </si>
   <si>
     <t>Hwalsh@asahn.com</t>
   </si>
   <si>
     <t>(240) 277-6477</t>
   </si>
   <si>
     <t>130910</t>
   </si>
   <si>
     <t>At Home Care, Inc.</t>
   </si>
   <si>
     <t>15304 Spencerville Court, #1</t>
   </si>
   <si>
-    <t>businessdevelopment@athomecareinc.com</t>
-[...2 lines deleted...]
-    <t>(301) 421-0200</t>
+    <t>Jonathan Stitzinger</t>
+  </si>
+  <si>
+    <t>jon@athomecareinc.com</t>
+  </si>
+  <si>
+    <t>(202) 412-3705</t>
   </si>
   <si>
     <t>NR070501</t>
   </si>
   <si>
     <t>At Home Support &amp; Staffing</t>
   </si>
   <si>
     <t>15304 Spencerville Court, Park 29 Professional Center</t>
   </si>
   <si>
+    <t>Irene M Cady-Harrington</t>
+  </si>
+  <si>
+    <t>irenecadyh@athomecareinc.com</t>
+  </si>
+  <si>
     <t>(301) 421-9700</t>
   </si>
   <si>
     <t>NR110502</t>
   </si>
   <si>
     <t>Bethany Caring Services, LLC</t>
   </si>
   <si>
     <t>10286 Arizona Circle</t>
   </si>
   <si>
     <t>Bethesda</t>
   </si>
   <si>
     <t>Omoiho  Oratokhai</t>
   </si>
   <si>
     <t>omo0703@gmail.com</t>
   </si>
   <si>
     <t>(240) 445-1640</t>
   </si>
   <si>
     <t>NRSA-00194</t>
@@ -3576,1916 +3925,2174 @@
   <si>
     <t>Bethesda Home Health Care Services LLC</t>
   </si>
   <si>
     <t>6701 Democracy Boulevard, Suite 300</t>
   </si>
   <si>
     <t>Isihaka Jabir</t>
   </si>
   <si>
     <t>bethehealthcare@gmail.com</t>
   </si>
   <si>
     <t>(240) 604-0574</t>
   </si>
   <si>
     <t>NRSA-00031</t>
   </si>
   <si>
     <t>BMA Health Care Services, Inc.</t>
   </si>
   <si>
     <t>13526 Collingwood Terrace</t>
   </si>
   <si>
+    <t>Ethel N.  Nwanna</t>
+  </si>
+  <si>
+    <t>bmahelath@msn.com</t>
+  </si>
+  <si>
     <t>(301) 989-9780</t>
   </si>
   <si>
     <t>121012</t>
   </si>
   <si>
     <t>Camillus Nursing, LLC</t>
   </si>
   <si>
     <t>2001 Powder Mill Road</t>
   </si>
   <si>
     <t>20903</t>
   </si>
   <si>
+    <t>Isabelle Kakpovi</t>
+  </si>
+  <si>
+    <t>camillusnursing@gmail.com</t>
+  </si>
+  <si>
     <t>(240) 779-3150</t>
   </si>
   <si>
     <t>NRSA140023</t>
   </si>
   <si>
     <t>Capital City Nurses</t>
   </si>
   <si>
     <t>4915 Saint Elmo Avenue, Suite 301</t>
   </si>
   <si>
     <t>20814</t>
   </si>
   <si>
     <t>Maura Ringley</t>
   </si>
   <si>
     <t>mbarillaro@capitalcitynurses.com</t>
   </si>
   <si>
     <t>(301) 652-4344</t>
   </si>
   <si>
     <t>NR070508</t>
   </si>
   <si>
+    <t>Capital Tender Care LLC</t>
+  </si>
+  <si>
+    <t>12418 Quail Woods Drive</t>
+  </si>
+  <si>
+    <t>Robert Alarapon</t>
+  </si>
+  <si>
+    <t>capitaltendercare@gmail.com</t>
+  </si>
+  <si>
+    <t>(202) 300-5060</t>
+  </si>
+  <si>
+    <t>NRSA-00245</t>
+  </si>
+  <si>
     <t>Care 1 Solutions, LLC</t>
   </si>
   <si>
     <t>19305 Clubhouse Road, #303</t>
   </si>
   <si>
     <t>Montgomery Village</t>
   </si>
   <si>
     <t>20886</t>
   </si>
   <si>
+    <t>Velecia M Brown</t>
+  </si>
+  <si>
     <t>(240) 912-9660</t>
   </si>
   <si>
     <t>NR130603</t>
   </si>
   <si>
     <t>Care And Beyond LLC dba Care and Beyond Homecare</t>
   </si>
   <si>
     <t>19112 Stedwick Drive</t>
   </si>
   <si>
     <t>Velecia Brown-Evans</t>
   </si>
   <si>
     <t>vevans@careandbeyondhomecare.com</t>
   </si>
   <si>
     <t>(301) 348-1144</t>
   </si>
   <si>
     <t>NRSA-00038</t>
   </si>
   <si>
     <t>Care Plus Home Health, Inc. dba CarePlus Inc.</t>
   </si>
   <si>
     <t>7361 Calhoun Place #301</t>
   </si>
   <si>
     <t>Tom Najjar</t>
   </si>
   <si>
     <t>tom@careplusinc.com</t>
   </si>
   <si>
     <t>(301) 740-8870</t>
   </si>
   <si>
     <t>NR071101</t>
   </si>
   <si>
+    <t>Compassion360 LLC</t>
+  </si>
+  <si>
+    <t>2 Diamond Hill Court</t>
+  </si>
+  <si>
+    <t>Sarah Nabukera</t>
+  </si>
+  <si>
+    <t>nabukera@fulbrightmail.org</t>
+  </si>
+  <si>
+    <t>+1 (240) 360-6481</t>
+  </si>
+  <si>
+    <t>NRSA-00246</t>
+  </si>
+  <si>
     <t>Complete Care Solutions, LLC</t>
   </si>
   <si>
     <t>839 G. Quince Orchard Boulevard</t>
   </si>
   <si>
     <t>20878</t>
   </si>
   <si>
     <t>Sonia Mundle Smith</t>
   </si>
   <si>
     <t>info@completecaresolutionsllc.com</t>
   </si>
   <si>
     <t>(301) 548-0100</t>
   </si>
   <si>
     <t>130908</t>
   </si>
   <si>
     <t>Corewood Care, LLC</t>
   </si>
   <si>
     <t>5272 River Road, Suite 700</t>
   </si>
   <si>
     <t>Mary O'Donoghue</t>
   </si>
   <si>
     <t>mary@corewoodcare.com</t>
   </si>
   <si>
     <t>(301) 909-8117</t>
   </si>
   <si>
     <t>NRSA-00071</t>
   </si>
   <si>
+    <t>Divine Touch Nursing Referral Agency LLC</t>
+  </si>
+  <si>
+    <t>431 Frederick Avenue, Suite 100</t>
+  </si>
+  <si>
+    <t>Afi Mawusi</t>
+  </si>
+  <si>
+    <t>divinetouchnra@gmail.com</t>
+  </si>
+  <si>
+    <t>+1 (240) 477-8022</t>
+  </si>
+  <si>
+    <t>NRSA-00250</t>
+  </si>
+  <si>
     <t>Dynamic Care First LLC</t>
   </si>
   <si>
     <t>11720 Beltsville Drive, Suite 920 - A11</t>
   </si>
   <si>
     <t>Beltsville</t>
   </si>
   <si>
     <t>Kevin Pharaon</t>
   </si>
   <si>
     <t>DynamicCareFirst@gmail.com</t>
   </si>
   <si>
     <t>(240) 400-4793</t>
   </si>
   <si>
     <t>NRSA-00122</t>
   </si>
   <si>
     <t>Eldercaring, LLC</t>
   </si>
   <si>
     <t>13101 Jingle Lane</t>
   </si>
   <si>
     <t>20906</t>
   </si>
   <si>
+    <t>Peter Weeks</t>
+  </si>
+  <si>
+    <t>eldercaring2@aol.com</t>
+  </si>
+  <si>
     <t>(301) 949-0060</t>
   </si>
   <si>
     <t>NR071002</t>
   </si>
   <si>
     <t>Everkind Home Care Inc.</t>
   </si>
   <si>
     <t>14500 Twig Road</t>
   </si>
   <si>
     <t>Silver spring</t>
   </si>
   <si>
     <t>Christine Ayikoru</t>
   </si>
   <si>
     <t>christine.ayikoru@everkindhomecareservice.com</t>
   </si>
   <si>
     <t>(240) 636-8432</t>
   </si>
   <si>
     <t>NRSA-00219</t>
   </si>
   <si>
     <t>Family &amp; Nursing Care Classic, LLC</t>
   </si>
   <si>
     <t>1010 Wayne Avenue, Suite 1100</t>
   </si>
   <si>
     <t>20910</t>
   </si>
   <si>
-    <t>Jeff Briggs</t>
-[...2 lines deleted...]
-    <t>intake@familynursingcare.com</t>
+    <t>Neal Kursban</t>
   </si>
   <si>
     <t>(301) 588-8200</t>
   </si>
   <si>
     <t>NR070605</t>
   </si>
   <si>
     <t>Family Cares, LLC</t>
   </si>
   <si>
     <t>2806 Clear Shot Drive</t>
   </si>
   <si>
     <t>Tak Cheung</t>
   </si>
   <si>
     <t>info@familycaresllc.com</t>
   </si>
   <si>
     <t>(240) 535-3451</t>
   </si>
   <si>
     <t>NRSA130915</t>
   </si>
   <si>
     <t>Fanta Nursing Referral Services INC</t>
   </si>
   <si>
     <t>204 Sappling Hill Way</t>
   </si>
   <si>
     <t>Fanta Sheriff</t>
   </si>
   <si>
     <t>fantanursingservices@gmail.com</t>
   </si>
   <si>
     <t>(301) 828-6817</t>
   </si>
   <si>
     <t>NRA140129</t>
   </si>
   <si>
     <t>Foyet Global Healthcare Services Corp</t>
   </si>
   <si>
     <t>9841 Washingtonian Boulevard</t>
   </si>
   <si>
+    <t>Wendeu Emile</t>
+  </si>
+  <si>
+    <t>wendeufoyet@gmail.com</t>
+  </si>
+  <si>
     <t>(301) 357-4361</t>
   </si>
   <si>
     <t>NRSA140026</t>
   </si>
   <si>
     <t>Generational Healthcare Staffing, LLC</t>
   </si>
   <si>
     <t>2 Wisconsin Circle, Suite 700</t>
   </si>
   <si>
     <t>Chevy Chase</t>
   </si>
   <si>
     <t>Ra Shad Frazier-Gaines</t>
   </si>
   <si>
     <t>rgaines@genhstaffing.com</t>
   </si>
   <si>
     <t>(667) 270-1122</t>
   </si>
   <si>
     <t>NRSA-00033</t>
   </si>
   <si>
+    <t>Griswold Home Care Aspen Hill Wheaton Office</t>
+  </si>
+  <si>
+    <t>14301 Layhill Road, Suite 205</t>
+  </si>
+  <si>
+    <t>Mirza Donegan</t>
+  </si>
+  <si>
+    <t>mirza.donegan@griswoldhomecare.com</t>
+  </si>
+  <si>
+    <t>(240) 560-5243</t>
+  </si>
+  <si>
+    <t>NR120501</t>
+  </si>
+  <si>
+    <t>Griswold Home Care of Bethesda - Chevy Chase</t>
+  </si>
+  <si>
+    <t>3210 Fayette Road</t>
+  </si>
+  <si>
+    <t>Kensington</t>
+  </si>
+  <si>
+    <t>20895</t>
+  </si>
+  <si>
+    <t>Erin Pickrell</t>
+  </si>
+  <si>
+    <t>erin.pickrell@griswoldhomecare.com</t>
+  </si>
+  <si>
+    <t>(301) 949-3824</t>
+  </si>
+  <si>
+    <t>NRS140075</t>
+  </si>
+  <si>
+    <t>Guaranteed Nursing Care, LLC</t>
+  </si>
+  <si>
+    <t>19724 Drop Forge Lane</t>
+  </si>
+  <si>
+    <t>20879</t>
+  </si>
+  <si>
+    <t>(301) 356-3425</t>
+  </si>
+  <si>
+    <t>NR120303</t>
+  </si>
+  <si>
+    <t>Hameni Home Health Services Inc.</t>
+  </si>
+  <si>
+    <t>11905 Old Columbia Pike</t>
+  </si>
+  <si>
+    <t>Marie Noel Hameni</t>
+  </si>
+  <si>
+    <t>hamenihomehealthservices@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 603-2481</t>
+  </si>
+  <si>
+    <t>NRA140132</t>
+  </si>
+  <si>
+    <t>Healing Hearts, LLC</t>
+  </si>
+  <si>
+    <t>13220 Cloppers Mill Drive</t>
+  </si>
+  <si>
+    <t>Christina Bradshaw</t>
+  </si>
+  <si>
+    <t>Healinghearts084@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 418-4355</t>
+  </si>
+  <si>
+    <t>NRSA-00170</t>
+  </si>
+  <si>
+    <t>Heart for Life Group of Companies-HFL Incorporated dba HFL Nursing Referral Agency</t>
+  </si>
+  <si>
+    <t>13415 Fairland Park Drive</t>
+  </si>
+  <si>
+    <t>Gladys Aning</t>
+  </si>
+  <si>
+    <t>hflnursingedu@hotmail.com</t>
+  </si>
+  <si>
+    <t>(301) 825-2115</t>
+  </si>
+  <si>
+    <t>NRA140137</t>
+  </si>
+  <si>
+    <t>Helping Hands</t>
+  </si>
+  <si>
+    <t>11612 Twining Lane</t>
+  </si>
+  <si>
+    <t>20854</t>
+  </si>
+  <si>
+    <t>Stephanie L Hecht</t>
+  </si>
+  <si>
+    <t>Stephanie@helpinghandsllc.com</t>
+  </si>
+  <si>
+    <t>(301) 251-1475</t>
+  </si>
+  <si>
+    <t>NR070507</t>
+  </si>
+  <si>
+    <t>HOB Dependable Medical Transportation &amp; Nursing Services</t>
+  </si>
+  <si>
+    <t>1924 Bronzegate Boulevard</t>
+  </si>
+  <si>
+    <t>Harriet Ofori-Boakye</t>
+  </si>
+  <si>
+    <t>dependablemedtransportation@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 476-9966</t>
+  </si>
+  <si>
+    <t>NRSA-00225</t>
+  </si>
+  <si>
+    <t>Home Health Connection, Inc.</t>
+  </si>
+  <si>
+    <t>4340 East West Highway, Suite 1150</t>
+  </si>
+  <si>
+    <t>Shahin Mafi</t>
+  </si>
+  <si>
+    <t>shahin@homehealthconnection.com</t>
+  </si>
+  <si>
+    <t>(301) 718-8170</t>
+  </si>
+  <si>
+    <t>NR080202</t>
+  </si>
+  <si>
+    <t>Hope Medical Staffing and Consulting, LLC</t>
+  </si>
+  <si>
+    <t>3375 Beaverwood Lane</t>
+  </si>
+  <si>
+    <t>Henrietta Jones</t>
+  </si>
+  <si>
+    <t>Hopemedicalstaffingconsult@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 559-8293</t>
+  </si>
+  <si>
+    <t>NRSA-00123</t>
+  </si>
+  <si>
+    <t>Ivyrose Staffing, LLC</t>
+  </si>
+  <si>
+    <t>11161 New Hampshire Avenue, Suite 402</t>
+  </si>
+  <si>
+    <t>George Ezikpe</t>
+  </si>
+  <si>
+    <t>george.ezikpe@ivyrosestaffing.com</t>
+  </si>
+  <si>
+    <t>(301) 534-4100</t>
+  </si>
+  <si>
+    <t>NRSA130914</t>
+  </si>
+  <si>
+    <t>Mashiach Life Healthcare Services</t>
+  </si>
+  <si>
+    <t>501 Copley Lane</t>
+  </si>
+  <si>
+    <t>Roger Eteh</t>
+  </si>
+  <si>
+    <t>mashiachlifeinc@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 674-1790</t>
+  </si>
+  <si>
+    <t>NRSA-00093</t>
+  </si>
+  <si>
+    <t>medX, LLC</t>
+  </si>
+  <si>
+    <t>Peter Adjanor</t>
+  </si>
+  <si>
+    <t>hello@medxify.com</t>
+  </si>
+  <si>
+    <t>(855) 393-0093</t>
+  </si>
+  <si>
+    <t>NRSA-00192</t>
+  </si>
+  <si>
+    <t>Metropoliton Home Healthcare, Inc.</t>
+  </si>
+  <si>
+    <t>11200 Marwood Hill Drive</t>
+  </si>
+  <si>
+    <t>Sunil Arora</t>
+  </si>
+  <si>
+    <t>SArora001@gmail.com</t>
+  </si>
+  <si>
+    <t>(703) 395-9989</t>
+  </si>
+  <si>
+    <t>NR120901</t>
+  </si>
+  <si>
+    <t>Mid Atlantic Health Manpower Inc.</t>
+  </si>
+  <si>
+    <t>19111 Gunnerfield Lane</t>
+  </si>
+  <si>
+    <t>John F Magino</t>
+  </si>
+  <si>
+    <t>magino123@yahoo.com</t>
+  </si>
+  <si>
+    <t>(240) 271-1441</t>
+  </si>
+  <si>
+    <t>NRSA-00109</t>
+  </si>
+  <si>
+    <t>Nest &amp; Care, LLC</t>
+  </si>
+  <si>
+    <t>1751 Elton Road, Suite 210</t>
+  </si>
+  <si>
+    <t>Katharina Villanueva</t>
+  </si>
+  <si>
+    <t>care@nestandcare.com</t>
+  </si>
+  <si>
+    <t>(240) 453-4169</t>
+  </si>
+  <si>
+    <t>NRSA140099</t>
+  </si>
+  <si>
+    <t>Nouveau Health Care, LLC</t>
+  </si>
+  <si>
+    <t>12832 Longford Glen Drive</t>
+  </si>
+  <si>
+    <t>Suzanne Ondejewaine-Kadjo</t>
+  </si>
+  <si>
+    <t>nouveau47368@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 778-7319</t>
+  </si>
+  <si>
+    <t>NRA140125</t>
+  </si>
+  <si>
+    <t>Onsite Nursing Care, Inc.</t>
+  </si>
+  <si>
+    <t>18024 Calabar Drive</t>
+  </si>
+  <si>
+    <t>20877</t>
+  </si>
+  <si>
+    <t>Ramsey</t>
+  </si>
+  <si>
+    <t>info@onsitenursingcare.com</t>
+  </si>
+  <si>
+    <t>(240) 433-3100</t>
+  </si>
+  <si>
+    <t>1309112</t>
+  </si>
+  <si>
+    <t>Optigrace Health Services, LLC</t>
+  </si>
+  <si>
+    <t>13001 Clarksburg Square Road</t>
+  </si>
+  <si>
+    <t>Clarksburg</t>
+  </si>
+  <si>
+    <t>Mbazurike Eze</t>
+  </si>
+  <si>
+    <t>optigracellc@gmail.com</t>
+  </si>
+  <si>
+    <t>(281) 250-0078</t>
+  </si>
+  <si>
+    <t>NRSA-00086</t>
+  </si>
+  <si>
+    <t>Quality Elder Care, LLC</t>
+  </si>
+  <si>
+    <t>10823 Hampton Mill Terrace, Unit 160</t>
+  </si>
+  <si>
+    <t>North Bethesda</t>
+  </si>
+  <si>
+    <t>20852</t>
+  </si>
+  <si>
+    <t>Ruby Wilson</t>
+  </si>
+  <si>
+    <t>rubywilson@qualityeldercare.net</t>
+  </si>
+  <si>
+    <t>(301) 213-8311</t>
+  </si>
+  <si>
+    <t>NR080802</t>
+  </si>
+  <si>
+    <t>Quality Home Care Professionals</t>
+  </si>
+  <si>
+    <t>6204 Beachdale Court</t>
+  </si>
+  <si>
+    <t>Derwood</t>
+  </si>
+  <si>
+    <t>Martha Khama</t>
+  </si>
+  <si>
+    <t>martha@qualityhomecareprofessionals.com</t>
+  </si>
+  <si>
+    <t>(267) 231-1817</t>
+  </si>
+  <si>
+    <t>NRSA-00124</t>
+  </si>
+  <si>
+    <t>R&amp;D Global Services, LLC</t>
+  </si>
+  <si>
+    <t>21800 Diller Lane</t>
+  </si>
+  <si>
+    <t>Boyds</t>
+  </si>
+  <si>
+    <t>Ruth Ngonga</t>
+  </si>
+  <si>
+    <t>ruthngonga@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 217-8366</t>
+  </si>
+  <si>
+    <t>NRSA-00048</t>
+  </si>
+  <si>
+    <t>Rapha Home Healthcare, LLC</t>
+  </si>
+  <si>
+    <t>11604 Ranch Lane</t>
+  </si>
+  <si>
+    <t>North Potomac</t>
+  </si>
+  <si>
+    <t>Chinedu Onyekwere</t>
+  </si>
+  <si>
+    <t>raphahomehealthcarellc@gmail.com</t>
+  </si>
+  <si>
+    <t>(609) 770-1268</t>
+  </si>
+  <si>
+    <t>NRSA-00099</t>
+  </si>
+  <si>
+    <t>Road Runner Specialty Group, Inc.</t>
+  </si>
+  <si>
+    <t>2206 Leesborough Drive</t>
+  </si>
+  <si>
+    <t>20902</t>
+  </si>
+  <si>
+    <t>Robin Belle</t>
+  </si>
+  <si>
+    <t>roadrunnerspgp@gmail.com</t>
+  </si>
+  <si>
+    <t>(888) 600-1822</t>
+  </si>
+  <si>
+    <t>NRSA140020</t>
+  </si>
+  <si>
+    <t>Rose Touch Staffing Agency, LLC</t>
+  </si>
+  <si>
+    <t>4440 Willard Avenue, #924</t>
+  </si>
+  <si>
+    <t>20815</t>
+  </si>
+  <si>
+    <t>Michelle Rose</t>
+  </si>
+  <si>
+    <t>(240) 441-0265</t>
+  </si>
+  <si>
+    <t>NR110302</t>
+  </si>
+  <si>
+    <t>Sheriff In-home Care, LLC</t>
+  </si>
+  <si>
+    <t>204 Sapling Hill Way</t>
+  </si>
+  <si>
+    <t>Hassan Sheriff</t>
+  </si>
+  <si>
+    <t>sheriffhomecare@gmail.com</t>
+  </si>
+  <si>
+    <t>NRSA-00051</t>
+  </si>
+  <si>
+    <t>Solace Health Services, Inc.</t>
+  </si>
+  <si>
+    <t>914 Silver Spring Avenue, Suite 106</t>
+  </si>
+  <si>
+    <t>Asukwo Archibong</t>
+  </si>
+  <si>
+    <t>mendie@archibonglaw.com</t>
+  </si>
+  <si>
+    <t>(240) 472-8959</t>
+  </si>
+  <si>
+    <t>NRSA140024</t>
+  </si>
+  <si>
+    <t>4931 Cordell Avenue #8</t>
+  </si>
+  <si>
+    <t>Lisa M. Vogel</t>
+  </si>
+  <si>
+    <t>lisa@lisavogelagency.com</t>
+  </si>
+  <si>
+    <t>(301) 664-7945</t>
+  </si>
+  <si>
+    <t>NRSA140030</t>
+  </si>
+  <si>
+    <t>UNL Home Health Care Services, LLC</t>
+  </si>
+  <si>
+    <t>502 Southampton Drive</t>
+  </si>
+  <si>
+    <t>Lydiene Kadji</t>
+  </si>
+  <si>
+    <t>lydiene20@gmail.com</t>
+  </si>
+  <si>
+    <t>(202) 361-3188</t>
+  </si>
+  <si>
+    <t>NRSA-00129</t>
+  </si>
+  <si>
+    <t>We Consult Nursing Referral Service Agency</t>
+  </si>
+  <si>
+    <t>3906 Greencastle Ridge Drive, #104</t>
+  </si>
+  <si>
+    <t>Barbara Brown</t>
+  </si>
+  <si>
+    <t>brownannebb@hotmail.com</t>
+  </si>
+  <si>
+    <t>(301) 583-6021</t>
+  </si>
+  <si>
+    <t>NRS140048</t>
+  </si>
+  <si>
+    <t>Woodspring Healthcare, LLC</t>
+  </si>
+  <si>
+    <t>18310 Montgomery Village Avenue, Suite 300</t>
+  </si>
+  <si>
+    <t>Faustine Mniko</t>
+  </si>
+  <si>
+    <t>faustine@woodspringhealthcare.com</t>
+  </si>
+  <si>
+    <t>(240) 807-9187</t>
+  </si>
+  <si>
+    <t>NRSA-00196</t>
+  </si>
+  <si>
+    <t>Outside of Maryland</t>
+  </si>
+  <si>
+    <t>Allied Resources Medical Staffing Inc.</t>
+  </si>
+  <si>
+    <t>135 Dowlin Forge Road</t>
+  </si>
+  <si>
+    <t>Exton</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>19341</t>
+  </si>
+  <si>
+    <t>Kathleen Johnsen</t>
+  </si>
+  <si>
+    <t>kjohnsen@alliedresourcesstaffing.com</t>
+  </si>
+  <si>
+    <t>(610) 423-4600</t>
+  </si>
+  <si>
+    <t>NRSA140089</t>
+  </si>
+  <si>
+    <t>Caresave Technologies, Inc.</t>
+  </si>
+  <si>
+    <t>7925 Jones Branch Drive, Suite 2200</t>
+  </si>
+  <si>
+    <t>Mclean</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>22102</t>
+  </si>
+  <si>
+    <t>Ethan T. Walrath</t>
+  </si>
+  <si>
+    <t>twalrath@homecare.com</t>
+  </si>
+  <si>
+    <t>(800) 967-4284</t>
+  </si>
+  <si>
+    <t>NRSA140015</t>
+  </si>
+  <si>
+    <t>Cariant Health Partners</t>
+  </si>
+  <si>
+    <t>11623 Arbor Street, Suite 100</t>
+  </si>
+  <si>
+    <t>Omaha</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>68144</t>
+  </si>
+  <si>
+    <t>Kim Dugan</t>
+  </si>
+  <si>
+    <t>info@cariant.com</t>
+  </si>
+  <si>
+    <t>(866) 334-1919</t>
+  </si>
+  <si>
+    <t>NRSA140011</t>
+  </si>
+  <si>
+    <t>Caring Hearts Home Care, LLC</t>
+  </si>
+  <si>
+    <t>971 Burris Road</t>
+  </si>
+  <si>
+    <t>Hartly</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>19953</t>
+  </si>
+  <si>
+    <t>Dawn Sbriglia</t>
+  </si>
+  <si>
+    <t>chhc-ds@outlook.com</t>
+  </si>
+  <si>
+    <t>(302) 734-9000</t>
+  </si>
+  <si>
+    <t>NRSA140001</t>
+  </si>
+  <si>
+    <t>Critchfield Specialty Infusion Group, LLC</t>
+  </si>
+  <si>
+    <t>742 South Main Street</t>
+  </si>
+  <si>
+    <t>Greensburg</t>
+  </si>
+  <si>
+    <t>15601</t>
+  </si>
+  <si>
+    <t>Scott G. Critchfield</t>
+  </si>
+  <si>
+    <t>nursing@csigiv.com</t>
+  </si>
+  <si>
+    <t>(724) 834-6600</t>
+  </si>
+  <si>
+    <t>NR130604</t>
+  </si>
+  <si>
+    <t>Dynamic Infusion</t>
+  </si>
+  <si>
+    <t>2600 N. Central Expressway, Suite 280</t>
+  </si>
+  <si>
+    <t>Richardson</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>Trevor Conant</t>
+  </si>
+  <si>
+    <t>trevor.conant@dynamicinfusion.com</t>
+  </si>
+  <si>
+    <t>(214) 617-8314</t>
+  </si>
+  <si>
+    <t>NRSA-00137</t>
+  </si>
+  <si>
+    <t>HealthCare Support Staffing, LLC</t>
+  </si>
+  <si>
+    <t>101 South Hall Lane, Suite 100</t>
+  </si>
+  <si>
+    <t>Maitland</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>Priscilla Kincaid</t>
+  </si>
+  <si>
+    <t>priscilla.kincaid@healthcaresupport.com</t>
+  </si>
+  <si>
+    <t>(407) 636-8090</t>
+  </si>
+  <si>
+    <t>NRSA-00158</t>
+  </si>
+  <si>
+    <t>Hearthstone In-home Care Services, LLC</t>
+  </si>
+  <si>
+    <t>102 South Potomac Street</t>
+  </si>
+  <si>
+    <t>Waynesboro</t>
+  </si>
+  <si>
+    <t>Joey L. Thomas</t>
+  </si>
+  <si>
+    <t>jthomas01@embarqmail.com</t>
+  </si>
+  <si>
+    <t>(717) 762-6313</t>
+  </si>
+  <si>
+    <t>NRA140114</t>
+  </si>
+  <si>
+    <t>Pamela's List, LLC</t>
+  </si>
+  <si>
+    <t>6816 Sheffield Drive</t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>Pamela Paulson</t>
+  </si>
+  <si>
+    <t>pamelapaulson@myyahoo.com</t>
+  </si>
+  <si>
+    <t>(702) 622-0191</t>
+  </si>
+  <si>
+    <t>NRA140120</t>
+  </si>
+  <si>
+    <t>Philia, LLC</t>
+  </si>
+  <si>
+    <t>4420 Connecticut Avenue, NW, Suite 202</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>20008</t>
+  </si>
+  <si>
+    <t>Jackie Finken</t>
+  </si>
+  <si>
+    <t>info@philia-care.com</t>
+  </si>
+  <si>
+    <t>(202) 607-2525</t>
+  </si>
+  <si>
+    <t>NR130103</t>
+  </si>
+  <si>
+    <t>Pleasant Hearts Home Care and Nurse Staffing</t>
+  </si>
+  <si>
+    <t>1717 Pennsylvania Aveune NW, Suite 1025</t>
+  </si>
+  <si>
+    <t>20006</t>
+  </si>
+  <si>
+    <t>Liselie L White</t>
+  </si>
+  <si>
+    <t>lmcareproviders@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 481-9872</t>
+  </si>
+  <si>
+    <t>NR130308</t>
+  </si>
+  <si>
+    <t>Trustaff Travel Nurses, LLC</t>
+  </si>
+  <si>
+    <t>4675 Cornell Rd. Suite 100</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>Jennifer Egnatuk</t>
+  </si>
+  <si>
+    <t>jennifer.egnatuk@ingenovishealth.com</t>
+  </si>
+  <si>
+    <t>(303) 276-3376</t>
+  </si>
+  <si>
+    <t>NRSA-00175</t>
+  </si>
+  <si>
+    <t>Visiting Angels</t>
+  </si>
+  <si>
+    <t>10764 Buchanon Trail East</t>
+  </si>
+  <si>
+    <t>17268</t>
+  </si>
+  <si>
+    <t>Michelle Gilfus</t>
+  </si>
+  <si>
+    <t>office.waynesboro@visitingangels.com</t>
+  </si>
+  <si>
+    <t>(717) 749-0458</t>
+  </si>
+  <si>
+    <t>NR130906</t>
+  </si>
+  <si>
+    <t>Prince George's</t>
+  </si>
+  <si>
+    <t>A2Z Business Staffing</t>
+  </si>
+  <si>
+    <t>4061 Power Mill Road, Suite 700</t>
+  </si>
+  <si>
+    <t>Bharat Mendpara</t>
+  </si>
+  <si>
+    <t>a2zbusinessstaffing@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 624-6010</t>
+  </si>
+  <si>
+    <t>NRSA-00037</t>
+  </si>
+  <si>
+    <t>A2Z Business Staffing Inc</t>
+  </si>
+  <si>
+    <t>4061 Powder Mill Rd, Suite 700/29</t>
+  </si>
+  <si>
+    <t>info@a2zhealthstaffing.com</t>
+  </si>
+  <si>
+    <t>(240) 930-1698</t>
+  </si>
+  <si>
+    <t>NRSA-00241</t>
+  </si>
+  <si>
+    <t>Able Healthcare LLC</t>
+  </si>
+  <si>
+    <t>14101 Corunna Court</t>
+  </si>
+  <si>
+    <t>James Mbide</t>
+  </si>
+  <si>
+    <t>nhonmbide@yahoo.com</t>
+  </si>
+  <si>
+    <t>+1 (301) 875-7359</t>
+  </si>
+  <si>
+    <t>NRSA-00251</t>
+  </si>
+  <si>
+    <t>AceCare Health Services, LLC</t>
+  </si>
+  <si>
+    <t>9002 Wipkey Court</t>
+  </si>
+  <si>
+    <t>Basil Ambahe</t>
+  </si>
+  <si>
+    <t>acecarehealth@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 706-6500</t>
+  </si>
+  <si>
+    <t>NRA140134</t>
+  </si>
+  <si>
+    <t>Adage Healthcare Solutions, LLC</t>
+  </si>
+  <si>
+    <t>7404 Executive Place, Suite 102</t>
+  </si>
+  <si>
+    <t>Lanham</t>
+  </si>
+  <si>
+    <t>20769</t>
+  </si>
+  <si>
+    <t>Mpho Henderson</t>
+  </si>
+  <si>
+    <t>mhenderson@adagehealthsolutions.com</t>
+  </si>
+  <si>
+    <t>(240) 206-8767</t>
+  </si>
+  <si>
+    <t>ADEM LifeCare Inc</t>
+  </si>
+  <si>
+    <t>6490 Landover Rood, Suite D1</t>
+  </si>
+  <si>
+    <t>Cheverly</t>
+  </si>
+  <si>
+    <t>Ademola Williams Awesanmi</t>
+  </si>
+  <si>
+    <t>informademsolutions@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 413-7155</t>
+  </si>
+  <si>
+    <t>NRA140122</t>
+  </si>
+  <si>
+    <t>Agape Health Group, Inc.</t>
+  </si>
+  <si>
+    <t>4710 Auth Place, Suite 510</t>
+  </si>
+  <si>
+    <t>Suitland</t>
+  </si>
+  <si>
+    <t>20746</t>
+  </si>
+  <si>
+    <t>Tonya Jackson</t>
+  </si>
+  <si>
+    <t>(301) 203-4304</t>
+  </si>
+  <si>
+    <t>NR130607</t>
+  </si>
+  <si>
+    <t>Aim to Inspire Care Forever Limited</t>
+  </si>
+  <si>
+    <t>17411 Madrillion Way</t>
+  </si>
+  <si>
+    <t>Accokeek</t>
+  </si>
+  <si>
+    <t>Daquan Thomas</t>
+  </si>
+  <si>
+    <t>aimtoinspiremaryland@gmail.com</t>
+  </si>
+  <si>
+    <t>(443) 360-2632</t>
+  </si>
+  <si>
+    <t>NRSA-00115</t>
+  </si>
+  <si>
+    <t>Ajapa, Inc. dba Ajapa Health Care Services</t>
+  </si>
+  <si>
+    <t>6104 Breezewood Court, Apartment 103</t>
+  </si>
+  <si>
+    <t>Greenbelt</t>
+  </si>
+  <si>
+    <t>Jane Bendu</t>
+  </si>
+  <si>
+    <t>ajapainc@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 845-6628</t>
+  </si>
+  <si>
+    <t>NRA140115</t>
+  </si>
+  <si>
+    <t>Allegis Healthcare, Inc.</t>
+  </si>
+  <si>
+    <t>6201 Greenbelt Road, Suite M-18</t>
+  </si>
+  <si>
+    <t>Berwyn</t>
+  </si>
+  <si>
+    <t>20740</t>
+  </si>
+  <si>
+    <t>Dr. Koudiratou Radji</t>
+  </si>
+  <si>
+    <t>kradji@dschinc.com</t>
+  </si>
+  <si>
+    <t>(301) 272-4267</t>
+  </si>
+  <si>
+    <t>NS1308002</t>
+  </si>
+  <si>
+    <t>Alpha Home Care Services</t>
+  </si>
+  <si>
+    <t>14005 Dunwood Valley Drive</t>
+  </si>
+  <si>
+    <t>20721</t>
+  </si>
+  <si>
+    <t>Temidayo Akinselure</t>
+  </si>
+  <si>
+    <t>takinselure@seniorhelpers.com</t>
+  </si>
+  <si>
+    <t>(240) 277-2814</t>
+  </si>
+  <si>
+    <t>NRSA140082</t>
+  </si>
+  <si>
+    <t>Alpha Kinetics dba Alpha Kinetics Health Care</t>
+  </si>
+  <si>
+    <t>10910 Atwell Avenue</t>
+  </si>
+  <si>
+    <t>Aderele Somuyiwa</t>
+  </si>
+  <si>
+    <t>alphakineticscare@gmail.com</t>
+  </si>
+  <si>
+    <t>(202) 498-5290</t>
+  </si>
+  <si>
+    <t>NRSA-00047</t>
+  </si>
+  <si>
+    <t>AMJ HealthCare Staffing LLC</t>
+  </si>
+  <si>
+    <t>47b Joyceton Terrace</t>
+  </si>
+  <si>
+    <t>Upper Marlboro</t>
+  </si>
+  <si>
+    <t>Attracta Esho</t>
+  </si>
+  <si>
+    <t>attracta112@yahoo.com</t>
+  </si>
+  <si>
+    <t>+1 (973) 563-9363</t>
+  </si>
+  <si>
+    <t>NRSA-00242</t>
+  </si>
+  <si>
+    <t>AnVient Home Healthcare Services, LLC</t>
+  </si>
+  <si>
+    <t>4500 Forbes Boulevard, Suite 200-W20</t>
+  </si>
+  <si>
+    <t>Patricia Anyanwu</t>
+  </si>
+  <si>
+    <t>panyanwu@anvienthomehealth.com</t>
+  </si>
+  <si>
+    <t>(240) 355-2249</t>
+  </si>
+  <si>
+    <t>NRA140124</t>
+  </si>
+  <si>
+    <t>APZOP, LLC</t>
+  </si>
+  <si>
+    <t>8265 Londonderry Court</t>
+  </si>
+  <si>
+    <t>Adepeju Popoola</t>
+  </si>
+  <si>
+    <t>info@apzop.com</t>
+  </si>
+  <si>
+    <t>(240) 521-3724</t>
+  </si>
+  <si>
+    <t>NRSA-00150</t>
+  </si>
+  <si>
+    <t>Ark Of Wings, LLC</t>
+  </si>
+  <si>
+    <t>12325 Quarterback Court</t>
+  </si>
+  <si>
+    <t>Shirley Wordie</t>
+  </si>
+  <si>
+    <t>arkofwings@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 714-6478</t>
+  </si>
+  <si>
+    <t>NRSA-00101</t>
+  </si>
+  <si>
+    <t>Assured Healthcare Solutions</t>
+  </si>
+  <si>
+    <t>4920 Niagara Road, Suite 311</t>
+  </si>
+  <si>
+    <t>College Park</t>
+  </si>
+  <si>
+    <t>David Oni</t>
+  </si>
+  <si>
+    <t>ahsolsllc@gmail.com</t>
+  </si>
+  <si>
+    <t>(202) 725-0608</t>
+  </si>
+  <si>
+    <t>NRA140098</t>
+  </si>
+  <si>
+    <t>Atlantis Healthcare, LLC</t>
+  </si>
+  <si>
+    <t>14112 Kendalwood Drive</t>
+  </si>
+  <si>
+    <t>Tony Ozurumba</t>
+  </si>
+  <si>
+    <t>mciyke@aol.com</t>
+  </si>
+  <si>
+    <t>(202) 210-3800</t>
+  </si>
+  <si>
+    <t>NRSA-00094</t>
+  </si>
+  <si>
+    <t>Best Care Connect, LLC</t>
+  </si>
+  <si>
+    <t>9747 Good Luck Road, Apartment #18</t>
+  </si>
+  <si>
+    <t>20706</t>
+  </si>
+  <si>
+    <t>Mercy Boddie</t>
+  </si>
+  <si>
+    <t>bestcareconnect@gmail.com</t>
+  </si>
+  <si>
+    <t>(216) 856-0808</t>
+  </si>
+  <si>
+    <t>NRS140059</t>
+  </si>
+  <si>
+    <t>Blossom Health Solution, LLC</t>
+  </si>
+  <si>
+    <t>4802 Melton Glen Terrace</t>
+  </si>
+  <si>
+    <t>Biola Kafayat Olayiwola</t>
+  </si>
+  <si>
+    <t>blossomhealthsolution@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 413-9295</t>
+  </si>
+  <si>
+    <t>NRSA-00069</t>
+  </si>
+  <si>
+    <t>Blue Vision Healthcare Solutions</t>
+  </si>
+  <si>
+    <t>6407 Ager Road</t>
+  </si>
+  <si>
+    <t>Hyattsville</t>
+  </si>
+  <si>
+    <t>Yasser Djamon</t>
+  </si>
+  <si>
+    <t>bluevisionhealthcare@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 601-4328</t>
+  </si>
+  <si>
+    <t>NRSA-00224</t>
+  </si>
+  <si>
+    <t>Briel Health Care Services</t>
+  </si>
+  <si>
+    <t>14517 Cambridge Circle</t>
+  </si>
+  <si>
+    <t>Janet Elliott</t>
+  </si>
+  <si>
+    <t>brielhealthcare@gmail.com</t>
+  </si>
+  <si>
+    <t>+1 (240) 855-6303</t>
+  </si>
+  <si>
+    <t>NRSA-00263</t>
+  </si>
+  <si>
+    <t>C&amp;C Strategic Consulting, LLC</t>
+  </si>
+  <si>
+    <t>4701 Imperial Oaks Lane</t>
+  </si>
+  <si>
+    <t>Sheinah Copeland</t>
+  </si>
+  <si>
+    <t>scopeland@ccscfirm.com</t>
+  </si>
+  <si>
+    <t>(120) 241-3592</t>
+  </si>
+  <si>
+    <t>NRSA-00079</t>
+  </si>
+  <si>
+    <t>Cardinal Health Care Solutions, LLC</t>
+  </si>
+  <si>
+    <t>7026 Corner Creek Way</t>
+  </si>
+  <si>
+    <t>Glenn Dale</t>
+  </si>
+  <si>
+    <t>Chinyenum Otuya</t>
+  </si>
+  <si>
+    <t>otuyach@yahoo.com</t>
+  </si>
+  <si>
+    <t>(240) 476-3951</t>
+  </si>
+  <si>
+    <t>NRSA140006</t>
+  </si>
+  <si>
+    <t>Careprovide, LLC</t>
+  </si>
+  <si>
+    <t>2603 Kinderbrook Lane</t>
+  </si>
+  <si>
+    <t>20715</t>
+  </si>
+  <si>
+    <t>Jennifer Cua</t>
+  </si>
+  <si>
+    <t>info@careprovide.com</t>
+  </si>
+  <si>
+    <t>(410) 989-7559</t>
+  </si>
+  <si>
+    <t>NRS140067</t>
+  </si>
+  <si>
+    <t>Client Business Services &amp; Assoc, LLC</t>
+  </si>
+  <si>
+    <t>9701 Apollo Drive, Suite 100</t>
+  </si>
+  <si>
+    <t>Largo</t>
+  </si>
+  <si>
+    <t>20774</t>
+  </si>
+  <si>
+    <t>Pam Knight</t>
+  </si>
+  <si>
+    <t>pbk@clientbusinessservices.com</t>
+  </si>
+  <si>
+    <t>(301) 971-4306</t>
+  </si>
+  <si>
+    <t>NRS140052</t>
+  </si>
+  <si>
+    <t>Cona, LLC</t>
+  </si>
+  <si>
+    <t>13004 Viewpoint Lane</t>
+  </si>
+  <si>
+    <t>Olayemi Akingbade</t>
+  </si>
+  <si>
+    <t>conallc2018@conahubs.com</t>
+  </si>
+  <si>
+    <t>(301) 605-5800</t>
+  </si>
+  <si>
+    <t>NRA140117</t>
+  </si>
+  <si>
+    <t>Connecting Famalay Agency, LLC</t>
+  </si>
+  <si>
+    <t>905 Queens Terrace</t>
+  </si>
+  <si>
+    <t>Fort Washington</t>
+  </si>
+  <si>
+    <t>James Morning</t>
+  </si>
+  <si>
+    <t>Info@connectingfamalaytempagency.com</t>
+  </si>
+  <si>
+    <t>(301) 640-8042</t>
+  </si>
+  <si>
+    <t>NRSA-00016</t>
+  </si>
+  <si>
+    <t>ContentCare LLC</t>
+  </si>
+  <si>
+    <t>211 Lyons Creek Drive</t>
+  </si>
+  <si>
+    <t>Helsa MBA</t>
+  </si>
+  <si>
+    <t>contentcarellc1@gmail.com</t>
+  </si>
+  <si>
+    <t>+1 (443) 535-5330</t>
+  </si>
+  <si>
+    <t>NRSA-00258</t>
+  </si>
+  <si>
+    <t>Courtesy Healthcare Services, Inc.</t>
+  </si>
+  <si>
+    <t>145 Fleet Street, #188</t>
+  </si>
+  <si>
+    <t>Forest Heights</t>
+  </si>
+  <si>
+    <t>20745</t>
+  </si>
+  <si>
+    <t>Sylvie Mbamba</t>
+  </si>
+  <si>
+    <t>Info@courtesyhs.com</t>
+  </si>
+  <si>
+    <t>(571) 428-2398</t>
+  </si>
+  <si>
+    <t>NR140057</t>
+  </si>
+  <si>
+    <t>Covenant Care, Inc.</t>
+  </si>
+  <si>
+    <t>16708 Eldbridge Lane</t>
+  </si>
+  <si>
+    <t>Oluwatoyin Caroline Ojo</t>
+  </si>
+  <si>
+    <t>info@covenantcareinc.com</t>
+  </si>
+  <si>
+    <t>(240) 334-8918</t>
+  </si>
+  <si>
+    <t>NRSA-00024</t>
+  </si>
+  <si>
+    <t>D &amp; A Holdings Health Solutions, LLC</t>
+  </si>
+  <si>
+    <t>3404 Spectacular Bid Court</t>
+  </si>
+  <si>
+    <t>Theresa Uzoukwu</t>
+  </si>
+  <si>
+    <t>DAHoldingsHealth@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 464-2989</t>
+  </si>
+  <si>
+    <t>NRSA-00005</t>
+  </si>
+  <si>
+    <t>Daystar Healthcare Services, LLC</t>
+  </si>
+  <si>
+    <t>8952 Congress Place</t>
+  </si>
+  <si>
+    <t>Landover</t>
+  </si>
+  <si>
+    <t>Sam Ojo</t>
+  </si>
+  <si>
+    <t>samojo4@yahoo.com</t>
+  </si>
+  <si>
+    <t>(202) 361-7871</t>
+  </si>
+  <si>
+    <t>NRSA-00014</t>
+  </si>
+  <si>
+    <t>Demetrianna Home Care and Nursing Referral Service</t>
+  </si>
+  <si>
+    <t>8719 Carroll Avenue</t>
+  </si>
+  <si>
+    <t>Demetric Roofe</t>
+  </si>
+  <si>
+    <t>deme.iroofe@yahoo.com</t>
+  </si>
+  <si>
+    <t>(240) 432-9279</t>
+  </si>
+  <si>
+    <t>NR130102</t>
+  </si>
+  <si>
+    <t>Divine Care Residence, Inc.</t>
+  </si>
+  <si>
+    <t>9470 Annapolis Road</t>
+  </si>
+  <si>
+    <t>Pascal Atenkeng</t>
+  </si>
+  <si>
+    <t>divinecareresidence@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 602-4531</t>
+  </si>
+  <si>
+    <t>NRA140118</t>
+  </si>
+  <si>
+    <t>DivineLink Care Services LLC</t>
+  </si>
+  <si>
+    <t>3511 Ellen Court</t>
+  </si>
+  <si>
+    <t>Scholarstica Osuwagu</t>
+  </si>
+  <si>
+    <t>divinelinkllc@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 789-8344</t>
+  </si>
+  <si>
+    <t>NRA140133</t>
+  </si>
+  <si>
+    <t>Dreams Innovative, LLC</t>
+  </si>
+  <si>
+    <t>11010 Annapolis Road</t>
+  </si>
+  <si>
+    <t>Onyinyechi Agubuzo</t>
+  </si>
+  <si>
+    <t>yechibest@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 447-9090</t>
+  </si>
+  <si>
+    <t>NRSA-00085</t>
+  </si>
+  <si>
+    <t>Elite Homecare Services, Inc.</t>
+  </si>
+  <si>
+    <t>8507 Oxon Hill Rd, Suite 200 #1176</t>
+  </si>
+  <si>
+    <t>Gladys Ezeani</t>
+  </si>
+  <si>
+    <t>gladysezeani@yahoo.com</t>
+  </si>
+  <si>
+    <t>(301) 723-1673</t>
+  </si>
+  <si>
+    <t>NRSA-00103</t>
+  </si>
+  <si>
+    <t>Empowering Staffing, LLC</t>
+  </si>
+  <si>
+    <t>6404 Grendel Place</t>
+  </si>
+  <si>
+    <t>Laura Anagho</t>
+  </si>
+  <si>
+    <t>empoweringstaffingllc@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 938-5557</t>
+  </si>
+  <si>
+    <t>NRSA-00088</t>
+  </si>
+  <si>
+    <t>Excel Health Nursing Services</t>
+  </si>
+  <si>
+    <t>3901 Calverton Boulevard, Suite 430</t>
+  </si>
+  <si>
+    <t>Calverton</t>
+  </si>
+  <si>
+    <t>20705</t>
+  </si>
+  <si>
+    <t>Viola Ikechi</t>
+  </si>
+  <si>
+    <t>excelhstaffing@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 306-8280</t>
+  </si>
+  <si>
+    <t>NR130602</t>
+  </si>
+  <si>
+    <t>osaretin0303@yahoo.com</t>
+  </si>
+  <si>
+    <t>NRSA-00244</t>
+  </si>
+  <si>
+    <t>FM Health Care Services, LLC</t>
+  </si>
+  <si>
+    <t>1031 Kings Tree Drive</t>
+  </si>
+  <si>
+    <t>Florence Mbangowah</t>
+  </si>
+  <si>
+    <t>fmhealthcareservicesllc@gmail.com</t>
+  </si>
+  <si>
+    <t>(240) 413-0265</t>
+  </si>
+  <si>
+    <t>NRSA-00105</t>
+  </si>
+  <si>
+    <t>Frans Uplifting Care LLC</t>
+  </si>
+  <si>
+    <t>5108 Emerson Street</t>
+  </si>
+  <si>
+    <t>Francess Margaret Bendu</t>
+  </si>
+  <si>
+    <t>fbendu1@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 412-1394</t>
+  </si>
+  <si>
+    <t>NRSA-00257</t>
+  </si>
+  <si>
+    <t>Glims Home Health Care Services</t>
+  </si>
+  <si>
+    <t>14504 Greenview Drive, #207</t>
+  </si>
+  <si>
+    <t>Christina Coffie</t>
+  </si>
+  <si>
+    <t>glimshomehealthcareservices@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 500-2101</t>
+  </si>
+  <si>
+    <t>NRSA-00179</t>
+  </si>
+  <si>
     <t>Gloves Health Care Services LLC</t>
   </si>
   <si>
-    <t>13819 Castle Boulevard, Apartment 42</t>
+    <t>14440 Cherry Lane Court, Suite 219 #3</t>
   </si>
   <si>
     <t>Patience Zayzay</t>
   </si>
   <si>
     <t>gloveshealthcarellc@gmail.com</t>
   </si>
   <si>
     <t>(301) 357-4635</t>
   </si>
   <si>
     <t>NRSA-00027</t>
   </si>
   <si>
-    <t>Griswold Home Care Aspen Hill Wheaton Office</t>
-[...1564 lines deleted...]
-  <si>
     <t>Glow - MD</t>
   </si>
   <si>
     <t>12605 Trotwood Court</t>
   </si>
   <si>
     <t>Edith Onyenemezu</t>
   </si>
   <si>
     <t>sankrah5577@yahoo.com</t>
   </si>
   <si>
     <t>(301) 379-8993</t>
   </si>
   <si>
     <t>NRS140047</t>
   </si>
   <si>
     <t>Good Life Home Care, LLC</t>
   </si>
   <si>
     <t>7235 Carriage Hill Drive</t>
   </si>
   <si>
     <t>David Dongo</t>
@@ -5583,50 +6190,53 @@
   <si>
     <t>3303 Hubbard Road</t>
   </si>
   <si>
     <t>Samuel Nartey</t>
   </si>
   <si>
     <t>hearthandcare@gmail.com</t>
   </si>
   <si>
     <t>(240) 817-4002</t>
   </si>
   <si>
     <t>NRS140072</t>
   </si>
   <si>
     <t>Home Assistance for the Elderly</t>
   </si>
   <si>
     <t>8011 Alcoa Court</t>
   </si>
   <si>
     <t>20744</t>
   </si>
   <si>
+    <t>Pansy L. Gerald</t>
+  </si>
+  <si>
     <t>(240) 938-0641</t>
   </si>
   <si>
     <t>NR1306069</t>
   </si>
   <si>
     <t>Home Health Helpers Healthcare, LLC</t>
   </si>
   <si>
     <t>13318 Crestmar Court</t>
   </si>
   <si>
     <t>Raymond Williams</t>
   </si>
   <si>
     <t>homehealthhelpers1@gmail.com</t>
   </si>
   <si>
     <t>(336) 207-0777</t>
   </si>
   <si>
     <t>NRSA-00146</t>
   </si>
   <si>
     <t>Humanity Sake, LLC</t>
@@ -5799,57 +6409,57 @@
   <si>
     <t>NRSA140017</t>
   </si>
   <si>
     <t>LOVE- Nurse &amp; Allied Staffing</t>
   </si>
   <si>
     <t>16701 Melford Boulevard, Suite 400</t>
   </si>
   <si>
     <t>LS Mondy</t>
   </si>
   <si>
     <t>agent.rep@lovenursingstaff.com</t>
   </si>
   <si>
     <t>(443) 329-9553</t>
   </si>
   <si>
     <t>NRSA-00111</t>
   </si>
   <si>
     <t>Loving Arms Homecare Services, LLC</t>
   </si>
   <si>
-    <t>4500 Forbes Boulevard, Suite 400, Office #L2</t>
+    <t>4500 Forbes Boulevard, Suite 200</t>
   </si>
   <si>
     <t>Margaret Kanu</t>
   </si>
   <si>
-    <t>info@lovingarmshomecarellc.com</t>
+    <t>lovingarmsagency@outlook.com</t>
   </si>
   <si>
     <t>(240) 765-8992</t>
   </si>
   <si>
     <t>NRSA-00173</t>
   </si>
   <si>
     <t>Magnificus Corporation</t>
   </si>
   <si>
     <t>9500 Annapolis Road, Suite A-7</t>
   </si>
   <si>
     <t>Akintoye Shoetan</t>
   </si>
   <si>
     <t>akintoye@magnificuscorp.com</t>
   </si>
   <si>
     <t>(301) 577-7107</t>
   </si>
   <si>
     <t>NR130612</t>
   </si>
@@ -5940,50 +6550,86 @@
   <si>
     <t>(240) 355-4898</t>
   </si>
   <si>
     <t>NRSA-00052</t>
   </si>
   <si>
     <t>MYNAC Group, LLC</t>
   </si>
   <si>
     <t>6301 Ivy Lane, Suite 700</t>
   </si>
   <si>
     <t>Matthias A. Seisay</t>
   </si>
   <si>
     <t>mynacllc@gmail.com</t>
   </si>
   <si>
     <t>(301) 201-3500</t>
   </si>
   <si>
     <t>NRSA-00061</t>
   </si>
   <si>
+    <t>Never Ending Care Staffing Agency LLC</t>
+  </si>
+  <si>
+    <t>3213 Scarlet Oak Terrace</t>
+  </si>
+  <si>
+    <t>Jennifer Osazuwa</t>
+  </si>
+  <si>
+    <t>neverendingcarestaffingagency@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 204-5522</t>
+  </si>
+  <si>
+    <t>NRSA-00236</t>
+  </si>
+  <si>
+    <t>Omega Healthcare LLC</t>
+  </si>
+  <si>
+    <t>13806 Clarkwood Lane</t>
+  </si>
+  <si>
+    <t>King Binney</t>
+  </si>
+  <si>
+    <t>ohealthcarellc@gmail.com</t>
+  </si>
+  <si>
+    <t>(301) 814-4056</t>
+  </si>
+  <si>
+    <t>NRSA-00238</t>
+  </si>
+  <si>
     <t>OMNI Healthcare Incorporated</t>
   </si>
   <si>
     <t>9808 Farm Pond Road</t>
   </si>
   <si>
     <t>Franklin Osayande</t>
   </si>
   <si>
     <t>osayande91@gmail.com</t>
   </si>
   <si>
     <t>(124) 059-3088</t>
   </si>
   <si>
     <t>NRA140130</t>
   </si>
   <si>
     <t>OneDestinyin, LLC</t>
   </si>
   <si>
     <t>7516 Hawthorne Street, Apartment 5</t>
   </si>
   <si>
     <t>Bernardo Lloyd</t>
@@ -6051,71 +6697,98 @@
   <si>
     <t>NRSA-00207</t>
   </si>
   <si>
     <t>Person-centered Home  Care Services, LLC</t>
   </si>
   <si>
     <t>12300 Hillantrae Drive</t>
   </si>
   <si>
     <t>Walters Lontsi</t>
   </si>
   <si>
     <t>personcenteredhcs@gmail.com</t>
   </si>
   <si>
     <t>(202) 247-8194</t>
   </si>
   <si>
     <t>NRSA-00057</t>
   </si>
   <si>
     <t>Pleasant Care and Nurse Staffing, Corporation</t>
   </si>
   <si>
-    <t>16701 Melford Boulevard #400</t>
-[...5 lines deleted...]
-    <t>lin@pleasantcares.com</t>
+    <t>4061 Powder Mill Road, Suite 700</t>
+  </si>
+  <si>
+    <t>LaVater Chiles</t>
+  </si>
+  <si>
+    <t>lavater@pleasantcare.health</t>
   </si>
   <si>
     <t>(800) 241-5820</t>
   </si>
   <si>
     <t>NRS140062</t>
   </si>
   <si>
+    <t>Plus One Healthcare Services LLC</t>
+  </si>
+  <si>
+    <t>2936 Buckthorn Court</t>
+  </si>
+  <si>
+    <t>Glenarden</t>
+  </si>
+  <si>
+    <t>Olumide Obadina</t>
+  </si>
+  <si>
+    <t>plusonehealthcare24@gmail.com</t>
+  </si>
+  <si>
+    <t>+1 (240) 758-0830</t>
+  </si>
+  <si>
+    <t>NRSA-00252</t>
+  </si>
+  <si>
     <t>Potomac Nursing Services</t>
   </si>
   <si>
     <t>12825 New Hampshire Aveune</t>
   </si>
   <si>
+    <t>Pauline O. Witter</t>
+  </si>
+  <si>
+    <t>potns@yahoo.com</t>
+  </si>
+  <si>
     <t>(301) 681-3810</t>
   </si>
   <si>
     <t>NR121002</t>
   </si>
   <si>
     <t>Rapha Healthcare Services, LLC</t>
   </si>
   <si>
     <t>2304 Brightseat Road, Aptartment 1</t>
   </si>
   <si>
     <t>Taiwo Johnson</t>
   </si>
   <si>
     <t>raphahealthcarellc@gmail.com</t>
   </si>
   <si>
     <t>(240) 610-2242</t>
   </si>
   <si>
     <t>NRSA-00164</t>
   </si>
   <si>
     <t>Reach Healthcare Services,  LLC</t>
@@ -6156,89 +6829,116 @@
   <si>
     <t>Riggy Staffing, LLC</t>
   </si>
   <si>
     <t>14404 Westmeath Drive</t>
   </si>
   <si>
     <t>Sosena Asrat</t>
   </si>
   <si>
     <t>riggystaffingllc@gmail.com</t>
   </si>
   <si>
     <t>(240) 286-0778</t>
   </si>
   <si>
     <t>NRSA-00040</t>
   </si>
   <si>
     <t>Rosefidelis Omnicare, LLC</t>
   </si>
   <si>
     <t>3815 Alta Vista Drive</t>
   </si>
   <si>
+    <t>Scholastica Nwabueze</t>
+  </si>
+  <si>
+    <t>essceen@gmail.com</t>
+  </si>
+  <si>
     <t>(240) 696-5277</t>
   </si>
   <si>
     <t>NRSA140003</t>
   </si>
   <si>
     <t>Samaritans Way Nursing, LLC</t>
   </si>
   <si>
     <t>5815 Parkway Drive</t>
   </si>
   <si>
     <t>20707</t>
   </si>
   <si>
+    <t>Judity Pangborn</t>
+  </si>
+  <si>
     <t>(240) 547-8139</t>
   </si>
   <si>
     <t>NR100402</t>
   </si>
   <si>
     <t>Samirra Healthcare Agency, LLC</t>
   </si>
   <si>
     <t>7010 Ironbridge Lane</t>
   </si>
   <si>
     <t>Muniratu Sonkoh</t>
   </si>
   <si>
     <t>samirrahealthcarellc@gmail.com</t>
   </si>
   <si>
     <t>(240) 917-0649</t>
   </si>
   <si>
     <t>NRSA-00163</t>
   </si>
   <si>
+    <t>Shalom T&amp;F Healthcare LLC</t>
+  </si>
+  <si>
+    <t>7239 S Ora Court</t>
+  </si>
+  <si>
+    <t>Tambana Atcham</t>
+  </si>
+  <si>
+    <t>CATHYTAMB@YAHOO.FR</t>
+  </si>
+  <si>
+    <t>(202) 352-2297</t>
+  </si>
+  <si>
+    <t>NRSA-00230</t>
+  </si>
+  <si>
     <t>Star Healthcare Services, LLC</t>
   </si>
   <si>
     <t>11004 Snowden Pond Road</t>
   </si>
   <si>
     <t>Justina Kotei</t>
   </si>
   <si>
     <t>starservices100@yahoo.com</t>
   </si>
   <si>
     <t>(301) 728-7377</t>
   </si>
   <si>
     <t>NRSA-00189</t>
   </si>
   <si>
     <t>StarLife Healthcare Services Inc.</t>
   </si>
   <si>
     <t>9006 Wipkey Court</t>
   </si>
   <si>
     <t>Neba Cornelius</t>
@@ -6276,99 +6976,102 @@
   <si>
     <t>15607 Emerald Way</t>
   </si>
   <si>
     <t>Lakel  Ebb</t>
   </si>
   <si>
     <t>admin@thevitaminsuite.com</t>
   </si>
   <si>
     <t>(301) 792-6021</t>
   </si>
   <si>
     <t>NRSA-00228</t>
   </si>
   <si>
     <t>Tranquility Home Health Care And Services, LLC</t>
   </si>
   <si>
     <t>3350 Toledo Terrace</t>
   </si>
   <si>
     <t>20782</t>
   </si>
   <si>
+    <t>Racquel Lankford</t>
+  </si>
+  <si>
     <t>TranquilHHCS@gmail.com</t>
   </si>
   <si>
     <t>(314) 409-4272</t>
   </si>
   <si>
     <t>NRS140051</t>
   </si>
   <si>
     <t>Tribe of Judah Care Services</t>
   </si>
   <si>
     <t>2506 Brook Grove Road</t>
   </si>
   <si>
     <t>Olatoun Oluwaseun Kayode-Ojo</t>
   </si>
   <si>
     <t>olatonna@gmail.com</t>
   </si>
   <si>
     <t>(901) 237-4667</t>
   </si>
   <si>
     <t>NRSA-00208</t>
   </si>
   <si>
     <t>Trinity Care, LLC</t>
   </si>
   <si>
     <t>7513 Buchanan Street, Apartment 226</t>
   </si>
   <si>
     <t>Landover Hills</t>
   </si>
   <si>
     <t>Felix Dike</t>
   </si>
   <si>
     <t>felixdike69@gmail.com</t>
   </si>
   <si>
     <t>(240) 764-9083</t>
   </si>
   <si>
     <t>NRSA-00121</t>
   </si>
   <si>
-    <t>Triumphant Multi-Services inc</t>
+    <t>Triumphant Care Services Inc</t>
   </si>
   <si>
     <t>7010 Hanover Parkway, Apartment B1</t>
   </si>
   <si>
     <t>Madinatu Deen</t>
   </si>
   <si>
     <t>triumphantmultiservicesinc@gmail.com</t>
   </si>
   <si>
     <t>(301) 433-1523</t>
   </si>
   <si>
     <t>NRSA-00108</t>
   </si>
   <si>
     <t>Warm Touch Homecare &amp; Assisted Living</t>
   </si>
   <si>
     <t>9216 Rolling View Drive</t>
   </si>
   <si>
     <t>Leonie Nwaogwugwu</t>
   </si>
@@ -6426,86 +7129,104 @@
   <si>
     <t>zioncare67@gmail.com</t>
   </si>
   <si>
     <t>(301) 433-3010</t>
   </si>
   <si>
     <t>NRSA-00073</t>
   </si>
   <si>
     <t>Queen Anne's</t>
   </si>
   <si>
     <t>Baxter Home Health, LLC</t>
   </si>
   <si>
     <t>200 Holly Thicket</t>
   </si>
   <si>
     <t>Stevensville</t>
   </si>
   <si>
     <t>21666</t>
   </si>
   <si>
+    <t>Heather Sweet</t>
+  </si>
+  <si>
+    <t>baxterhomehealth@gmail.com</t>
+  </si>
+  <si>
     <t>(443) 618-8748</t>
   </si>
   <si>
     <t>NRSA140014</t>
   </si>
   <si>
     <t>Heart of Hands Homecare, LLC</t>
   </si>
   <si>
     <t>102 Whitehouse Drive</t>
   </si>
   <si>
     <t>Grasonville</t>
   </si>
   <si>
     <t>21638</t>
   </si>
   <si>
+    <t>Matthew Moucha</t>
+  </si>
+  <si>
+    <t>caritas@heartofhandshomecare.com</t>
+  </si>
+  <si>
     <t>(410) 913-4212</t>
   </si>
   <si>
     <t>NRSA140019</t>
   </si>
   <si>
     <t>Safe at Home Senior Care, LLC</t>
   </si>
   <si>
     <t>202 Chestnut Street</t>
   </si>
   <si>
     <t>Centreville</t>
   </si>
   <si>
     <t>21617</t>
   </si>
   <si>
+    <t>Deanna Miller</t>
+  </si>
+  <si>
+    <t>deannamiller@safeathomeseniorcare.net</t>
+  </si>
+  <si>
     <t>(410) 443-2661</t>
   </si>
   <si>
     <t>NR130610</t>
   </si>
   <si>
     <t>Somerset</t>
   </si>
   <si>
     <t>Bezwen at Home, Inc.</t>
   </si>
   <si>
     <t>13466 Fitzbound Road</t>
   </si>
   <si>
     <t>Princess Anne</t>
   </si>
   <si>
     <t>Denise Murrary</t>
   </si>
   <si>
     <t>denise@bezwenathome.org</t>
   </si>
   <si>
     <t>(240) 758-9474</t>
@@ -6586,158 +7307,172 @@
     <t>21740</t>
   </si>
   <si>
     <t>Louann Haw</t>
   </si>
   <si>
     <t>info@stayhomeseniorservices.com</t>
   </si>
   <si>
     <t>(301) 739-2273</t>
   </si>
   <si>
     <t>NR090702</t>
   </si>
   <si>
     <t>Wicomico</t>
   </si>
   <si>
     <t>212 East Main Street, Suite 218</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
     <t>21801</t>
+  </si>
+  <si>
+    <t>Justin Money</t>
+  </si>
+  <si>
+    <t>justin.money@griswoldhomecare.com</t>
   </si>
   <si>
     <t>(410) 777-8606</t>
   </si>
   <si>
     <t>NR110204</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11.0"/>
+      <sz val="12.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11.0"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10.0"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFCCCCCC"/>
-        <bgColor rgb="FFCCCCCC"/>
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFEFF85"/>
-        <bgColor rgb="FFFEFF85"/>
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="11">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6906,57 +7641,57 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="18.0"/>
-    <col customWidth="1" min="2" max="2" width="73.57"/>
-[...5 lines deleted...]
-    <col customWidth="1" min="8" max="8" width="43.14"/>
+    <col customWidth="1" min="2" max="2" width="73.86"/>
+    <col customWidth="1" min="3" max="3" width="45.29"/>
+    <col customWidth="1" min="4" max="4" width="18.29"/>
+    <col customWidth="1" min="5" max="5" width="12.14"/>
+    <col customWidth="1" min="6" max="6" width="8.86"/>
+    <col customWidth="1" min="7" max="7" width="29.86"/>
+    <col customWidth="1" min="8" max="8" width="50.57"/>
     <col customWidth="1" min="9" max="9" width="20.0"/>
     <col customWidth="1" min="10" max="10" width="15.57"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -7288,18381 +8023,12160 @@
         <v>77</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>80</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="G12" s="2"/>
-      <c r="H12" s="2"/>
+      <c r="G12" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>83</v>
+      </c>
       <c r="I12" s="5" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="5">
         <v>20724.0</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="5">
         <v>21113.0</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="5">
         <v>20724.0</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="5">
         <v>21077.0</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="5">
         <v>21122.0</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="5">
         <v>21076.0</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I20" s="5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="J20" s="5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" ht="15.75" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="22" ht="15.75" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="5">
         <v>20715.0</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I22" s="5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J22" s="5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="23" ht="15.75" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="5">
         <v>21076.0</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="24" ht="15.75" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>160</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="5">
+        <v>21144.0</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I24" s="5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="25" ht="15.75" customHeight="1">
       <c r="A25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F25" s="5">
-        <v>21113.0</v>
+      <c r="F25" s="5" t="s">
+        <v>109</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="26" ht="15.75" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>170</v>
+        <v>102</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F26" s="5" t="s">
-        <v>171</v>
+      <c r="F26" s="5">
+        <v>21113.0</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I26" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J26" s="5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="27" ht="15.75" customHeight="1">
       <c r="A27" s="2" t="s">
-        <v>176</v>
+        <v>10</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="G27" s="2"/>
-      <c r="H27" s="2"/>
+      <c r="G27" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>182</v>
+      </c>
       <c r="I27" s="5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="28" ht="15.75" customHeight="1">
       <c r="A28" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>21229.0</v>
+        <v>188</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>189</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="J28" s="5" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="29" ht="15.75" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>191</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>185</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="5">
+        <v>21229.0</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="30" ht="15.75" customHeight="1">
-      <c r="A30" s="2" t="s">
-[...17 lines deleted...]
-      <c r="G30" s="2" t="s">
+      <c r="A30" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B30" s="6" t="s">
         <v>200</v>
       </c>
-      <c r="H30" s="2" t="s">
+      <c r="C30" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="I30" s="5" t="s">
+      <c r="D30" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="J30" s="5" t="s">
+      <c r="E30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="7">
+        <v>21221.0</v>
+      </c>
+      <c r="G30" s="6" t="s">
         <v>203</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="I30" s="7" t="s">
+        <v>205</v>
+      </c>
+      <c r="J30" s="7" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="31" ht="15.75" customHeight="1">
       <c r="A31" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
     </row>
     <row r="32" ht="15.75" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="E32" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="5">
-        <v>21228.0</v>
+        <v>21136.0</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I32" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="J32" s="5" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="33" ht="15.75" customHeight="1">
       <c r="A33" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F33" s="5">
-        <v>21234.0</v>
+      <c r="F33" s="5" t="s">
+        <v>210</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
     </row>
     <row r="34" ht="15.75" customHeight="1">
       <c r="A34" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="5">
-        <v>21117.0</v>
+        <v>21228.0</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="I34" s="5" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="J34" s="5" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
     </row>
     <row r="35" ht="15.75" customHeight="1">
       <c r="A35" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="5">
-        <v>21206.0</v>
+        <v>21234.0</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F36" s="5" t="s">
-        <v>240</v>
+      <c r="F36" s="5">
+        <v>21117.0</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="I36" s="5" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="J36" s="5" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>176</v>
+        <v>250</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="5">
-        <v>21213.0</v>
+        <v>21206.0</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>176</v>
+        <v>257</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="5" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="I38" s="5" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="J38" s="5" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>260</v>
+        <v>185</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="5">
-        <v>21208.0</v>
+        <v>21213.0</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>267</v>
+        <v>185</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>240</v>
+        <v>271</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="I40" s="5" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="J40" s="5" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>225</v>
+        <v>278</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F41" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H41" s="2"/>
+      <c r="F41" s="5">
+        <v>21208.0</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="H41" s="2" t="s">
+        <v>280</v>
+      </c>
       <c r="I41" s="5" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>176</v>
+        <v>285</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F42" s="5">
-        <v>21209.0</v>
+      <c r="F42" s="5" t="s">
+        <v>258</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="I42" s="5" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-      <c r="H43" s="2"/>
+        <v>292</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>294</v>
+      </c>
       <c r="I43" s="5" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="5">
-        <v>21244.0</v>
+        <v>21209.0</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="I44" s="5" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="J44" s="5" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-      <c r="H45" s="2"/>
+        <v>210</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>306</v>
+      </c>
       <c r="I45" s="5" t="s">
-        <v>296</v>
+        <v>307</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>297</v>
+        <v>308</v>
       </c>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F46" s="5" t="s">
-        <v>300</v>
+      <c r="F46" s="5">
+        <v>21244.0</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>311</v>
+      </c>
+      <c r="H46" s="2" t="s">
+        <v>312</v>
       </c>
       <c r="I46" s="5" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="J46" s="5" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>21286.0</v>
+        <v>185</v>
+      </c>
+      <c r="E47" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>325</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>326</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="E49" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="5">
-        <v>21093.0</v>
+        <v>21286.0</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>322</v>
+        <v>333</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>324</v>
+        <v>335</v>
       </c>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>327</v>
+        <v>185</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F50" s="5">
-        <v>21133.0</v>
+      <c r="F50" s="5" t="s">
+        <v>338</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>329</v>
+        <v>340</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="J50" s="5" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>334</v>
+        <v>257</v>
       </c>
       <c r="E51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="5">
-        <v>21221.0</v>
+        <v>21093.0</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>335</v>
+        <v>345</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>347</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>348</v>
       </c>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F52" s="5" t="s">
-        <v>342</v>
+      <c r="F52" s="5">
+        <v>21133.0</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="I52" s="5" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="J52" s="5" t="s">
-        <v>346</v>
+        <v>355</v>
       </c>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>347</v>
+        <v>356</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="E53" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="E53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="5">
-        <v>21236.0</v>
+        <v>21221.0</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>360</v>
+      </c>
+      <c r="J53" s="4" t="s">
+        <v>361</v>
       </c>
     </row>
     <row r="54" ht="15.75" customHeight="1">
       <c r="A54" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>225</v>
+        <v>364</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>274</v>
+        <v>365</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="J54" s="5" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
     </row>
     <row r="55" ht="15.75" customHeight="1">
       <c r="A55" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>360</v>
+        <v>371</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>307</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>364</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="5">
+        <v>21236.0</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
     </row>
     <row r="56" ht="15.75" customHeight="1">
       <c r="A56" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>176</v>
+        <v>243</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-      <c r="H56" s="2"/>
+        <v>292</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>379</v>
+      </c>
       <c r="I56" s="5" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="J56" s="5" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F57" s="5">
-        <v>21133.0</v>
+      <c r="F57" s="5" t="s">
+        <v>384</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
     </row>
     <row r="58" ht="15.75" customHeight="1">
       <c r="A58" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>379</v>
+        <v>185</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F58" s="5">
-        <v>21244.0</v>
+      <c r="F58" s="5" t="s">
+        <v>391</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>380</v>
+        <v>392</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>382</v>
+        <v>394</v>
       </c>
       <c r="J58" s="5" t="s">
-        <v>383</v>
+        <v>395</v>
       </c>
     </row>
     <row r="59" ht="15.75" customHeight="1">
       <c r="A59" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F59" s="5" t="s">
-        <v>386</v>
+      <c r="F59" s="5">
+        <v>21133.0</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>387</v>
+        <v>398</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>388</v>
+        <v>399</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>389</v>
+        <v>400</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
     </row>
     <row r="60" ht="15.75" customHeight="1">
       <c r="A60" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>392</v>
+        <v>403</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="E60" s="4" t="s">
+        <v>404</v>
+      </c>
+      <c r="E60" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="5">
-        <v>21117.0</v>
+        <v>21220.0</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>393</v>
+        <v>405</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
     </row>
     <row r="61" ht="15.75" customHeight="1">
       <c r="A61" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="E61" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E61" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="5">
-        <v>21798.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
     </row>
     <row r="62" ht="15.75" customHeight="1">
       <c r="A62" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>404</v>
+        <v>415</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>199</v>
+        <v>417</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F62" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H62" s="2"/>
+      <c r="F62" s="5">
+        <v>21244.0</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="H62" s="2" t="s">
+        <v>419</v>
+      </c>
       <c r="I62" s="5" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
     </row>
     <row r="63" ht="15.75" customHeight="1">
       <c r="A63" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-      <c r="H63" s="2"/>
+        <v>424</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>426</v>
+      </c>
       <c r="I63" s="5" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="J63" s="5" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
     </row>
     <row r="64" ht="15.75" customHeight="1">
       <c r="A64" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F64" s="5" t="s">
-        <v>192</v>
+      <c r="F64" s="5">
+        <v>21117.0</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
     </row>
     <row r="65" ht="15.75" customHeight="1">
       <c r="A65" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>176</v>
+        <v>437</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F65" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H65" s="2"/>
+      <c r="F65" s="5">
+        <v>21798.0</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>439</v>
+      </c>
       <c r="I65" s="5" t="s">
-        <v>421</v>
+        <v>440</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>422</v>
+        <v>441</v>
       </c>
     </row>
     <row r="66" ht="15.75" customHeight="1">
       <c r="A66" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>423</v>
+        <v>442</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>176</v>
+        <v>217</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>425</v>
+        <v>444</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>426</v>
+        <v>445</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>428</v>
+        <v>447</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>429</v>
+        <v>448</v>
       </c>
     </row>
     <row r="67" ht="15.75" customHeight="1">
       <c r="A67" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>431</v>
+        <v>450</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>239</v>
+        <v>209</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="5" t="s">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>432</v>
+        <v>451</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>433</v>
+        <v>452</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>434</v>
+        <v>453</v>
       </c>
       <c r="J67" s="5" t="s">
-        <v>435</v>
+        <v>454</v>
       </c>
     </row>
     <row r="68" ht="15.75" customHeight="1">
       <c r="A68" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>436</v>
+        <v>455</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>437</v>
+        <v>456</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>327</v>
+        <v>209</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>438</v>
+        <v>210</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>439</v>
+        <v>457</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>441</v>
+        <v>459</v>
       </c>
       <c r="J68" s="5" t="s">
-        <v>442</v>
+        <v>460</v>
       </c>
     </row>
     <row r="69" ht="15.75" customHeight="1">
       <c r="A69" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>443</v>
+        <v>461</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>444</v>
+        <v>462</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>445</v>
+        <v>185</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="5" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-      <c r="H69" s="2"/>
+        <v>317</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>464</v>
+      </c>
       <c r="I69" s="5" t="s">
-        <v>447</v>
+        <v>465</v>
       </c>
       <c r="J69" s="5" t="s">
-        <v>448</v>
+        <v>466</v>
       </c>
     </row>
     <row r="70" ht="15.75" customHeight="1">
       <c r="A70" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>449</v>
+        <v>467</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>260</v>
+        <v>185</v>
       </c>
       <c r="E70" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>425</v>
+        <v>469</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>451</v>
+        <v>470</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>452</v>
+        <v>471</v>
       </c>
       <c r="I70" s="5" t="s">
-        <v>453</v>
+        <v>472</v>
       </c>
       <c r="J70" s="5" t="s">
-        <v>454</v>
+        <v>473</v>
       </c>
     </row>
     <row r="71" ht="15.75" customHeight="1">
       <c r="A71" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>456</v>
+        <v>475</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>341</v>
+        <v>257</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-      <c r="H71" s="2"/>
+        <v>258</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>477</v>
+      </c>
       <c r="I71" s="5" t="s">
-        <v>457</v>
+        <v>478</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>458</v>
+        <v>479</v>
       </c>
     </row>
     <row r="72" ht="15.75" customHeight="1">
       <c r="A72" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>459</v>
+        <v>480</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>176</v>
+        <v>351</v>
       </c>
       <c r="E72" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="5" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-      <c r="H72" s="2"/>
+        <v>482</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="H72" s="2" t="s">
+        <v>484</v>
+      </c>
       <c r="I72" s="5" t="s">
-        <v>461</v>
+        <v>485</v>
       </c>
       <c r="J72" s="5" t="s">
-        <v>462</v>
+        <v>486</v>
       </c>
     </row>
     <row r="73" ht="15.75" customHeight="1">
       <c r="A73" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>463</v>
+        <v>487</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>464</v>
+        <v>488</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>465</v>
+        <v>489</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="5" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-      <c r="H73" s="2"/>
+        <v>490</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>492</v>
+      </c>
       <c r="I73" s="5" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="J73" s="5" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
     </row>
     <row r="74" ht="15.75" customHeight="1">
       <c r="A74" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>225</v>
+        <v>331</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F74" s="5">
-        <v>21117.0</v>
+      <c r="F74" s="5" t="s">
+        <v>384</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="I74" s="5" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="J74" s="5" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" ht="15.75" customHeight="1">
       <c r="A75" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>475</v>
+        <v>501</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>476</v>
+        <v>502</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>176</v>
+        <v>278</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F75" s="5">
-        <v>21234.0</v>
+      <c r="F75" s="5" t="s">
+        <v>469</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="I75" s="5" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>505</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>506</v>
       </c>
     </row>
     <row r="76" ht="15.75" customHeight="1">
       <c r="A76" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>225</v>
+        <v>364</v>
       </c>
       <c r="E76" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F76" s="5">
-        <v>21117.0</v>
+      <c r="F76" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>484</v>
+        <v>510</v>
       </c>
       <c r="I76" s="5" t="s">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="J76" s="5" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
     </row>
     <row r="77" ht="15.75" customHeight="1">
       <c r="A77" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>487</v>
+        <v>513</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>488</v>
+        <v>514</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>327</v>
+        <v>185</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F77" s="5">
-        <v>21133.0</v>
+      <c r="F77" s="5" t="s">
+        <v>317</v>
       </c>
       <c r="G77" s="2" t="s">
-        <v>489</v>
+        <v>515</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>490</v>
+        <v>516</v>
       </c>
       <c r="I77" s="5" t="s">
-        <v>491</v>
+        <v>517</v>
       </c>
       <c r="J77" s="5" t="s">
-        <v>492</v>
+        <v>518</v>
       </c>
     </row>
     <row r="78" ht="15.75" customHeight="1">
       <c r="A78" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>493</v>
+        <v>519</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>494</v>
+        <v>520</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>176</v>
+        <v>521</v>
       </c>
       <c r="E78" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F78" s="5">
-        <v>21218.0</v>
+      <c r="F78" s="5" t="s">
+        <v>522</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>496</v>
+        <v>524</v>
       </c>
       <c r="I78" s="5" t="s">
-        <v>497</v>
+        <v>525</v>
       </c>
       <c r="J78" s="5" t="s">
-        <v>498</v>
+        <v>526</v>
       </c>
     </row>
     <row r="79" ht="15.75" customHeight="1">
       <c r="A79" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>500</v>
+        <v>528</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>176</v>
+        <v>243</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F79" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H79" s="2"/>
+      <c r="F79" s="5">
+        <v>21117.0</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>530</v>
+      </c>
       <c r="I79" s="5" t="s">
-        <v>502</v>
+        <v>531</v>
       </c>
       <c r="J79" s="5" t="s">
-        <v>503</v>
+        <v>532</v>
       </c>
     </row>
     <row r="80" ht="15.75" customHeight="1">
-      <c r="A80" s="2" t="s">
-[...27 lines deleted...]
-        <v>510</v>
+      <c r="A80" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="B80" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="7">
+        <v>21133.0</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="H80" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="I80" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>538</v>
       </c>
     </row>
     <row r="81" ht="15.75" customHeight="1">
       <c r="A81" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>511</v>
+        <v>539</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>512</v>
+        <v>540</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="E81" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E81" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="5">
-        <v>21204.0</v>
+        <v>21234.0</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>513</v>
+        <v>541</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>514</v>
+        <v>542</v>
       </c>
       <c r="I81" s="5" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>543</v>
+      </c>
+      <c r="J81" s="4" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="82" ht="15.75" customHeight="1">
       <c r="A82" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>517</v>
+        <v>545</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>518</v>
+        <v>546</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>519</v>
+        <v>243</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F82" s="5" t="s">
-        <v>446</v>
+      <c r="F82" s="5">
+        <v>21117.0</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>520</v>
+        <v>547</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>521</v>
+        <v>548</v>
       </c>
       <c r="I82" s="5" t="s">
-        <v>522</v>
+        <v>549</v>
       </c>
       <c r="J82" s="5" t="s">
-        <v>523</v>
+        <v>550</v>
       </c>
     </row>
     <row r="83" ht="15.75" customHeight="1">
       <c r="A83" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>524</v>
+        <v>551</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>525</v>
+        <v>552</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>225</v>
+        <v>351</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F83" s="5" t="s">
-        <v>274</v>
+      <c r="F83" s="5">
+        <v>21133.0</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>526</v>
+        <v>553</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>527</v>
+        <v>554</v>
       </c>
       <c r="I83" s="5" t="s">
-        <v>528</v>
+        <v>555</v>
       </c>
       <c r="J83" s="5" t="s">
-        <v>529</v>
+        <v>556</v>
       </c>
     </row>
     <row r="84" ht="15.75" customHeight="1">
       <c r="A84" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>530</v>
+        <v>557</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>531</v>
+        <v>558</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="E84" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="5">
-        <v>21136.0</v>
+        <v>21218.0</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>532</v>
+        <v>559</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>533</v>
+        <v>560</v>
       </c>
       <c r="I84" s="5" t="s">
-        <v>534</v>
+        <v>561</v>
       </c>
       <c r="J84" s="5" t="s">
-        <v>535</v>
+        <v>562</v>
       </c>
     </row>
     <row r="85" ht="15.75" customHeight="1">
       <c r="A85" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>536</v>
+        <v>563</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>238</v>
+        <v>564</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>267</v>
+        <v>185</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="5" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-      <c r="H85" s="2"/>
+        <v>565</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="H85" s="2" t="s">
+        <v>567</v>
+      </c>
       <c r="I85" s="5" t="s">
-        <v>537</v>
+        <v>568</v>
       </c>
       <c r="J85" s="5" t="s">
-        <v>538</v>
+        <v>569</v>
       </c>
     </row>
     <row r="86" ht="15.75" customHeight="1">
       <c r="A86" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>539</v>
+        <v>570</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>540</v>
+        <v>571</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="5" t="s">
-        <v>274</v>
+        <v>572</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>541</v>
+        <v>573</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>542</v>
+        <v>574</v>
       </c>
       <c r="I86" s="5" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="J86" s="5" t="s">
-        <v>544</v>
+        <v>576</v>
       </c>
     </row>
     <row r="87" ht="15.75" customHeight="1">
       <c r="A87" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>545</v>
+        <v>577</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>470</v>
+        <v>578</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="E87" s="4" t="s">
+        <v>331</v>
+      </c>
+      <c r="E87" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="5">
-        <v>21117.0</v>
+        <v>21204.0</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>546</v>
+        <v>579</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>547</v>
+        <v>580</v>
       </c>
       <c r="I87" s="5" t="s">
-        <v>548</v>
+        <v>581</v>
       </c>
       <c r="J87" s="5" t="s">
-        <v>549</v>
+        <v>582</v>
       </c>
     </row>
     <row r="88" ht="15.75" customHeight="1">
       <c r="A88" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>550</v>
+        <v>583</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>551</v>
+        <v>584</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>225</v>
+        <v>585</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="5" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-      <c r="H88" s="2"/>
+        <v>490</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="H88" s="2" t="s">
+        <v>587</v>
+      </c>
       <c r="I88" s="5" t="s">
-        <v>552</v>
+        <v>588</v>
       </c>
       <c r="J88" s="5" t="s">
-        <v>553</v>
+        <v>589</v>
       </c>
     </row>
     <row r="89" ht="15.75" customHeight="1">
       <c r="A89" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>554</v>
+        <v>590</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>555</v>
+        <v>591</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>307</v>
+        <v>243</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F89" s="5">
-        <v>21204.0</v>
+      <c r="F89" s="5" t="s">
+        <v>292</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>556</v>
+        <v>592</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>557</v>
+        <v>593</v>
       </c>
       <c r="I89" s="5" t="s">
-        <v>558</v>
+        <v>594</v>
       </c>
       <c r="J89" s="5" t="s">
-        <v>559</v>
+        <v>595</v>
       </c>
     </row>
     <row r="90" ht="15.75" customHeight="1">
       <c r="A90" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>560</v>
+        <v>596</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>176</v>
+        <v>217</v>
       </c>
       <c r="E90" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="5">
-        <v>21206.0</v>
+        <v>21136.0</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>562</v>
+        <v>598</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>563</v>
+        <v>599</v>
       </c>
       <c r="I90" s="5" t="s">
-        <v>564</v>
+        <v>600</v>
       </c>
       <c r="J90" s="5" t="s">
-        <v>565</v>
+        <v>601</v>
       </c>
     </row>
     <row r="91" ht="15.75" customHeight="1">
       <c r="A91" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>567</v>
+        <v>256</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>568</v>
+        <v>285</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F91" s="5" t="s">
-        <v>569</v>
+        <v>258</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>570</v>
+        <v>603</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>571</v>
+        <v>604</v>
       </c>
       <c r="I91" s="5" t="s">
-        <v>572</v>
+        <v>605</v>
       </c>
       <c r="J91" s="5" t="s">
-        <v>573</v>
+        <v>606</v>
       </c>
     </row>
     <row r="92" ht="15.75" customHeight="1">
       <c r="A92" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>574</v>
+        <v>607</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>575</v>
+        <v>608</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>176</v>
+        <v>243</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="5" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="G92" s="2"/>
+        <v>292</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>609</v>
+      </c>
       <c r="H92" s="2" t="s">
-        <v>576</v>
+        <v>610</v>
       </c>
       <c r="I92" s="5" t="s">
-        <v>577</v>
+        <v>611</v>
       </c>
       <c r="J92" s="5" t="s">
-        <v>578</v>
+        <v>612</v>
       </c>
     </row>
     <row r="93" ht="15.75" customHeight="1">
       <c r="A93" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>579</v>
+        <v>613</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>580</v>
+        <v>528</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F93" s="5" t="s">
-        <v>274</v>
+      <c r="F93" s="5">
+        <v>21117.0</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>581</v>
+        <v>614</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>582</v>
+        <v>615</v>
       </c>
       <c r="I93" s="5" t="s">
-        <v>583</v>
+        <v>616</v>
       </c>
       <c r="J93" s="5" t="s">
-        <v>584</v>
+        <v>617</v>
       </c>
     </row>
     <row r="94" ht="15.75" customHeight="1">
       <c r="A94" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>585</v>
+        <v>618</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>586</v>
+        <v>619</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="E94" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="5" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>587</v>
+        <v>620</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>588</v>
+        <v>621</v>
       </c>
       <c r="I94" s="5" t="s">
-        <v>589</v>
+        <v>622</v>
       </c>
       <c r="J94" s="5" t="s">
-        <v>590</v>
+        <v>623</v>
       </c>
     </row>
     <row r="95" ht="15.75" customHeight="1">
       <c r="A95" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>591</v>
+        <v>624</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>592</v>
+        <v>625</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F95" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H95" s="2"/>
+      <c r="F95" s="5">
+        <v>21204.0</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="H95" s="2" t="s">
+        <v>627</v>
+      </c>
       <c r="I95" s="5" t="s">
-        <v>594</v>
+        <v>628</v>
       </c>
       <c r="J95" s="5" t="s">
-        <v>595</v>
+        <v>629</v>
       </c>
     </row>
     <row r="96" ht="15.75" customHeight="1">
       <c r="A96" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>596</v>
+        <v>630</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>597</v>
+        <v>631</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>176</v>
-[...8 lines deleted...]
-      <c r="H96" s="2"/>
+        <v>185</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="5">
+        <v>21206.0</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="H96" s="2" t="s">
+        <v>633</v>
+      </c>
       <c r="I96" s="5" t="s">
-        <v>598</v>
+        <v>634</v>
       </c>
       <c r="J96" s="5" t="s">
-        <v>599</v>
+        <v>635</v>
       </c>
     </row>
     <row r="97" ht="15.75" customHeight="1">
       <c r="A97" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>600</v>
+        <v>636</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>601</v>
+        <v>637</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>225</v>
+        <v>638</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F97" s="5">
-        <v>21117.0</v>
+      <c r="F97" s="5" t="s">
+        <v>639</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>602</v>
+        <v>640</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>603</v>
+        <v>641</v>
       </c>
       <c r="I97" s="5" t="s">
-        <v>604</v>
+        <v>642</v>
       </c>
       <c r="J97" s="5" t="s">
-        <v>605</v>
+        <v>643</v>
       </c>
     </row>
     <row r="98" ht="15.75" customHeight="1">
       <c r="A98" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>606</v>
+        <v>644</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>607</v>
+        <v>645</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>327</v>
-[...5 lines deleted...]
-        <v>21133.0</v>
+        <v>185</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>469</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>608</v>
+        <v>646</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>609</v>
+        <v>647</v>
       </c>
       <c r="I98" s="5" t="s">
-        <v>610</v>
+        <v>648</v>
       </c>
       <c r="J98" s="5" t="s">
-        <v>611</v>
+        <v>649</v>
       </c>
     </row>
     <row r="99" ht="15.75" customHeight="1">
       <c r="A99" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>612</v>
+        <v>650</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>613</v>
+        <v>651</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E99" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F99" s="5" t="s">
-        <v>425</v>
+      <c r="F99" s="5">
+        <v>21230.0</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>614</v>
+        <v>652</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>615</v>
+        <v>653</v>
       </c>
       <c r="I99" s="5" t="s">
-        <v>616</v>
+        <v>654</v>
       </c>
       <c r="J99" s="5" t="s">
-        <v>617</v>
+        <v>655</v>
       </c>
     </row>
     <row r="100" ht="15.75" customHeight="1">
       <c r="A100" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>618</v>
+        <v>656</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>619</v>
+        <v>657</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>225</v>
+        <v>243</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F100" s="5">
-        <v>21117.0</v>
+      <c r="F100" s="5" t="s">
+        <v>292</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>620</v>
+        <v>658</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>621</v>
+        <v>659</v>
       </c>
       <c r="I100" s="5" t="s">
-        <v>622</v>
+        <v>660</v>
       </c>
       <c r="J100" s="5" t="s">
-        <v>623</v>
+        <v>661</v>
       </c>
     </row>
     <row r="101" ht="15.75" customHeight="1">
       <c r="A101" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>624</v>
+        <v>662</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>625</v>
+        <v>663</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>239</v>
+        <v>351</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="5" t="s">
-        <v>240</v>
+        <v>664</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>626</v>
-[...3 lines deleted...]
-      </c>
+        <v>665</v>
+      </c>
+      <c r="H101" s="2"/>
       <c r="I101" s="5" t="s">
-        <v>628</v>
+        <v>666</v>
       </c>
       <c r="J101" s="5" t="s">
-        <v>629</v>
+        <v>667</v>
       </c>
     </row>
     <row r="102" ht="15.75" customHeight="1">
       <c r="A102" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>630</v>
+        <v>668</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>631</v>
+        <v>669</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>341</v>
-[...5 lines deleted...]
-        <v>21236.0</v>
+        <v>185</v>
+      </c>
+      <c r="E102" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>338</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>632</v>
+        <v>670</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>633</v>
+        <v>671</v>
       </c>
       <c r="I102" s="5" t="s">
-        <v>634</v>
+        <v>672</v>
       </c>
       <c r="J102" s="5" t="s">
-        <v>635</v>
+        <v>673</v>
       </c>
     </row>
     <row r="103" ht="15.75" customHeight="1">
       <c r="A103" s="2" t="s">
-        <v>636</v>
+        <v>185</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>637</v>
+        <v>674</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>638</v>
+        <v>675</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>176</v>
+        <v>243</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F103" s="5" t="s">
-        <v>639</v>
+      <c r="F103" s="5">
+        <v>21117.0</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>640</v>
+        <v>676</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>641</v>
+        <v>677</v>
       </c>
       <c r="I103" s="5" t="s">
-        <v>642</v>
+        <v>678</v>
       </c>
       <c r="J103" s="5" t="s">
-        <v>643</v>
+        <v>679</v>
       </c>
     </row>
     <row r="104" ht="15.75" customHeight="1">
       <c r="A104" s="2" t="s">
-        <v>636</v>
+        <v>185</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>644</v>
+        <v>680</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>645</v>
+        <v>681</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>176</v>
+        <v>351</v>
       </c>
       <c r="E104" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="5">
-        <v>21213.0</v>
+        <v>21133.0</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>646</v>
+        <v>682</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>647</v>
+        <v>683</v>
       </c>
       <c r="I104" s="5" t="s">
-        <v>648</v>
+        <v>684</v>
       </c>
       <c r="J104" s="5" t="s">
-        <v>649</v>
+        <v>685</v>
       </c>
     </row>
     <row r="105" ht="15.75" customHeight="1">
       <c r="A105" s="2" t="s">
-        <v>636</v>
+        <v>185</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>650</v>
+        <v>686</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>651</v>
+        <v>687</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>465</v>
-[...5 lines deleted...]
-        <v>21244.0</v>
+        <v>185</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>469</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>652</v>
+        <v>688</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>653</v>
+        <v>689</v>
       </c>
       <c r="I105" s="5" t="s">
-        <v>654</v>
+        <v>690</v>
       </c>
       <c r="J105" s="5" t="s">
-        <v>655</v>
+        <v>691</v>
       </c>
     </row>
     <row r="106" ht="15.75" customHeight="1">
       <c r="A106" s="2" t="s">
-        <v>636</v>
+        <v>185</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>656</v>
+        <v>692</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>657</v>
+        <v>693</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>176</v>
+        <v>243</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F106" s="5" t="s">
-        <v>658</v>
+      <c r="F106" s="5">
+        <v>21117.0</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>659</v>
+        <v>694</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>660</v>
+        <v>695</v>
       </c>
       <c r="I106" s="5" t="s">
-        <v>661</v>
+        <v>696</v>
       </c>
       <c r="J106" s="5" t="s">
-        <v>662</v>
+        <v>697</v>
       </c>
     </row>
     <row r="107" ht="15.75" customHeight="1">
       <c r="A107" s="2" t="s">
-        <v>636</v>
+        <v>185</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>663</v>
+        <v>698</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>664</v>
+        <v>699</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>176</v>
+        <v>257</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F107" s="5" t="s">
-        <v>665</v>
+        <v>258</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>666</v>
+        <v>700</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>667</v>
+        <v>701</v>
       </c>
       <c r="I107" s="5" t="s">
-        <v>668</v>
+        <v>702</v>
       </c>
       <c r="J107" s="5" t="s">
-        <v>669</v>
+        <v>703</v>
       </c>
     </row>
     <row r="108" ht="15.75" customHeight="1">
       <c r="A108" s="2" t="s">
-        <v>636</v>
+        <v>185</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>670</v>
+        <v>704</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>671</v>
+        <v>705</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="E108" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E108" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="5">
-        <v>21218.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>672</v>
+        <v>706</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>673</v>
+        <v>707</v>
       </c>
       <c r="I108" s="5" t="s">
-        <v>674</v>
+        <v>708</v>
       </c>
       <c r="J108" s="5" t="s">
-        <v>675</v>
+        <v>709</v>
       </c>
     </row>
     <row r="109" ht="15.75" customHeight="1">
       <c r="A109" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>676</v>
+        <v>711</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>677</v>
+        <v>712</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F109" s="5">
-        <v>21239.0</v>
+      <c r="F109" s="5" t="s">
+        <v>713</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>678</v>
+        <v>714</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>679</v>
+        <v>715</v>
       </c>
       <c r="I109" s="5" t="s">
-        <v>680</v>
+        <v>716</v>
       </c>
       <c r="J109" s="5" t="s">
-        <v>681</v>
+        <v>717</v>
       </c>
     </row>
     <row r="110" ht="15.75" customHeight="1">
       <c r="A110" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>682</v>
+        <v>718</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>683</v>
+        <v>719</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>684</v>
+        <v>185</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F110" s="5">
+        <v>21213.0</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>685</v>
+        <v>720</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>686</v>
+        <v>721</v>
       </c>
       <c r="I110" s="5" t="s">
-        <v>687</v>
+        <v>722</v>
       </c>
       <c r="J110" s="5" t="s">
-        <v>688</v>
+        <v>723</v>
       </c>
     </row>
     <row r="111" ht="15.75" customHeight="1">
       <c r="A111" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>689</v>
+        <v>724</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>690</v>
+        <v>725</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="E111" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="E111" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="5">
-        <v>21212.0</v>
+        <v>21244.0</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>691</v>
+        <v>726</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>692</v>
+        <v>727</v>
       </c>
       <c r="I111" s="5" t="s">
-        <v>693</v>
+        <v>728</v>
       </c>
       <c r="J111" s="5" t="s">
-        <v>694</v>
+        <v>729</v>
       </c>
     </row>
     <row r="112" ht="15.75" customHeight="1">
       <c r="A112" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>695</v>
+        <v>730</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>696</v>
+        <v>731</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>636</v>
+        <v>185</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F112" s="5">
-        <v>21214.0</v>
+      <c r="F112" s="5" t="s">
+        <v>732</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>697</v>
+        <v>733</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>698</v>
+        <v>734</v>
       </c>
       <c r="I112" s="5" t="s">
-        <v>699</v>
+        <v>735</v>
       </c>
       <c r="J112" s="5" t="s">
-        <v>700</v>
+        <v>736</v>
       </c>
     </row>
     <row r="113" ht="15.75" customHeight="1">
       <c r="A113" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>701</v>
+        <v>737</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>702</v>
+        <v>738</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="E113" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E113" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="5">
-        <v>21210.0</v>
+        <v>21206.0</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>703</v>
+        <v>739</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>704</v>
+        <v>740</v>
       </c>
       <c r="I113" s="5" t="s">
-        <v>705</v>
+        <v>741</v>
       </c>
       <c r="J113" s="5" t="s">
-        <v>706</v>
+        <v>742</v>
       </c>
     </row>
     <row r="114" ht="15.75" customHeight="1">
       <c r="A114" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>707</v>
+        <v>743</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>708</v>
+        <v>744</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="5" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-      <c r="H114" s="2"/>
+        <v>745</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="H114" s="2" t="s">
+        <v>747</v>
+      </c>
       <c r="I114" s="5" t="s">
-        <v>709</v>
+        <v>748</v>
       </c>
       <c r="J114" s="5" t="s">
-        <v>710</v>
+        <v>749</v>
       </c>
     </row>
     <row r="115" ht="15.75" customHeight="1">
       <c r="A115" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>711</v>
+        <v>750</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>712</v>
+        <v>751</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="E115" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="5">
-        <v>21236.0</v>
+        <v>21218.0</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>713</v>
+        <v>752</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>714</v>
+        <v>753</v>
       </c>
       <c r="I115" s="5" t="s">
-        <v>715</v>
+        <v>754</v>
       </c>
       <c r="J115" s="5" t="s">
-        <v>716</v>
+        <v>755</v>
       </c>
     </row>
     <row r="116" ht="15.75" customHeight="1">
       <c r="A116" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>717</v>
+        <v>756</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>718</v>
+        <v>757</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="5">
-        <v>21216.0</v>
+        <v>21239.0</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>719</v>
+        <v>758</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>720</v>
+        <v>759</v>
       </c>
       <c r="I116" s="5" t="s">
-        <v>721</v>
+        <v>760</v>
       </c>
       <c r="J116" s="5" t="s">
-        <v>722</v>
+        <v>761</v>
       </c>
     </row>
     <row r="117" ht="15.75" customHeight="1">
       <c r="A117" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>723</v>
+        <v>762</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>724</v>
+        <v>763</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>21205.0</v>
+        <v>185</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>764</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>725</v>
+        <v>765</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>726</v>
+        <v>766</v>
       </c>
       <c r="I117" s="5" t="s">
-        <v>727</v>
+        <v>767</v>
       </c>
       <c r="J117" s="5" t="s">
-        <v>728</v>
+        <v>768</v>
       </c>
     </row>
     <row r="118" ht="15.75" customHeight="1">
       <c r="A118" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>729</v>
+        <v>769</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>730</v>
+        <v>770</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F118" s="5" t="s">
-        <v>731</v>
+      <c r="F118" s="5">
+        <v>21212.0</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>732</v>
+        <v>771</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>733</v>
+        <v>772</v>
       </c>
       <c r="I118" s="5" t="s">
-        <v>734</v>
+        <v>773</v>
       </c>
       <c r="J118" s="5" t="s">
-        <v>735</v>
+        <v>774</v>
       </c>
     </row>
     <row r="119" ht="15.75" customHeight="1">
       <c r="A119" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>736</v>
+        <v>775</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>737</v>
+        <v>776</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>176</v>
+        <v>710</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F119" s="5" t="s">
-        <v>658</v>
+      <c r="F119" s="5">
+        <v>21214.0</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>738</v>
+        <v>777</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>739</v>
+        <v>778</v>
       </c>
       <c r="I119" s="5" t="s">
-        <v>740</v>
+        <v>779</v>
       </c>
       <c r="J119" s="5" t="s">
-        <v>741</v>
+        <v>780</v>
       </c>
     </row>
     <row r="120" ht="15.75" customHeight="1">
       <c r="A120" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>742</v>
+        <v>781</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>743</v>
+        <v>782</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="5">
-        <v>21214.0</v>
+        <v>21210.0</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>744</v>
+        <v>783</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>745</v>
+        <v>784</v>
       </c>
       <c r="I120" s="5" t="s">
-        <v>746</v>
+        <v>785</v>
       </c>
       <c r="J120" s="5" t="s">
-        <v>747</v>
+        <v>786</v>
       </c>
     </row>
     <row r="121" ht="15.75" customHeight="1">
       <c r="A121" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>748</v>
+        <v>787</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>749</v>
+        <v>788</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="5" t="s">
-        <v>750</v>
+        <v>565</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>751</v>
-[...3 lines deleted...]
-      </c>
+        <v>789</v>
+      </c>
+      <c r="H121" s="2"/>
       <c r="I121" s="5" t="s">
-        <v>753</v>
+        <v>790</v>
       </c>
       <c r="J121" s="5" t="s">
-        <v>754</v>
+        <v>791</v>
       </c>
     </row>
     <row r="122" ht="15.75" customHeight="1">
       <c r="A122" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>755</v>
+        <v>792</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>756</v>
+        <v>793</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="E122" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="5">
-        <v>21239.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>757</v>
+        <v>794</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>758</v>
+        <v>795</v>
       </c>
       <c r="I122" s="5" t="s">
-        <v>759</v>
+        <v>796</v>
       </c>
       <c r="J122" s="5" t="s">
-        <v>760</v>
+        <v>797</v>
       </c>
     </row>
     <row r="123" ht="15.75" customHeight="1">
       <c r="A123" s="2" t="s">
-        <v>636</v>
+        <v>710</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>761</v>
+        <v>798</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>762</v>
+        <v>799</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F123" s="5" t="s">
-        <v>763</v>
+      <c r="F123" s="5">
+        <v>21216.0</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>764</v>
+        <v>800</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>765</v>
+        <v>801</v>
       </c>
       <c r="I123" s="5" t="s">
-        <v>766</v>
+        <v>802</v>
       </c>
       <c r="J123" s="5" t="s">
-        <v>767</v>
+        <v>803</v>
       </c>
     </row>
     <row r="124" ht="15.75" customHeight="1">
       <c r="A124" s="2" t="s">
-        <v>768</v>
+        <v>710</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>769</v>
+        <v>804</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>770</v>
+        <v>805</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="E124" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="5">
-        <v>20657.0</v>
+        <v>21205.0</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>772</v>
+        <v>806</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>773</v>
+        <v>807</v>
       </c>
       <c r="I124" s="5" t="s">
-        <v>774</v>
+        <v>808</v>
       </c>
       <c r="J124" s="5" t="s">
-        <v>775</v>
+        <v>809</v>
       </c>
     </row>
     <row r="125" ht="15.75" customHeight="1">
       <c r="A125" s="2" t="s">
-        <v>768</v>
+        <v>710</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>776</v>
+        <v>810</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>777</v>
+        <v>811</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>778</v>
+        <v>185</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F125" s="5" t="s">
-        <v>779</v>
+        <v>812</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>780</v>
+        <v>813</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>781</v>
+        <v>814</v>
       </c>
       <c r="I125" s="5" t="s">
-        <v>782</v>
+        <v>815</v>
       </c>
       <c r="J125" s="5" t="s">
-        <v>783</v>
+        <v>816</v>
       </c>
     </row>
     <row r="126" ht="15.75" customHeight="1">
       <c r="A126" s="2" t="s">
-        <v>784</v>
+        <v>710</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>785</v>
+        <v>817</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>786</v>
+        <v>818</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>787</v>
+        <v>185</v>
       </c>
       <c r="E126" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F126" s="5">
-        <v>21784.0</v>
+      <c r="F126" s="5" t="s">
+        <v>732</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>788</v>
+        <v>819</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>789</v>
+        <v>820</v>
       </c>
       <c r="I126" s="5" t="s">
-        <v>790</v>
+        <v>821</v>
       </c>
       <c r="J126" s="5" t="s">
-        <v>791</v>
+        <v>822</v>
       </c>
     </row>
     <row r="127" ht="15.75" customHeight="1">
       <c r="A127" s="2" t="s">
-        <v>784</v>
+        <v>710</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>792</v>
+        <v>823</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>793</v>
+        <v>824</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>794</v>
+        <v>185</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="5">
-        <v>21784.0</v>
+        <v>21214.0</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>795</v>
+        <v>825</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>796</v>
+        <v>826</v>
       </c>
       <c r="I127" s="5" t="s">
-        <v>797</v>
+        <v>827</v>
       </c>
       <c r="J127" s="5" t="s">
-        <v>798</v>
+        <v>828</v>
       </c>
     </row>
     <row r="128" ht="15.75" customHeight="1">
       <c r="A128" s="2" t="s">
-        <v>799</v>
+        <v>710</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>800</v>
+        <v>829</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>801</v>
+        <v>830</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>802</v>
+        <v>185</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="5" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-      <c r="H128" s="2"/>
+        <v>831</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="H128" s="2" t="s">
+        <v>833</v>
+      </c>
       <c r="I128" s="5" t="s">
-        <v>804</v>
+        <v>834</v>
       </c>
       <c r="J128" s="5" t="s">
-        <v>805</v>
+        <v>835</v>
       </c>
     </row>
     <row r="129" ht="15.75" customHeight="1">
       <c r="A129" s="2" t="s">
-        <v>799</v>
+        <v>710</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>806</v>
+        <v>836</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>807</v>
+        <v>837</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>808</v>
+        <v>185</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F129" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H129" s="2"/>
+      <c r="F129" s="5">
+        <v>21239.0</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="H129" s="2" t="s">
+        <v>838</v>
+      </c>
       <c r="I129" s="5" t="s">
-        <v>810</v>
+        <v>839</v>
       </c>
       <c r="J129" s="5" t="s">
-        <v>811</v>
+        <v>840</v>
       </c>
     </row>
     <row r="130" ht="15.75" customHeight="1">
       <c r="A130" s="2" t="s">
-        <v>812</v>
+        <v>710</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>813</v>
+        <v>841</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>814</v>
+        <v>842</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>815</v>
+        <v>185</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="5" t="s">
-        <v>816</v>
+        <v>843</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>817</v>
+        <v>844</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>818</v>
+        <v>845</v>
       </c>
       <c r="I130" s="5" t="s">
-        <v>819</v>
+        <v>846</v>
       </c>
       <c r="J130" s="5" t="s">
-        <v>820</v>
+        <v>847</v>
       </c>
     </row>
     <row r="131" ht="15.75" customHeight="1">
       <c r="A131" s="2" t="s">
-        <v>812</v>
+        <v>848</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>821</v>
+        <v>849</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>822</v>
+        <v>850</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>823</v>
+        <v>851</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F131" s="5" t="s">
-        <v>824</v>
+      <c r="F131" s="5">
+        <v>20657.0</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>825</v>
+        <v>852</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>826</v>
+        <v>853</v>
       </c>
       <c r="I131" s="5" t="s">
-        <v>827</v>
+        <v>854</v>
       </c>
       <c r="J131" s="5" t="s">
-        <v>828</v>
+        <v>855</v>
       </c>
     </row>
     <row r="132" ht="15.75" customHeight="1">
       <c r="A132" s="2" t="s">
-        <v>812</v>
+        <v>848</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>829</v>
+        <v>856</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>830</v>
+        <v>857</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>831</v>
-[...5 lines deleted...]
-        <v>20695.0</v>
+        <v>858</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>859</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>832</v>
+        <v>860</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>833</v>
+        <v>861</v>
       </c>
       <c r="I132" s="5" t="s">
-        <v>834</v>
+        <v>862</v>
       </c>
       <c r="J132" s="5" t="s">
-        <v>835</v>
+        <v>863</v>
       </c>
     </row>
     <row r="133" ht="15.75" customHeight="1">
       <c r="A133" s="2" t="s">
-        <v>812</v>
+        <v>864</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>836</v>
+        <v>865</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>837</v>
+        <v>866</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>823</v>
+        <v>867</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="5">
-        <v>20602.0</v>
+        <v>21784.0</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>838</v>
+        <v>868</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>839</v>
+        <v>869</v>
       </c>
       <c r="I133" s="5" t="s">
-        <v>840</v>
+        <v>870</v>
       </c>
       <c r="J133" s="5" t="s">
-        <v>841</v>
+        <v>871</v>
       </c>
     </row>
     <row r="134" ht="15.75" customHeight="1">
       <c r="A134" s="2" t="s">
-        <v>812</v>
+        <v>864</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>842</v>
+        <v>872</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>843</v>
+        <v>873</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>823</v>
+        <v>874</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F134" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H134" s="2"/>
+      <c r="F134" s="5">
+        <v>21784.0</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="H134" s="2" t="s">
+        <v>876</v>
+      </c>
       <c r="I134" s="5" t="s">
-        <v>845</v>
+        <v>877</v>
       </c>
       <c r="J134" s="5" t="s">
-        <v>846</v>
+        <v>878</v>
       </c>
     </row>
     <row r="135" ht="15.75" customHeight="1">
       <c r="A135" s="2" t="s">
-        <v>812</v>
+        <v>879</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>847</v>
+        <v>880</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>848</v>
+        <v>881</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>823</v>
-[...5 lines deleted...]
-        <v>20602.0</v>
+        <v>882</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>883</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>849</v>
+        <v>884</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>850</v>
+        <v>885</v>
       </c>
       <c r="I135" s="5" t="s">
-        <v>851</v>
+        <v>886</v>
       </c>
       <c r="J135" s="5" t="s">
-        <v>852</v>
+        <v>887</v>
       </c>
     </row>
     <row r="136" ht="15.75" customHeight="1">
       <c r="A136" s="2" t="s">
-        <v>853</v>
+        <v>879</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>854</v>
+        <v>888</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>855</v>
+        <v>889</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>853</v>
+        <v>890</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F136" s="5">
-        <v>21703.0</v>
+      <c r="F136" s="5" t="s">
+        <v>891</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>856</v>
+        <v>892</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>857</v>
+        <v>893</v>
       </c>
       <c r="I136" s="5" t="s">
-        <v>858</v>
+        <v>894</v>
       </c>
       <c r="J136" s="5" t="s">
-        <v>859</v>
+        <v>895</v>
       </c>
     </row>
     <row r="137" ht="15.75" customHeight="1">
       <c r="A137" s="2" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>860</v>
+        <v>897</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>861</v>
+        <v>898</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>21701.0</v>
+        <v>899</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>900</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>862</v>
+        <v>901</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>863</v>
+        <v>902</v>
       </c>
       <c r="I137" s="5" t="s">
-        <v>864</v>
+        <v>903</v>
       </c>
       <c r="J137" s="5" t="s">
-        <v>865</v>
+        <v>904</v>
       </c>
     </row>
     <row r="138" ht="15.75" customHeight="1">
       <c r="A138" s="2" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>866</v>
+        <v>905</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>867</v>
+        <v>906</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>853</v>
+        <v>907</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="5" t="s">
-        <v>868</v>
+        <v>908</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>869</v>
+        <v>909</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>870</v>
+        <v>910</v>
       </c>
       <c r="I138" s="5" t="s">
-        <v>871</v>
+        <v>911</v>
       </c>
       <c r="J138" s="5" t="s">
-        <v>872</v>
+        <v>912</v>
       </c>
     </row>
     <row r="139" ht="15.75" customHeight="1">
       <c r="A139" s="2" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>873</v>
+        <v>913</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>874</v>
+        <v>914</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>875</v>
+        <v>915</v>
       </c>
       <c r="E139" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="5">
-        <v>21755.0</v>
+        <v>20695.0</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>876</v>
+        <v>916</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>877</v>
+        <v>917</v>
       </c>
       <c r="I139" s="5" t="s">
-        <v>878</v>
+        <v>918</v>
       </c>
       <c r="J139" s="5" t="s">
-        <v>879</v>
+        <v>919</v>
       </c>
     </row>
     <row r="140" ht="15.75" customHeight="1">
       <c r="A140" s="2" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>880</v>
+        <v>920</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>881</v>
+        <v>921</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>853</v>
-[...5 lines deleted...]
-        <v>882</v>
+        <v>907</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F140" s="5">
+        <v>20603.0</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="H140" s="2" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>885</v>
+        <v>924</v>
       </c>
       <c r="J140" s="5" t="s">
-        <v>886</v>
+        <v>925</v>
       </c>
     </row>
     <row r="141" ht="15.75" customHeight="1">
       <c r="A141" s="2" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>887</v>
+        <v>926</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>888</v>
+        <v>927</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>853</v>
+        <v>907</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F141" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H141" s="2"/>
+      <c r="F141" s="5">
+        <v>20602.0</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="H141" s="2" t="s">
+        <v>929</v>
+      </c>
       <c r="I141" s="5" t="s">
-        <v>889</v>
+        <v>930</v>
       </c>
       <c r="J141" s="5" t="s">
-        <v>890</v>
+        <v>931</v>
       </c>
     </row>
     <row r="142" ht="15.75" customHeight="1">
       <c r="A142" s="2" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>891</v>
+        <v>932</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>892</v>
+        <v>933</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>853</v>
+        <v>907</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F142" s="5">
-        <v>21702.0</v>
+      <c r="F142" s="5" t="s">
+        <v>934</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>893</v>
+        <v>935</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>894</v>
+        <v>936</v>
       </c>
       <c r="I142" s="5" t="s">
-        <v>895</v>
+        <v>937</v>
       </c>
       <c r="J142" s="5" t="s">
-        <v>896</v>
+        <v>938</v>
       </c>
     </row>
     <row r="143" ht="15.75" customHeight="1">
       <c r="A143" s="2" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>897</v>
+        <v>939</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>898</v>
+        <v>940</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>853</v>
-[...1 lines deleted...]
-      <c r="E143" s="4" t="s">
+        <v>907</v>
+      </c>
+      <c r="E143" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="5">
-        <v>21704.0</v>
+        <v>20602.0</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>899</v>
+        <v>941</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>900</v>
+        <v>942</v>
       </c>
       <c r="I143" s="5" t="s">
-        <v>901</v>
+        <v>943</v>
       </c>
       <c r="J143" s="5" t="s">
-        <v>902</v>
+        <v>944</v>
       </c>
     </row>
     <row r="144" ht="15.75" customHeight="1">
       <c r="A144" s="2" t="s">
-        <v>853</v>
+        <v>945</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>903</v>
+        <v>946</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>904</v>
+        <v>947</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>905</v>
+        <v>945</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="5">
-        <v>21716.0</v>
+        <v>21703.0</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>906</v>
+        <v>948</v>
       </c>
       <c r="H144" s="2" t="s">
-        <v>907</v>
+        <v>949</v>
       </c>
       <c r="I144" s="5" t="s">
-        <v>908</v>
+        <v>950</v>
       </c>
       <c r="J144" s="5" t="s">
-        <v>909</v>
+        <v>951</v>
       </c>
     </row>
     <row r="145" ht="15.75" customHeight="1">
       <c r="A145" s="2" t="s">
-        <v>853</v>
+        <v>945</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>910</v>
+        <v>952</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>911</v>
+        <v>953</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>853</v>
+        <v>945</v>
       </c>
       <c r="E145" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="5">
-        <v>21703.0</v>
+        <v>21701.0</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>912</v>
+        <v>954</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>913</v>
+        <v>955</v>
       </c>
       <c r="I145" s="5" t="s">
-        <v>914</v>
+        <v>956</v>
       </c>
       <c r="J145" s="5" t="s">
-        <v>915</v>
+        <v>957</v>
       </c>
     </row>
     <row r="146" ht="15.75" customHeight="1">
       <c r="A146" s="2" t="s">
-        <v>916</v>
+        <v>945</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>917</v>
+        <v>958</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>918</v>
+        <v>959</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>919</v>
+        <v>945</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F146" s="5">
-        <v>21550.0</v>
+      <c r="F146" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>920</v>
+        <v>961</v>
       </c>
       <c r="H146" s="2" t="s">
-        <v>921</v>
+        <v>962</v>
       </c>
       <c r="I146" s="5" t="s">
-        <v>922</v>
+        <v>963</v>
       </c>
       <c r="J146" s="5" t="s">
-        <v>923</v>
+        <v>964</v>
       </c>
     </row>
     <row r="147" ht="15.75" customHeight="1">
       <c r="A147" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>925</v>
+        <v>965</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>926</v>
+        <v>966</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>927</v>
-[...1 lines deleted...]
-      <c r="E147" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="E147" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="5">
-        <v>21040.0</v>
+        <v>21755.0</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>928</v>
+        <v>968</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>929</v>
+        <v>969</v>
       </c>
       <c r="I147" s="5" t="s">
-        <v>930</v>
+        <v>970</v>
       </c>
       <c r="J147" s="5" t="s">
-        <v>931</v>
+        <v>971</v>
       </c>
     </row>
     <row r="148" ht="15.75" customHeight="1">
       <c r="A148" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>932</v>
+        <v>972</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>933</v>
+        <v>973</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>934</v>
+        <v>945</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F148" s="5">
-        <v>21014.0</v>
+      <c r="F148" s="5" t="s">
+        <v>974</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>935</v>
+        <v>975</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>936</v>
+        <v>976</v>
       </c>
       <c r="I148" s="5" t="s">
-        <v>937</v>
+        <v>977</v>
       </c>
       <c r="J148" s="5" t="s">
-        <v>938</v>
+        <v>978</v>
       </c>
     </row>
     <row r="149" ht="15.75" customHeight="1">
       <c r="A149" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>939</v>
+        <v>979</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>940</v>
+        <v>980</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F149" s="5">
-        <v>21009.0</v>
+      <c r="F149" s="5" t="s">
+        <v>960</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>942</v>
+        <v>981</v>
       </c>
       <c r="H149" s="2" t="s">
-        <v>943</v>
+        <v>982</v>
       </c>
       <c r="I149" s="5" t="s">
-        <v>944</v>
+        <v>983</v>
       </c>
       <c r="J149" s="5" t="s">
-        <v>945</v>
+        <v>984</v>
       </c>
     </row>
     <row r="150" ht="15.75" customHeight="1">
       <c r="A150" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>946</v>
+        <v>985</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>947</v>
+        <v>986</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F150" s="5" t="s">
-        <v>949</v>
+      <c r="F150" s="5">
+        <v>21702.0</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>380</v>
+        <v>987</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>381</v>
+        <v>988</v>
       </c>
       <c r="I150" s="5" t="s">
-        <v>950</v>
+        <v>989</v>
       </c>
       <c r="J150" s="5" t="s">
-        <v>951</v>
+        <v>990</v>
       </c>
     </row>
     <row r="151" ht="15.75" customHeight="1">
       <c r="A151" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>952</v>
+        <v>991</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>953</v>
+        <v>992</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>934</v>
+        <v>945</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F151" s="5" t="s">
-        <v>954</v>
+      <c r="F151" s="5">
+        <v>21704.0</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>955</v>
+        <v>993</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>956</v>
+        <v>994</v>
       </c>
       <c r="I151" s="5" t="s">
-        <v>957</v>
+        <v>995</v>
       </c>
       <c r="J151" s="5" t="s">
-        <v>958</v>
+        <v>996</v>
       </c>
     </row>
     <row r="152" ht="15.75" customHeight="1">
       <c r="A152" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>959</v>
+        <v>997</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>960</v>
+        <v>998</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>961</v>
+        <v>999</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="5">
-        <v>20759.0</v>
+        <v>21716.0</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>962</v>
+        <v>1000</v>
       </c>
       <c r="H152" s="2" t="s">
-        <v>963</v>
+        <v>1001</v>
       </c>
       <c r="I152" s="5" t="s">
-        <v>964</v>
+        <v>1002</v>
       </c>
       <c r="J152" s="5" t="s">
-        <v>965</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="153" ht="15.75" customHeight="1">
       <c r="A153" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>966</v>
+        <v>1004</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>967</v>
+        <v>1005</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>934</v>
+        <v>945</v>
       </c>
       <c r="E153" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="5">
-        <v>21014.0</v>
+        <v>21702.0</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>968</v>
+        <v>1006</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>969</v>
+        <v>1007</v>
       </c>
       <c r="I153" s="5" t="s">
-        <v>970</v>
+        <v>1008</v>
       </c>
       <c r="J153" s="5" t="s">
-        <v>971</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="154" ht="15.75" customHeight="1">
       <c r="A154" s="2" t="s">
-        <v>924</v>
+        <v>945</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>972</v>
+        <v>1010</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>973</v>
+        <v>1011</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>974</v>
+        <v>945</v>
       </c>
       <c r="E154" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="5">
-        <v>21085.0</v>
+        <v>21703.0</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>975</v>
+        <v>1012</v>
       </c>
       <c r="H154" s="2" t="s">
-        <v>976</v>
+        <v>1013</v>
       </c>
       <c r="I154" s="5" t="s">
-        <v>977</v>
+        <v>1014</v>
       </c>
       <c r="J154" s="5" t="s">
-        <v>978</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="155" ht="15.75" customHeight="1">
       <c r="A155" s="2" t="s">
-        <v>924</v>
+        <v>1016</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>979</v>
+        <v>1017</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>980</v>
+        <v>1018</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>981</v>
+        <v>1019</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="5">
-        <v>21017.0</v>
+        <v>21550.0</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>982</v>
+        <v>1020</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>983</v>
+        <v>1021</v>
       </c>
       <c r="I155" s="5" t="s">
-        <v>984</v>
+        <v>1022</v>
       </c>
       <c r="J155" s="5" t="s">
-        <v>985</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="156" ht="15.75" customHeight="1">
       <c r="A156" s="2" t="s">
-        <v>924</v>
+        <v>1024</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>986</v>
+        <v>1025</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>987</v>
+        <v>1026</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>941</v>
-[...1 lines deleted...]
-      <c r="E156" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E156" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="5">
-        <v>21009.0</v>
+        <v>21040.0</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>988</v>
+        <v>1028</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>989</v>
+        <v>1029</v>
       </c>
       <c r="I156" s="5" t="s">
-        <v>990</v>
+        <v>1030</v>
       </c>
       <c r="J156" s="5" t="s">
-        <v>991</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="157" ht="15.75" customHeight="1">
       <c r="A157" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>993</v>
+        <v>1032</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>994</v>
+        <v>1033</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>176</v>
+        <v>1034</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="5">
-        <v>21223.0</v>
+        <v>21014.0</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>995</v>
+        <v>1035</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>996</v>
+        <v>1036</v>
       </c>
       <c r="I157" s="5" t="s">
-        <v>997</v>
+        <v>1037</v>
       </c>
       <c r="J157" s="5" t="s">
-        <v>998</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="158" ht="15.75" customHeight="1">
       <c r="A158" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>999</v>
+        <v>1039</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>1000</v>
+        <v>1040</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>1001</v>
+        <v>1041</v>
       </c>
       <c r="E158" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F158" s="5" t="s">
-        <v>1002</v>
+      <c r="F158" s="5">
+        <v>21009.0</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>1003</v>
+        <v>1042</v>
       </c>
       <c r="H158" s="2" t="s">
-        <v>1004</v>
+        <v>1043</v>
       </c>
       <c r="I158" s="5" t="s">
-        <v>1005</v>
+        <v>1044</v>
       </c>
       <c r="J158" s="5" t="s">
-        <v>1006</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="159" ht="15.75" customHeight="1">
       <c r="A159" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>1007</v>
+        <v>1046</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>1008</v>
+        <v>1047</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>1009</v>
+        <v>1048</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F159" s="5" t="s">
-        <v>1010</v>
+        <v>1049</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>1011</v>
+        <v>418</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>1012</v>
+        <v>419</v>
       </c>
       <c r="I159" s="5" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="J159" s="5" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="160" ht="15.75" customHeight="1">
       <c r="A160" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>1015</v>
+        <v>1052</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>1016</v>
+        <v>1053</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>1017</v>
+        <v>1054</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F160" s="5" t="s">
-        <v>1018</v>
+      <c r="F160" s="5">
+        <v>20759.0</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>1019</v>
+        <v>1055</v>
       </c>
       <c r="H160" s="2" t="s">
-        <v>1020</v>
+        <v>1056</v>
       </c>
       <c r="I160" s="5" t="s">
-        <v>1021</v>
+        <v>1057</v>
       </c>
       <c r="J160" s="5" t="s">
-        <v>1022</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="161" ht="15.75" customHeight="1">
       <c r="A161" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>1023</v>
+        <v>1059</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>1024</v>
+        <v>1060</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="E161" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E161" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="5">
-        <v>21044.0</v>
+        <v>21014.0</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>1025</v>
+        <v>1061</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>1026</v>
+        <v>1062</v>
       </c>
       <c r="I161" s="5" t="s">
-        <v>1027</v>
+        <v>1063</v>
       </c>
       <c r="J161" s="5" t="s">
-        <v>1028</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="162" ht="15.75" customHeight="1">
       <c r="A162" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>1029</v>
+        <v>1065</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>1030</v>
+        <v>1066</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>1031</v>
+        <v>1067</v>
       </c>
       <c r="E162" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="5">
-        <v>21042.0</v>
+        <v>21085.0</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>1032</v>
+        <v>1068</v>
       </c>
       <c r="H162" s="2" t="s">
-        <v>1033</v>
+        <v>1069</v>
       </c>
       <c r="I162" s="5" t="s">
-        <v>1034</v>
+        <v>1070</v>
       </c>
       <c r="J162" s="5" t="s">
-        <v>1035</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="163" ht="15.75" customHeight="1">
       <c r="A163" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>1036</v>
+        <v>1072</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>1037</v>
+        <v>1073</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>1031</v>
+        <v>1074</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F163" s="5" t="s">
-        <v>1038</v>
+      <c r="F163" s="5">
+        <v>21017.0</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>1039</v>
+        <v>1075</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>1040</v>
+        <v>1076</v>
       </c>
       <c r="I163" s="5" t="s">
-        <v>1041</v>
+        <v>1077</v>
       </c>
       <c r="J163" s="5" t="s">
-        <v>1042</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="164" ht="15.75" customHeight="1">
       <c r="A164" s="2" t="s">
-        <v>992</v>
+        <v>1024</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>1043</v>
+        <v>1079</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>1044</v>
+        <v>1080</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>1045</v>
-[...1 lines deleted...]
-      <c r="E164" s="4" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E164" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="5">
-        <v>21075.0</v>
+        <v>21009.0</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>1046</v>
+        <v>1081</v>
       </c>
       <c r="H164" s="2" t="s">
-        <v>1047</v>
+        <v>1082</v>
       </c>
       <c r="I164" s="5" t="s">
-        <v>1048</v>
+        <v>1083</v>
       </c>
       <c r="J164" s="5" t="s">
-        <v>1049</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="165" ht="15.75" customHeight="1">
       <c r="A165" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>1050</v>
+        <v>1086</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>1051</v>
+        <v>1087</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E165" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="E165" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="5">
-        <v>20723.0</v>
+        <v>21223.0</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>1052</v>
+        <v>1088</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>1053</v>
+        <v>1089</v>
       </c>
       <c r="I165" s="5" t="s">
-        <v>1054</v>
+        <v>1090</v>
       </c>
       <c r="J165" s="5" t="s">
-        <v>1055</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="166" ht="15.75" customHeight="1">
       <c r="A166" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>1056</v>
+        <v>1092</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>1057</v>
+        <v>1093</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>1001</v>
+        <v>1094</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="5" t="s">
-        <v>1002</v>
+        <v>1095</v>
       </c>
       <c r="G166" s="2" t="s">
-        <v>1058</v>
+        <v>1096</v>
       </c>
       <c r="H166" s="2" t="s">
-        <v>1059</v>
+        <v>1097</v>
       </c>
       <c r="I166" s="5" t="s">
-        <v>1060</v>
+        <v>1098</v>
       </c>
       <c r="J166" s="5" t="s">
-        <v>1061</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="167" ht="15.75" customHeight="1">
       <c r="A167" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>1062</v>
+        <v>1100</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>1063</v>
+        <v>1101</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>1045</v>
+        <v>1102</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F167" s="5">
-        <v>21075.0</v>
+      <c r="F167" s="5" t="s">
+        <v>1103</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>1064</v>
+        <v>1104</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>1065</v>
+        <v>1105</v>
       </c>
       <c r="I167" s="5" t="s">
-        <v>1066</v>
+        <v>1106</v>
       </c>
       <c r="J167" s="5" t="s">
-        <v>1067</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="168" ht="15.75" customHeight="1">
       <c r="A168" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>1068</v>
+        <v>1108</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>1069</v>
+        <v>1109</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>1001</v>
+        <v>1110</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="5" t="s">
-        <v>1070</v>
+        <v>1111</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>1071</v>
+        <v>1112</v>
       </c>
       <c r="H168" s="2" t="s">
-        <v>1072</v>
+        <v>1113</v>
       </c>
       <c r="I168" s="5" t="s">
-        <v>1073</v>
+        <v>1114</v>
       </c>
       <c r="J168" s="5" t="s">
-        <v>1074</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="169" ht="15.75" customHeight="1">
       <c r="A169" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>1075</v>
+        <v>1116</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>1076</v>
+        <v>1117</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>1001</v>
+        <v>1094</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="5">
-        <v>21045.0</v>
+        <v>21044.0</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>1077</v>
+        <v>1118</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>1078</v>
+        <v>1119</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>1079</v>
+        <v>1120</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>1080</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="170" ht="15.75" customHeight="1">
       <c r="A170" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>1081</v>
+        <v>1122</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>1082</v>
+        <v>1123</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>1031</v>
+        <v>1124</v>
       </c>
       <c r="E170" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="5">
-        <v>21043.0</v>
+        <v>21042.0</v>
       </c>
       <c r="G170" s="2" t="s">
-        <v>1083</v>
+        <v>1125</v>
       </c>
       <c r="H170" s="2" t="s">
-        <v>1084</v>
+        <v>1126</v>
       </c>
       <c r="I170" s="5" t="s">
-        <v>1085</v>
+        <v>1127</v>
       </c>
       <c r="J170" s="5" t="s">
-        <v>1086</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="171" ht="15.75" customHeight="1">
       <c r="A171" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>1087</v>
+        <v>1129</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>1088</v>
+        <v>1130</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>1031</v>
+        <v>1124</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F171" s="5">
-        <v>21043.0</v>
+      <c r="F171" s="5" t="s">
+        <v>1131</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>1089</v>
+        <v>1132</v>
       </c>
       <c r="H171" s="2" t="s">
-        <v>1090</v>
+        <v>1133</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>1091</v>
+        <v>1134</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>1092</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="172" ht="15.75" customHeight="1">
       <c r="A172" s="2" t="s">
-        <v>992</v>
+        <v>1085</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>1093</v>
+        <v>1136</v>
       </c>
       <c r="C172" s="2" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D172" s="2" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="E172" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="5">
         <v>21045.0</v>
       </c>
       <c r="G172" s="2" t="s">
-        <v>1095</v>
+        <v>1138</v>
       </c>
       <c r="H172" s="2" t="s">
-        <v>1096</v>
+        <v>1139</v>
       </c>
       <c r="I172" s="5" t="s">
-        <v>1097</v>
+        <v>1140</v>
       </c>
       <c r="J172" s="5" t="s">
-        <v>1098</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="173" ht="15.75" customHeight="1">
       <c r="A173" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>1100</v>
+        <v>1142</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>1101</v>
+        <v>1143</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>1102</v>
-[...5 lines deleted...]
-        <v>1103</v>
+        <v>34</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F173" s="5">
+        <v>20723.0</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>1104</v>
+        <v>1144</v>
       </c>
       <c r="H173" s="2" t="s">
-        <v>1105</v>
+        <v>1145</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>1106</v>
+        <v>1146</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>1107</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="174" ht="15.75" customHeight="1">
       <c r="A174" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>1108</v>
+        <v>1148</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>1109</v>
+        <v>1149</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>1110</v>
+        <v>1150</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F174" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H174" s="2"/>
+      <c r="F174" s="5">
+        <v>21075.0</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H174" s="2" t="s">
+        <v>1152</v>
+      </c>
       <c r="I174" s="5" t="s">
-        <v>1112</v>
+        <v>1153</v>
       </c>
       <c r="J174" s="5" t="s">
-        <v>1113</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="175" ht="15.75" customHeight="1">
       <c r="A175" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>1114</v>
+        <v>1155</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>1115</v>
+        <v>1156</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>1116</v>
-[...8 lines deleted...]
-      <c r="H175" s="2"/>
+        <v>34</v>
+      </c>
+      <c r="E175" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F175" s="5">
+        <v>20723.0</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H175" s="2" t="s">
+        <v>1158</v>
+      </c>
       <c r="I175" s="5" t="s">
-        <v>1118</v>
+        <v>1159</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>1119</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="176" ht="15.75" customHeight="1">
       <c r="A176" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>1120</v>
+        <v>1161</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>1121</v>
+        <v>1162</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>1122</v>
-[...5 lines deleted...]
-        <v>20874.0</v>
+        <v>1094</v>
+      </c>
+      <c r="E176" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>1095</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>1123</v>
+        <v>1163</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>1124</v>
+        <v>1164</v>
       </c>
       <c r="I176" s="5" t="s">
-        <v>1125</v>
+        <v>1165</v>
       </c>
       <c r="J176" s="5" t="s">
-        <v>1126</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="177" ht="15.75" customHeight="1">
       <c r="A177" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>1127</v>
+        <v>1167</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>1128</v>
+        <v>1168</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>1129</v>
+        <v>1150</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F177" s="5">
-        <v>20879.0</v>
+        <v>21075.0</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>1130</v>
+        <v>1169</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>1131</v>
+        <v>1170</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>1132</v>
+        <v>1171</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>1133</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="178" ht="15.75" customHeight="1">
       <c r="A178" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B178" s="3" t="s">
-        <v>1134</v>
+        <v>1173</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>1135</v>
+        <v>1174</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>1136</v>
-[...5 lines deleted...]
-        <v>20854.0</v>
+        <v>1094</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>1175</v>
       </c>
       <c r="G178" s="2" t="s">
-        <v>1137</v>
+        <v>1176</v>
       </c>
       <c r="H178" s="2" t="s">
-        <v>1138</v>
+        <v>1177</v>
       </c>
       <c r="I178" s="5" t="s">
-        <v>1139</v>
+        <v>1178</v>
       </c>
       <c r="J178" s="5" t="s">
-        <v>1140</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="179" ht="15.75" customHeight="1">
       <c r="A179" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>1141</v>
+        <v>1180</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>1142</v>
+        <v>1181</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>1110</v>
-[...1 lines deleted...]
-      <c r="E179" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E179" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="5">
-        <v>20850.0</v>
+        <v>21045.0</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>1143</v>
+        <v>1182</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>1144</v>
+        <v>1183</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>1145</v>
+        <v>1184</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>1146</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="180" ht="15.75" customHeight="1">
       <c r="A180" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>1147</v>
+        <v>1186</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>1148</v>
+        <v>1187</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>1149</v>
+        <v>1124</v>
       </c>
       <c r="E180" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="5">
-        <v>20874.0</v>
+        <v>21043.0</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>1150</v>
+        <v>1188</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>1151</v>
+        <v>1189</v>
       </c>
       <c r="I180" s="5" t="s">
-        <v>1152</v>
+        <v>1190</v>
       </c>
       <c r="J180" s="5" t="s">
-        <v>1153</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="181" ht="15.75" customHeight="1">
       <c r="A181" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>1154</v>
+        <v>1192</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>1155</v>
+        <v>1193</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>1110</v>
+        <v>1124</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F181" s="5" t="s">
-        <v>1156</v>
+      <c r="F181" s="5">
+        <v>21043.0</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>1159</v>
+        <v>1196</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>1160</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="182" ht="15.75" customHeight="1">
       <c r="A182" s="2" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>1161</v>
+        <v>1198</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>1162</v>
+        <v>1199</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>1102</v>
-[...7 lines deleted...]
-      <c r="G182" s="2"/>
+        <v>1094</v>
+      </c>
+      <c r="E182" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F182" s="5">
+        <v>21045.0</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>1200</v>
+      </c>
       <c r="H182" s="2" t="s">
-        <v>1163</v>
+        <v>1201</v>
       </c>
       <c r="I182" s="5" t="s">
-        <v>1164</v>
+        <v>1202</v>
       </c>
       <c r="J182" s="5" t="s">
-        <v>1165</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="183" ht="15.75" customHeight="1">
       <c r="A183" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>1166</v>
+        <v>1205</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>1167</v>
+        <v>1206</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>1102</v>
+        <v>1207</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="5" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-      <c r="H183" s="2"/>
+        <v>1208</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>1210</v>
+      </c>
       <c r="I183" s="5" t="s">
-        <v>1168</v>
+        <v>1211</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>1169</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="184" ht="15.75" customHeight="1">
-      <c r="A184" s="6" t="s">
-[...9 lines deleted...]
-        <v>1172</v>
+      <c r="A184" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>1215</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F184" s="4">
-[...9 lines deleted...]
-        <v>1175</v>
+      <c r="F184" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I184" s="5" t="s">
+        <v>1219</v>
       </c>
       <c r="J184" s="5" t="s">
-        <v>1176</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="185" ht="15.75" customHeight="1">
       <c r="A185" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>1177</v>
+        <v>1221</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>1178</v>
+        <v>1222</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>1172</v>
+        <v>1223</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F185" s="5">
-        <v>20817.0</v>
+      <c r="F185" s="5" t="s">
+        <v>1224</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>1179</v>
+        <v>1225</v>
       </c>
       <c r="H185" s="2" t="s">
-        <v>1180</v>
+        <v>1226</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>1181</v>
+        <v>1227</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>1182</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="186" ht="15.75" customHeight="1">
       <c r="A186" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>1183</v>
+        <v>1229</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>1184</v>
+        <v>1230</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>1116</v>
-[...8 lines deleted...]
-      <c r="H186" s="2"/>
+        <v>1223</v>
+      </c>
+      <c r="E186" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F186" s="5">
+        <v>20910.0</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H186" s="2" t="s">
+        <v>1232</v>
+      </c>
       <c r="I186" s="5" t="s">
-        <v>1185</v>
+        <v>1233</v>
       </c>
       <c r="J186" s="5" t="s">
-        <v>1186</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="187" ht="15.75" customHeight="1">
       <c r="A187" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>1187</v>
+        <v>1235</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>1188</v>
+        <v>1236</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>1116</v>
-[...8 lines deleted...]
-      <c r="H187" s="2"/>
+        <v>1237</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F187" s="5">
+        <v>20874.0</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H187" s="2" t="s">
+        <v>1239</v>
+      </c>
       <c r="I187" s="5" t="s">
-        <v>1190</v>
+        <v>1240</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>1191</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="188" ht="15.75" customHeight="1">
       <c r="A188" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>1192</v>
+        <v>1242</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>1193</v>
+        <v>1243</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>1172</v>
+        <v>1244</v>
       </c>
       <c r="E188" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F188" s="5" t="s">
-        <v>1194</v>
+      <c r="F188" s="5">
+        <v>20879.0</v>
       </c>
       <c r="G188" s="2" t="s">
-        <v>1195</v>
+        <v>1245</v>
       </c>
       <c r="H188" s="2" t="s">
-        <v>1196</v>
+        <v>1246</v>
       </c>
       <c r="I188" s="5" t="s">
-        <v>1197</v>
+        <v>1247</v>
       </c>
       <c r="J188" s="5" t="s">
-        <v>1198</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="189" ht="15.75" customHeight="1">
       <c r="A189" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>1199</v>
+        <v>1249</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>1200</v>
+        <v>1250</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>1201</v>
-[...8 lines deleted...]
-      <c r="H189" s="2"/>
+        <v>1251</v>
+      </c>
+      <c r="E189" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F189" s="5">
+        <v>20854.0</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H189" s="2" t="s">
+        <v>1253</v>
+      </c>
       <c r="I189" s="5" t="s">
-        <v>1203</v>
+        <v>1254</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>1204</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="190" ht="15.75" customHeight="1">
       <c r="A190" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>1205</v>
+        <v>1256</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>1206</v>
+        <v>1257</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="E190" s="4" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E190" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F190" s="5">
-        <v>20886.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G190" s="2" t="s">
-        <v>1207</v>
+        <v>1258</v>
       </c>
       <c r="H190" s="2" t="s">
-        <v>1208</v>
+        <v>1259</v>
       </c>
       <c r="I190" s="5" t="s">
-        <v>1209</v>
+        <v>1260</v>
       </c>
       <c r="J190" s="5" t="s">
-        <v>1210</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="191" ht="15.75" customHeight="1">
       <c r="A191" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>1211</v>
+        <v>1262</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>1212</v>
+        <v>1263</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>1110</v>
-[...1 lines deleted...]
-      <c r="E191" s="4" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E191" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="5">
-        <v>20855.0</v>
+        <v>20874.0</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>1213</v>
+        <v>1265</v>
       </c>
       <c r="H191" s="2" t="s">
-        <v>1214</v>
+        <v>1266</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>1215</v>
+        <v>1267</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>1216</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="192" ht="15.75" customHeight="1">
       <c r="A192" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>1217</v>
+        <v>1269</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>1218</v>
+        <v>1270</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>1129</v>
+        <v>1215</v>
       </c>
       <c r="E192" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F192" s="5" t="s">
-        <v>1219</v>
+        <v>1271</v>
       </c>
       <c r="G192" s="2" t="s">
-        <v>1220</v>
+        <v>1272</v>
       </c>
       <c r="H192" s="2" t="s">
-        <v>1221</v>
+        <v>1273</v>
       </c>
       <c r="I192" s="5" t="s">
-        <v>1222</v>
+        <v>1274</v>
       </c>
       <c r="J192" s="5" t="s">
-        <v>1223</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="193" ht="15.75" customHeight="1">
       <c r="A193" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>1224</v>
+        <v>1276</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>1225</v>
+        <v>1277</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>1172</v>
+        <v>1207</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F193" s="5">
-        <v>20816.0</v>
+      <c r="F193" s="5" t="s">
+        <v>1208</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>1226</v>
+        <v>1278</v>
       </c>
       <c r="H193" s="2" t="s">
-        <v>1227</v>
+        <v>1279</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>1228</v>
+        <v>1280</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>1229</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="194" ht="15.75" customHeight="1">
       <c r="A194" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>1230</v>
+        <v>1282</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>1231</v>
+        <v>1283</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>1232</v>
-[...5 lines deleted...]
-        <v>20705.0</v>
+        <v>1207</v>
+      </c>
+      <c r="E194" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>1208</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>1233</v>
+        <v>1284</v>
       </c>
       <c r="H194" s="2" t="s">
-        <v>1234</v>
+        <v>1285</v>
       </c>
       <c r="I194" s="5" t="s">
-        <v>1235</v>
+        <v>1286</v>
       </c>
       <c r="J194" s="5" t="s">
-        <v>1236</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="195" ht="15.75" customHeight="1">
-      <c r="A195" s="2" t="s">
-[...9 lines deleted...]
-        <v>1116</v>
+      <c r="A195" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B195" s="9" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C195" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D195" s="8" t="s">
+        <v>1290</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F195" s="5" t="s">
-[...5 lines deleted...]
-        <v>1240</v>
+      <c r="F195" s="4">
+        <v>20817.0</v>
+      </c>
+      <c r="G195" s="8" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H195" s="8" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I195" s="4" t="s">
+        <v>1293</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>1241</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="196" ht="15.75" customHeight="1">
       <c r="A196" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>1242</v>
+        <v>1295</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>1243</v>
+        <v>1296</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="E196" s="5" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E196" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="5">
-        <v>20905.0</v>
+        <v>20817.0</v>
       </c>
       <c r="G196" s="2" t="s">
-        <v>1245</v>
+        <v>1297</v>
       </c>
       <c r="H196" s="2" t="s">
-        <v>1246</v>
+        <v>1298</v>
       </c>
       <c r="I196" s="5" t="s">
-        <v>1247</v>
+        <v>1299</v>
       </c>
       <c r="J196" s="5" t="s">
-        <v>1248</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="197" ht="15.75" customHeight="1">
       <c r="A197" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>1249</v>
+        <v>1301</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>1250</v>
+        <v>1302</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>1116</v>
+        <v>1223</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>1251</v>
+        <v>1224</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>1252</v>
+        <v>1303</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>1253</v>
+        <v>1304</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>1254</v>
+        <v>1305</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>1255</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="198" ht="15.75" customHeight="1">
       <c r="A198" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>1256</v>
+        <v>1307</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>1257</v>
+        <v>1308</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>1116</v>
+        <v>1223</v>
       </c>
       <c r="E198" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="5" t="s">
-        <v>1239</v>
+        <v>1309</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>1258</v>
+        <v>1310</v>
       </c>
       <c r="H198" s="2" t="s">
-        <v>1259</v>
+        <v>1311</v>
       </c>
       <c r="I198" s="5" t="s">
-        <v>1260</v>
+        <v>1312</v>
       </c>
       <c r="J198" s="5" t="s">
-        <v>1261</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="199" ht="15.75" customHeight="1">
       <c r="A199" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>1262</v>
+        <v>1314</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>1263</v>
+        <v>1315</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>1129</v>
+        <v>1290</v>
       </c>
       <c r="E199" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F199" s="5">
-        <v>20877.0</v>
+      <c r="F199" s="5" t="s">
+        <v>1316</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>1264</v>
+        <v>1317</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>1265</v>
+        <v>1318</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>1266</v>
+        <v>1319</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>1267</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="200" ht="15.75" customHeight="1">
       <c r="A200" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>1268</v>
+        <v>1321</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>1269</v>
+        <v>1322</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>1129</v>
-[...8 lines deleted...]
-      <c r="H200" s="2"/>
+        <v>1264</v>
+      </c>
+      <c r="E200" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F200" s="5">
+        <v>20874.0</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H200" s="2" t="s">
+        <v>1324</v>
+      </c>
       <c r="I200" s="5" t="s">
-        <v>1270</v>
+        <v>1325</v>
       </c>
       <c r="J200" s="5" t="s">
-        <v>1271</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="201" ht="15.75" customHeight="1">
       <c r="A201" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>1272</v>
+        <v>1327</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>1273</v>
+        <v>1328</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>1274</v>
+        <v>1329</v>
       </c>
       <c r="E201" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F201" s="5">
-        <v>20815.0</v>
+      <c r="F201" s="5" t="s">
+        <v>1330</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>1275</v>
-[...3 lines deleted...]
-      </c>
+        <v>1331</v>
+      </c>
+      <c r="H201" s="2"/>
       <c r="I201" s="5" t="s">
-        <v>1277</v>
+        <v>1332</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>1278</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="202" ht="15.75" customHeight="1">
       <c r="A202" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>1279</v>
+        <v>1334</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>1280</v>
+        <v>1335</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>1116</v>
+        <v>1329</v>
       </c>
       <c r="E202" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F202" s="5">
-        <v>20904.0</v>
+        <v>20886.0</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>1281</v>
+        <v>1336</v>
       </c>
       <c r="H202" s="2" t="s">
-        <v>1282</v>
+        <v>1337</v>
       </c>
       <c r="I202" s="5" t="s">
-        <v>1283</v>
+        <v>1338</v>
       </c>
       <c r="J202" s="5" t="s">
-        <v>1284</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="203" ht="15.75" customHeight="1">
       <c r="A203" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>1285</v>
+        <v>1340</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>1286</v>
+        <v>1341</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>1116</v>
+        <v>1215</v>
       </c>
       <c r="E203" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F203" s="5" t="s">
-        <v>1239</v>
+      <c r="F203" s="5">
+        <v>20855.0</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>1287</v>
+        <v>1342</v>
       </c>
       <c r="H203" s="2" t="s">
-        <v>1288</v>
+        <v>1343</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>1289</v>
+        <v>1344</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>1290</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="204" ht="15.75" customHeight="1">
       <c r="A204" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>1291</v>
+        <v>1346</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>1292</v>
+        <v>1347</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>1293</v>
-[...5 lines deleted...]
-        <v>1294</v>
+        <v>1264</v>
+      </c>
+      <c r="E204" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F204" s="5">
+        <v>20874.0</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>1295</v>
+        <v>1348</v>
       </c>
       <c r="H204" s="2" t="s">
-        <v>1296</v>
+        <v>1349</v>
       </c>
       <c r="I204" s="5" t="s">
-        <v>1297</v>
+        <v>1350</v>
       </c>
       <c r="J204" s="5" t="s">
-        <v>1298</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="205" ht="15.75" customHeight="1">
       <c r="A205" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>1299</v>
+        <v>1352</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>1300</v>
+        <v>1353</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>1129</v>
+        <v>1244</v>
       </c>
       <c r="E205" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-      <c r="H205" s="2"/>
+        <v>1354</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>1356</v>
+      </c>
       <c r="I205" s="5" t="s">
-        <v>1302</v>
+        <v>1357</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>1303</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="206" ht="15.75" customHeight="1">
       <c r="A206" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>1304</v>
+        <v>1359</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>1305</v>
+        <v>1360</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>1116</v>
+        <v>1290</v>
       </c>
       <c r="E206" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="5">
-        <v>20904.0</v>
+        <v>20816.0</v>
       </c>
       <c r="G206" s="2" t="s">
-        <v>1306</v>
+        <v>1361</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>1307</v>
+        <v>1362</v>
       </c>
       <c r="I206" s="5" t="s">
-        <v>1308</v>
+        <v>1363</v>
       </c>
       <c r="J206" s="5" t="s">
-        <v>1309</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="207" ht="15.75" customHeight="1">
       <c r="A207" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>1310</v>
+        <v>1365</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>1311</v>
+        <v>1366</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>1149</v>
+        <v>1244</v>
       </c>
       <c r="E207" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F207" s="5">
-        <v>20874.0</v>
+        <v>20877.0</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>1312</v>
+        <v>1367</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>1313</v>
+        <v>1368</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>1314</v>
+        <v>1369</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>1315</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="208" ht="15.75" customHeight="1">
       <c r="A208" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>1316</v>
+        <v>1371</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>1317</v>
+        <v>1372</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="E208" s="4" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E208" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F208" s="5">
-        <v>20904.0</v>
+        <v>20705.0</v>
       </c>
       <c r="G208" s="2" t="s">
-        <v>1318</v>
+        <v>1374</v>
       </c>
       <c r="H208" s="2" t="s">
-        <v>1319</v>
+        <v>1375</v>
       </c>
       <c r="I208" s="5" t="s">
-        <v>1320</v>
+        <v>1376</v>
       </c>
       <c r="J208" s="5" t="s">
-        <v>1321</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="209" ht="15.75" customHeight="1">
       <c r="A209" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>1322</v>
+        <v>1378</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>1323</v>
+        <v>1379</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>1136</v>
+        <v>1223</v>
       </c>
       <c r="E209" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-      <c r="H209" s="2"/>
+        <v>1380</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H209" s="2" t="s">
+        <v>1382</v>
+      </c>
       <c r="I209" s="5" t="s">
-        <v>1325</v>
+        <v>1383</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>1326</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="210" ht="15.75" customHeight="1">
       <c r="A210" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>1327</v>
+        <v>1385</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>1328</v>
+        <v>1386</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>1116</v>
+        <v>1387</v>
       </c>
       <c r="E210" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F210" s="5">
-        <v>20904.0</v>
+        <v>20905.0</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>1329</v>
+        <v>1388</v>
       </c>
       <c r="H210" s="2" t="s">
-        <v>1330</v>
+        <v>1389</v>
       </c>
       <c r="I210" s="5" t="s">
-        <v>1331</v>
+        <v>1390</v>
       </c>
       <c r="J210" s="5" t="s">
-        <v>1332</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="211" ht="15.75" customHeight="1">
       <c r="A211" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>1333</v>
+        <v>1392</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>1334</v>
+        <v>1393</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>1172</v>
+        <v>1223</v>
       </c>
       <c r="E211" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>1194</v>
+        <v>1394</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>1335</v>
+        <v>1395</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>1336</v>
+        <v>1395</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>1337</v>
+        <v>1396</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>1338</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="212" ht="15.75" customHeight="1">
       <c r="A212" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>1339</v>
+        <v>1398</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>1340</v>
+        <v>1399</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>20906.0</v>
+        <v>1223</v>
+      </c>
+      <c r="E212" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>1380</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>1341</v>
+        <v>1400</v>
       </c>
       <c r="H212" s="2" t="s">
-        <v>1342</v>
+        <v>1401</v>
       </c>
       <c r="I212" s="5" t="s">
-        <v>1343</v>
+        <v>1402</v>
       </c>
       <c r="J212" s="5" t="s">
-        <v>1344</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="213" ht="15.75" customHeight="1">
       <c r="A213" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>1345</v>
+        <v>1404</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>1346</v>
+        <v>1405</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>1116</v>
+        <v>1244</v>
       </c>
       <c r="E213" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F213" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H213" s="2"/>
+      <c r="F213" s="5">
+        <v>20877.0</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>1406</v>
+      </c>
+      <c r="H213" s="2" t="s">
+        <v>1407</v>
+      </c>
       <c r="I213" s="5" t="s">
-        <v>1347</v>
+        <v>1408</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>1348</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="214" ht="15.75" customHeight="1">
       <c r="A214" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>1349</v>
+        <v>1410</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>1350</v>
+        <v>1411</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>1116</v>
+        <v>1244</v>
       </c>
       <c r="E214" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F214" s="5">
-        <v>20904.0</v>
+      <c r="F214" s="5" t="s">
+        <v>1354</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>1351</v>
+        <v>1412</v>
       </c>
       <c r="H214" s="2" t="s">
-        <v>1352</v>
+        <v>1413</v>
       </c>
       <c r="I214" s="5" t="s">
-        <v>1353</v>
+        <v>1414</v>
       </c>
       <c r="J214" s="5" t="s">
-        <v>1354</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="215" ht="15.75" customHeight="1">
       <c r="A215" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>1355</v>
+        <v>1416</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>1273</v>
+        <v>1417</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>1274</v>
-[...1 lines deleted...]
-      <c r="E215" s="5" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E215" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F215" s="5">
         <v>20815.0</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>1356</v>
+        <v>1419</v>
       </c>
       <c r="H215" s="2" t="s">
-        <v>1357</v>
+        <v>1420</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>1358</v>
+        <v>1421</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>1359</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="216" ht="15.75" customHeight="1">
       <c r="A216" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>1360</v>
+        <v>1423</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>1361</v>
+        <v>1424</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>1136</v>
+        <v>1223</v>
       </c>
       <c r="E216" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="5" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-      <c r="H216" s="2"/>
+        <v>1380</v>
+      </c>
+      <c r="G216" s="2" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H216" s="2" t="s">
+        <v>1426</v>
+      </c>
       <c r="I216" s="5" t="s">
-        <v>1362</v>
+        <v>1427</v>
       </c>
       <c r="J216" s="5" t="s">
-        <v>1363</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="217" ht="15.75" customHeight="1">
       <c r="A217" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>1364</v>
+        <v>1429</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>1365</v>
+        <v>1430</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>20874.0</v>
+        <v>1431</v>
+      </c>
+      <c r="E217" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>1432</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>1366</v>
+        <v>1433</v>
       </c>
       <c r="H217" s="2" t="s">
-        <v>1367</v>
+        <v>1434</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>1368</v>
+        <v>1435</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>1369</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="218" ht="15.75" customHeight="1">
       <c r="A218" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>1370</v>
+        <v>1437</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>1371</v>
+        <v>1438</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>1116</v>
+        <v>1244</v>
       </c>
       <c r="E218" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="5" t="s">
-        <v>1189</v>
-[...6 lines deleted...]
-      </c>
+        <v>1439</v>
+      </c>
+      <c r="G218" s="2"/>
+      <c r="H218" s="2"/>
       <c r="I218" s="5" t="s">
-        <v>1374</v>
+        <v>1440</v>
       </c>
       <c r="J218" s="5" t="s">
-        <v>1375</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="219" ht="15.75" customHeight="1">
       <c r="A219" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>1376</v>
+        <v>1442</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>1377</v>
+        <v>1443</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>1149</v>
+        <v>1223</v>
       </c>
       <c r="E219" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="5">
-        <v>20874.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>1378</v>
+        <v>1444</v>
       </c>
       <c r="H219" s="2" t="s">
-        <v>1379</v>
+        <v>1445</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>1380</v>
+        <v>1446</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>1381</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="220" ht="15.75" customHeight="1">
       <c r="A220" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>1382</v>
+        <v>1448</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>1383</v>
+        <v>1449</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>1129</v>
-[...5 lines deleted...]
-        <v>1384</v>
+        <v>1264</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F220" s="5">
+        <v>20874.0</v>
       </c>
       <c r="G220" s="2" t="s">
-        <v>1385</v>
+        <v>1450</v>
       </c>
       <c r="H220" s="2" t="s">
-        <v>1386</v>
+        <v>1451</v>
       </c>
       <c r="I220" s="5" t="s">
-        <v>1387</v>
+        <v>1452</v>
       </c>
       <c r="J220" s="5" t="s">
-        <v>1388</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="221" ht="15.75" customHeight="1">
       <c r="A221" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>1389</v>
+        <v>1454</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>1390</v>
+        <v>1455</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>1391</v>
+        <v>1223</v>
       </c>
       <c r="E221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="5">
-        <v>20871.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>1392</v>
+        <v>1456</v>
       </c>
       <c r="H221" s="2" t="s">
-        <v>1393</v>
+        <v>1457</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>1394</v>
+        <v>1458</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>1395</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="222" ht="15.75" customHeight="1">
       <c r="A222" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>1396</v>
+        <v>1460</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>1397</v>
+        <v>1461</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>1398</v>
+        <v>1251</v>
       </c>
       <c r="E222" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F222" s="5" t="s">
-        <v>1399</v>
+        <v>1462</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>1400</v>
+        <v>1463</v>
       </c>
       <c r="H222" s="2" t="s">
-        <v>1401</v>
+        <v>1464</v>
       </c>
       <c r="I222" s="5" t="s">
-        <v>1402</v>
+        <v>1465</v>
       </c>
       <c r="J222" s="5" t="s">
-        <v>1403</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="223" ht="15.75" customHeight="1">
       <c r="A223" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>1404</v>
+        <v>1467</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>1405</v>
+        <v>1468</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>1406</v>
+        <v>1223</v>
       </c>
       <c r="E223" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F223" s="5">
-        <v>20855.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>1407</v>
+        <v>1469</v>
       </c>
       <c r="H223" s="2" t="s">
-        <v>1408</v>
+        <v>1470</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>1409</v>
+        <v>1471</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>1410</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="224" ht="15.75" customHeight="1">
       <c r="A224" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>1411</v>
+        <v>1473</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>1412</v>
+        <v>1474</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>1413</v>
+        <v>1290</v>
       </c>
       <c r="E224" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F224" s="5">
-        <v>20841.0</v>
+      <c r="F224" s="5" t="s">
+        <v>1316</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>1414</v>
+        <v>1475</v>
       </c>
       <c r="H224" s="2" t="s">
-        <v>1415</v>
+        <v>1476</v>
       </c>
       <c r="I224" s="5" t="s">
-        <v>1416</v>
+        <v>1477</v>
       </c>
       <c r="J224" s="5" t="s">
-        <v>1417</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="225" ht="15.75" customHeight="1">
       <c r="A225" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>1418</v>
+        <v>1479</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>1419</v>
+        <v>1480</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="E225" s="4" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E225" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="5">
-        <v>20878.0</v>
+        <v>20906.0</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>1421</v>
+        <v>1481</v>
       </c>
       <c r="H225" s="2" t="s">
-        <v>1422</v>
+        <v>1482</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>1423</v>
+        <v>1483</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>1424</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="226" ht="15.75" customHeight="1">
       <c r="A226" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>1425</v>
+        <v>1485</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>1426</v>
+        <v>1486</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>1116</v>
+        <v>1223</v>
       </c>
       <c r="E226" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="5" t="s">
-        <v>1427</v>
+        <v>1224</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>1428</v>
+        <v>1487</v>
       </c>
       <c r="H226" s="2" t="s">
-        <v>1429</v>
+        <v>1488</v>
       </c>
       <c r="I226" s="5" t="s">
-        <v>1430</v>
+        <v>1489</v>
       </c>
       <c r="J226" s="5" t="s">
-        <v>1431</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="227" ht="15.75" customHeight="1">
       <c r="A227" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>1432</v>
+        <v>1491</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>1433</v>
+        <v>1492</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>1172</v>
+        <v>1223</v>
       </c>
       <c r="E227" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F227" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H227" s="2"/>
+      <c r="F227" s="5">
+        <v>20904.0</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H227" s="2" t="s">
+        <v>1494</v>
+      </c>
       <c r="I227" s="5" t="s">
-        <v>1435</v>
+        <v>1495</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>1436</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="228" ht="15.75" customHeight="1">
       <c r="A228" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>1437</v>
+        <v>1497</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>1438</v>
+        <v>1417</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>1129</v>
-[...1 lines deleted...]
-      <c r="E228" s="4" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E228" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F228" s="5">
-        <v>20877.0</v>
+        <v>20815.0</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>1439</v>
+        <v>1498</v>
       </c>
       <c r="H228" s="2" t="s">
-        <v>1440</v>
+        <v>1499</v>
       </c>
       <c r="I228" s="5" t="s">
-        <v>1266</v>
+        <v>1500</v>
       </c>
       <c r="J228" s="5" t="s">
-        <v>1441</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="229" ht="15.75" customHeight="1">
       <c r="A229" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>1442</v>
+        <v>1502</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>1443</v>
+        <v>1503</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>1116</v>
+        <v>1251</v>
       </c>
       <c r="E229" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F229" s="5" t="s">
-        <v>1251</v>
-[...2 lines deleted...]
-      <c r="H229" s="2"/>
+        <v>1462</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H229" s="2" t="s">
+        <v>1505</v>
+      </c>
       <c r="I229" s="5" t="s">
-        <v>1444</v>
+        <v>1506</v>
       </c>
       <c r="J229" s="5" t="s">
-        <v>1445</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="230" ht="15.75" customHeight="1">
       <c r="A230" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>566</v>
+        <v>1508</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>1446</v>
+        <v>1509</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>1172</v>
-[...5 lines deleted...]
-        <v>1194</v>
+        <v>1264</v>
+      </c>
+      <c r="E230" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F230" s="5">
+        <v>20874.0</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>1447</v>
+        <v>1510</v>
       </c>
       <c r="H230" s="2" t="s">
-        <v>1448</v>
+        <v>1511</v>
       </c>
       <c r="I230" s="5" t="s">
-        <v>1449</v>
+        <v>1512</v>
       </c>
       <c r="J230" s="5" t="s">
-        <v>1450</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="231" ht="15.75" customHeight="1">
       <c r="A231" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>1451</v>
+        <v>1514</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>1452</v>
+        <v>1515</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>20903.0</v>
+        <v>1223</v>
+      </c>
+      <c r="E231" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>1309</v>
       </c>
       <c r="G231" s="2" t="s">
-        <v>1453</v>
+        <v>1516</v>
       </c>
       <c r="H231" s="2" t="s">
-        <v>1454</v>
+        <v>1517</v>
       </c>
       <c r="I231" s="5" t="s">
-        <v>1455</v>
+        <v>1518</v>
       </c>
       <c r="J231" s="5" t="s">
-        <v>1456</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="232" ht="15.75" customHeight="1">
       <c r="A232" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B232" s="3" t="s">
-        <v>1457</v>
+        <v>1520</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>1458</v>
+        <v>1521</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>1102</v>
+        <v>1264</v>
       </c>
       <c r="E232" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F232" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H232" s="2"/>
+      <c r="F232" s="5">
+        <v>20874.0</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H232" s="2" t="s">
+        <v>1523</v>
+      </c>
       <c r="I232" s="5" t="s">
-        <v>1459</v>
+        <v>1524</v>
       </c>
       <c r="J232" s="5" t="s">
-        <v>1460</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="233" ht="15.75" customHeight="1">
       <c r="A233" s="2" t="s">
-        <v>1099</v>
+        <v>1204</v>
       </c>
       <c r="B233" s="3" t="s">
-        <v>1461</v>
+        <v>1526</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>1462</v>
+        <v>1527</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>1129</v>
-[...5 lines deleted...]
-        <v>20879.0</v>
+        <v>1244</v>
+      </c>
+      <c r="E233" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>1528</v>
       </c>
       <c r="G233" s="2" t="s">
-        <v>1463</v>
+        <v>1529</v>
       </c>
       <c r="H233" s="2" t="s">
-        <v>1464</v>
+        <v>1530</v>
       </c>
       <c r="I233" s="5" t="s">
-        <v>1465</v>
+        <v>1531</v>
       </c>
       <c r="J233" s="5" t="s">
-        <v>1466</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="234" ht="15.75" customHeight="1">
       <c r="A234" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B234" s="3" t="s">
-        <v>1468</v>
+        <v>1533</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>1469</v>
+        <v>1534</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>1470</v>
+        <v>1535</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>1471</v>
-[...2 lines deleted...]
-        <v>1472</v>
+        <v>14</v>
+      </c>
+      <c r="F234" s="5">
+        <v>20871.0</v>
       </c>
       <c r="G234" s="2" t="s">
-        <v>1473</v>
+        <v>1536</v>
       </c>
       <c r="H234" s="2" t="s">
-        <v>1474</v>
+        <v>1537</v>
       </c>
       <c r="I234" s="5" t="s">
-        <v>1475</v>
+        <v>1538</v>
       </c>
       <c r="J234" s="5" t="s">
-        <v>1476</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="235" ht="15.75" customHeight="1">
       <c r="A235" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B235" s="3" t="s">
-        <v>1477</v>
+        <v>1540</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>1478</v>
+        <v>1541</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>1479</v>
+        <v>1542</v>
       </c>
       <c r="E235" s="4" t="s">
-        <v>1480</v>
+        <v>14</v>
       </c>
       <c r="F235" s="5" t="s">
-        <v>1481</v>
-[...2 lines deleted...]
-      <c r="H235" s="2"/>
+        <v>1543</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H235" s="2" t="s">
+        <v>1545</v>
+      </c>
       <c r="I235" s="5" t="s">
-        <v>1482</v>
+        <v>1546</v>
       </c>
       <c r="J235" s="5" t="s">
-        <v>1483</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="236" ht="15.75" customHeight="1">
       <c r="A236" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B236" s="3" t="s">
-        <v>1484</v>
+        <v>1548</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>1485</v>
+        <v>1549</v>
       </c>
       <c r="D236" s="2" t="s">
-        <v>1486</v>
-[...5 lines deleted...]
-        <v>1488</v>
+        <v>1550</v>
+      </c>
+      <c r="E236" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F236" s="5">
+        <v>20855.0</v>
       </c>
       <c r="G236" s="2" t="s">
-        <v>1489</v>
+        <v>1551</v>
       </c>
       <c r="H236" s="2" t="s">
-        <v>1490</v>
+        <v>1552</v>
       </c>
       <c r="I236" s="5" t="s">
-        <v>1491</v>
+        <v>1553</v>
       </c>
       <c r="J236" s="5" t="s">
-        <v>1492</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="237" ht="15.75" customHeight="1">
       <c r="A237" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B237" s="3" t="s">
-        <v>1493</v>
+        <v>1555</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>1494</v>
+        <v>1556</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>1495</v>
+        <v>1557</v>
       </c>
       <c r="E237" s="4" t="s">
-        <v>1496</v>
-[...2 lines deleted...]
-        <v>1497</v>
+        <v>14</v>
+      </c>
+      <c r="F237" s="5">
+        <v>20841.0</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>1498</v>
+        <v>1558</v>
       </c>
       <c r="H237" s="2" t="s">
-        <v>1499</v>
+        <v>1559</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>1500</v>
+        <v>1560</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>1501</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="238" ht="15.75" customHeight="1">
       <c r="A238" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B238" s="3" t="s">
-        <v>1502</v>
+        <v>1562</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>1503</v>
+        <v>1563</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>1504</v>
+        <v>1564</v>
       </c>
       <c r="E238" s="4" t="s">
-        <v>1471</v>
-[...4 lines deleted...]
-      <c r="G238" s="2"/>
+        <v>14</v>
+      </c>
+      <c r="F238" s="5">
+        <v>20878.0</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>1565</v>
+      </c>
       <c r="H238" s="2" t="s">
-        <v>1506</v>
+        <v>1566</v>
       </c>
       <c r="I238" s="5" t="s">
-        <v>1507</v>
+        <v>1567</v>
       </c>
       <c r="J238" s="5" t="s">
-        <v>1508</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="239" ht="15.75" customHeight="1">
       <c r="A239" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B239" s="3" t="s">
-        <v>1509</v>
+        <v>1569</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>1510</v>
+        <v>1570</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>1511</v>
-[...5 lines deleted...]
-        <v>75080.0</v>
+        <v>1223</v>
+      </c>
+      <c r="E239" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F239" s="5" t="s">
+        <v>1571</v>
       </c>
       <c r="G239" s="2" t="s">
-        <v>1513</v>
+        <v>1572</v>
       </c>
       <c r="H239" s="2" t="s">
-        <v>1514</v>
+        <v>1573</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>1515</v>
+        <v>1574</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>1516</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="240" ht="15.75" customHeight="1">
       <c r="A240" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B240" s="3" t="s">
-        <v>1517</v>
+        <v>1576</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>1518</v>
+        <v>1577</v>
       </c>
       <c r="D240" s="2" t="s">
-        <v>1519</v>
-[...5 lines deleted...]
-        <v>32751.0</v>
+        <v>1290</v>
+      </c>
+      <c r="E240" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F240" s="5" t="s">
+        <v>1578</v>
       </c>
       <c r="G240" s="2" t="s">
-        <v>1521</v>
-[...3 lines deleted...]
-      </c>
+        <v>1579</v>
+      </c>
+      <c r="H240" s="2"/>
       <c r="I240" s="5" t="s">
-        <v>1523</v>
+        <v>1580</v>
       </c>
       <c r="J240" s="5" t="s">
-        <v>1524</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="241" ht="15.75" customHeight="1">
       <c r="A241" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B241" s="3" t="s">
-        <v>1525</v>
+        <v>1582</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>1526</v>
+        <v>1583</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>1527</v>
+        <v>1244</v>
       </c>
       <c r="E241" s="4" t="s">
-        <v>1471</v>
+        <v>14</v>
       </c>
       <c r="F241" s="5">
-        <v>17268.0</v>
+        <v>20877.0</v>
       </c>
       <c r="G241" s="2" t="s">
-        <v>1528</v>
+        <v>1584</v>
       </c>
       <c r="H241" s="2" t="s">
-        <v>1529</v>
+        <v>1585</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>1530</v>
+        <v>1408</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>1531</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="242" ht="15.75" customHeight="1">
       <c r="A242" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B242" s="3" t="s">
-        <v>1532</v>
+        <v>1587</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>1533</v>
+        <v>1588</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>1534</v>
+        <v>1223</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>1535</v>
-[...2 lines deleted...]
-        <v>89108.0</v>
+        <v>14</v>
+      </c>
+      <c r="F242" s="5" t="s">
+        <v>1394</v>
       </c>
       <c r="G242" s="2" t="s">
-        <v>1536</v>
+        <v>1589</v>
       </c>
       <c r="H242" s="2" t="s">
-        <v>1537</v>
+        <v>1590</v>
       </c>
       <c r="I242" s="5" t="s">
-        <v>1538</v>
+        <v>1591</v>
       </c>
       <c r="J242" s="5" t="s">
-        <v>1539</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="243" ht="15.75" customHeight="1">
       <c r="A243" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B243" s="3" t="s">
-        <v>1540</v>
+        <v>636</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>1541</v>
+        <v>1593</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>1542</v>
+        <v>1290</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>1543</v>
+        <v>14</v>
       </c>
       <c r="F243" s="5" t="s">
-        <v>1544</v>
+        <v>1316</v>
       </c>
       <c r="G243" s="2" t="s">
-        <v>1545</v>
+        <v>1594</v>
       </c>
       <c r="H243" s="2" t="s">
-        <v>1546</v>
+        <v>1595</v>
       </c>
       <c r="I243" s="5" t="s">
-        <v>1547</v>
+        <v>1596</v>
       </c>
       <c r="J243" s="5" t="s">
-        <v>1548</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="244" ht="15.75" customHeight="1">
       <c r="A244" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B244" s="3" t="s">
-        <v>1549</v>
+        <v>1598</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>1550</v>
+        <v>1599</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>1542</v>
-[...8 lines deleted...]
-      <c r="H244" s="2"/>
+        <v>1223</v>
+      </c>
+      <c r="E244" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F244" s="5">
+        <v>20903.0</v>
+      </c>
+      <c r="G244" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H244" s="2" t="s">
+        <v>1601</v>
+      </c>
       <c r="I244" s="5" t="s">
-        <v>1552</v>
+        <v>1602</v>
       </c>
       <c r="J244" s="5" t="s">
-        <v>1553</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="245" ht="15.75" customHeight="1">
       <c r="A245" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B245" s="3" t="s">
-        <v>1554</v>
+        <v>1604</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>1555</v>
+        <v>1605</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>1556</v>
-[...5 lines deleted...]
-        <v>45241.0</v>
+        <v>1207</v>
+      </c>
+      <c r="E245" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>1208</v>
       </c>
       <c r="G245" s="2" t="s">
-        <v>1558</v>
+        <v>1606</v>
       </c>
       <c r="H245" s="2" t="s">
-        <v>1559</v>
+        <v>1607</v>
       </c>
       <c r="I245" s="5" t="s">
-        <v>1560</v>
+        <v>1608</v>
       </c>
       <c r="J245" s="5" t="s">
-        <v>1561</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="246" ht="15.75" customHeight="1">
       <c r="A246" s="2" t="s">
-        <v>1467</v>
+        <v>1204</v>
       </c>
       <c r="B246" s="3" t="s">
-        <v>1562</v>
+        <v>1610</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>1563</v>
+        <v>1611</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>1527</v>
-[...5 lines deleted...]
-        <v>1564</v>
+        <v>1244</v>
+      </c>
+      <c r="E246" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F246" s="5">
+        <v>20879.0</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>1565</v>
+        <v>1612</v>
       </c>
       <c r="H246" s="2" t="s">
-        <v>1566</v>
+        <v>1613</v>
       </c>
       <c r="I246" s="5" t="s">
-        <v>1567</v>
+        <v>1614</v>
       </c>
       <c r="J246" s="5" t="s">
-        <v>1568</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="247" ht="15.75" customHeight="1">
       <c r="A247" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B247" s="3" t="s">
-        <v>1570</v>
+        <v>1617</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>1571</v>
+        <v>1618</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>1232</v>
+        <v>1619</v>
       </c>
       <c r="E247" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20705.0</v>
+        <v>1620</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>1621</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>1572</v>
+        <v>1622</v>
       </c>
       <c r="H247" s="2" t="s">
-        <v>1573</v>
+        <v>1623</v>
       </c>
       <c r="I247" s="5" t="s">
-        <v>1574</v>
+        <v>1624</v>
       </c>
       <c r="J247" s="5" t="s">
-        <v>1575</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="248" ht="15.75" customHeight="1">
       <c r="A248" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B248" s="3" t="s">
-        <v>1576</v>
+        <v>1626</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>1577</v>
+        <v>1627</v>
       </c>
       <c r="D248" s="2" t="s">
-        <v>145</v>
+        <v>1628</v>
       </c>
       <c r="E248" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20720.0</v>
+        <v>1629</v>
+      </c>
+      <c r="F248" s="5" t="s">
+        <v>1630</v>
       </c>
       <c r="G248" s="2" t="s">
-        <v>1578</v>
+        <v>1631</v>
       </c>
       <c r="H248" s="2" t="s">
-        <v>1579</v>
+        <v>1632</v>
       </c>
       <c r="I248" s="5" t="s">
-        <v>1580</v>
+        <v>1633</v>
       </c>
       <c r="J248" s="5" t="s">
-        <v>1581</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="249" ht="15.75" customHeight="1">
       <c r="A249" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B249" s="3" t="s">
-        <v>1582</v>
+        <v>1635</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>1583</v>
+        <v>1636</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>1584</v>
+        <v>1637</v>
       </c>
       <c r="E249" s="4" t="s">
-        <v>14</v>
+        <v>1638</v>
       </c>
       <c r="F249" s="5" t="s">
-        <v>1585</v>
+        <v>1639</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>1586</v>
+        <v>1640</v>
       </c>
       <c r="H249" s="2" t="s">
-        <v>1587</v>
+        <v>1641</v>
       </c>
       <c r="I249" s="5" t="s">
-        <v>1588</v>
+        <v>1642</v>
       </c>
       <c r="J249" s="5" t="s">
-        <v>1080</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="250" ht="15.75" customHeight="1">
       <c r="A250" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B250" s="3" t="s">
-        <v>1589</v>
+        <v>1644</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>1590</v>
+        <v>1645</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>1591</v>
+        <v>1646</v>
       </c>
       <c r="E250" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20785.0</v>
+        <v>1647</v>
+      </c>
+      <c r="F250" s="5" t="s">
+        <v>1648</v>
       </c>
       <c r="G250" s="2" t="s">
-        <v>1592</v>
+        <v>1649</v>
       </c>
       <c r="H250" s="2" t="s">
-        <v>1593</v>
+        <v>1650</v>
       </c>
       <c r="I250" s="5" t="s">
-        <v>1594</v>
+        <v>1651</v>
       </c>
       <c r="J250" s="5" t="s">
-        <v>1595</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="251" ht="15.75" customHeight="1">
       <c r="A251" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B251" s="3" t="s">
-        <v>1596</v>
+        <v>1653</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>1597</v>
+        <v>1654</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>1598</v>
+        <v>1655</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>14</v>
+        <v>1620</v>
       </c>
       <c r="F251" s="5" t="s">
-        <v>1599</v>
-[...2 lines deleted...]
-      <c r="H251" s="2"/>
+        <v>1656</v>
+      </c>
+      <c r="G251" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H251" s="2" t="s">
+        <v>1658</v>
+      </c>
       <c r="I251" s="5" t="s">
-        <v>1600</v>
+        <v>1659</v>
       </c>
       <c r="J251" s="5" t="s">
-        <v>1601</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="252" ht="15.75" customHeight="1">
       <c r="A252" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B252" s="3" t="s">
-        <v>1602</v>
+        <v>1661</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>1603</v>
+        <v>1662</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>1604</v>
+        <v>1663</v>
       </c>
       <c r="E252" s="5" t="s">
-        <v>14</v>
+        <v>1664</v>
       </c>
       <c r="F252" s="5">
-        <v>20607.0</v>
+        <v>75080.0</v>
       </c>
       <c r="G252" s="2" t="s">
-        <v>1605</v>
+        <v>1665</v>
       </c>
       <c r="H252" s="2" t="s">
-        <v>1606</v>
+        <v>1666</v>
       </c>
       <c r="I252" s="5" t="s">
-        <v>1607</v>
+        <v>1667</v>
       </c>
       <c r="J252" s="5" t="s">
-        <v>1608</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="253" ht="15.75" customHeight="1">
       <c r="A253" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B253" s="3" t="s">
-        <v>1609</v>
+        <v>1669</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>1610</v>
+        <v>1670</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1671</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>1672</v>
       </c>
       <c r="F253" s="5">
-        <v>20770.0</v>
+        <v>32751.0</v>
       </c>
       <c r="G253" s="2" t="s">
-        <v>1612</v>
+        <v>1673</v>
       </c>
       <c r="H253" s="2" t="s">
-        <v>1613</v>
+        <v>1674</v>
       </c>
       <c r="I253" s="5" t="s">
-        <v>1614</v>
+        <v>1675</v>
       </c>
       <c r="J253" s="5" t="s">
-        <v>1615</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="254" ht="15.75" customHeight="1">
       <c r="A254" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B254" s="3" t="s">
-        <v>1616</v>
+        <v>1677</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>1617</v>
+        <v>1678</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>1618</v>
+        <v>1679</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1619</v>
+        <v>1620</v>
+      </c>
+      <c r="F254" s="5">
+        <v>17268.0</v>
       </c>
       <c r="G254" s="2" t="s">
-        <v>1620</v>
+        <v>1680</v>
       </c>
       <c r="H254" s="2" t="s">
-        <v>1621</v>
+        <v>1681</v>
       </c>
       <c r="I254" s="5" t="s">
-        <v>1622</v>
+        <v>1682</v>
       </c>
       <c r="J254" s="5" t="s">
-        <v>1623</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="255" ht="15.75" customHeight="1">
       <c r="A255" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B255" s="3" t="s">
-        <v>1624</v>
+        <v>1684</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>1625</v>
+        <v>1685</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>145</v>
+        <v>1686</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>1626</v>
+        <v>1687</v>
+      </c>
+      <c r="F255" s="5">
+        <v>89108.0</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>1627</v>
+        <v>1688</v>
       </c>
       <c r="H255" s="2" t="s">
-        <v>1628</v>
+        <v>1689</v>
       </c>
       <c r="I255" s="5" t="s">
-        <v>1629</v>
+        <v>1690</v>
       </c>
       <c r="J255" s="5" t="s">
-        <v>1630</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="256" ht="15.75" customHeight="1">
       <c r="A256" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B256" s="3" t="s">
-        <v>1631</v>
+        <v>1692</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>1632</v>
+        <v>1693</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>145</v>
+        <v>1694</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20720.0</v>
+        <v>1695</v>
+      </c>
+      <c r="F256" s="5" t="s">
+        <v>1696</v>
       </c>
       <c r="G256" s="2" t="s">
-        <v>1633</v>
+        <v>1697</v>
       </c>
       <c r="H256" s="2" t="s">
-        <v>1634</v>
+        <v>1698</v>
       </c>
       <c r="I256" s="5" t="s">
-        <v>1635</v>
+        <v>1699</v>
       </c>
       <c r="J256" s="5" t="s">
-        <v>1636</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="257" ht="15.75" customHeight="1">
       <c r="A257" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B257" s="3" t="s">
-        <v>1637</v>
+        <v>1701</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>1638</v>
+        <v>1702</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>1584</v>
+        <v>1694</v>
       </c>
       <c r="E257" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20706.0</v>
+        <v>1695</v>
+      </c>
+      <c r="F257" s="5" t="s">
+        <v>1703</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>1639</v>
+        <v>1704</v>
       </c>
       <c r="H257" s="2" t="s">
-        <v>1640</v>
+        <v>1705</v>
       </c>
       <c r="I257" s="5" t="s">
-        <v>1641</v>
+        <v>1706</v>
       </c>
       <c r="J257" s="5" t="s">
-        <v>1642</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="258" ht="15.75" customHeight="1">
       <c r="A258" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B258" s="3" t="s">
-        <v>1643</v>
+        <v>1708</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>1644</v>
+        <v>1709</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>34</v>
+        <v>1710</v>
       </c>
       <c r="E258" s="5" t="s">
-        <v>14</v>
+        <v>1711</v>
       </c>
       <c r="F258" s="5">
-        <v>20707.0</v>
+        <v>45241.0</v>
       </c>
       <c r="G258" s="2" t="s">
-        <v>1645</v>
+        <v>1712</v>
       </c>
       <c r="H258" s="2" t="s">
-        <v>1646</v>
+        <v>1713</v>
       </c>
       <c r="I258" s="5" t="s">
-        <v>1647</v>
+        <v>1714</v>
       </c>
       <c r="J258" s="5" t="s">
-        <v>1648</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="259" ht="15.75" customHeight="1">
       <c r="A259" s="2" t="s">
-        <v>1569</v>
+        <v>1616</v>
       </c>
       <c r="B259" s="3" t="s">
-        <v>1649</v>
+        <v>1716</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>1650</v>
+        <v>1717</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>145</v>
+        <v>1679</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>20720.0</v>
+        <v>1620</v>
+      </c>
+      <c r="F259" s="5" t="s">
+        <v>1718</v>
       </c>
       <c r="G259" s="2" t="s">
-        <v>1651</v>
+        <v>1719</v>
       </c>
       <c r="H259" s="2" t="s">
-        <v>1652</v>
+        <v>1720</v>
       </c>
       <c r="I259" s="5" t="s">
-        <v>1653</v>
+        <v>1721</v>
       </c>
       <c r="J259" s="5" t="s">
-        <v>1654</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="260" ht="15.75" customHeight="1">
       <c r="A260" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B260" s="3" t="s">
-        <v>1655</v>
+        <v>1724</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>1656</v>
+        <v>1725</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>1657</v>
+        <v>1373</v>
       </c>
       <c r="E260" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F260" s="5">
-        <v>20740.0</v>
+        <v>20705.0</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>1658</v>
+        <v>1726</v>
       </c>
       <c r="H260" s="2" t="s">
-        <v>1659</v>
+        <v>1727</v>
       </c>
       <c r="I260" s="5" t="s">
-        <v>1660</v>
+        <v>1728</v>
       </c>
       <c r="J260" s="5" t="s">
-        <v>1661</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="261" ht="15.75" customHeight="1">
       <c r="A261" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B261" s="3" t="s">
-        <v>1662</v>
+        <v>1730</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>1663</v>
+        <v>1731</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>1664</v>
-[...1 lines deleted...]
-      <c r="E261" s="4" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E261" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F261" s="5">
-        <v>20772.0</v>
+        <v>20705.0</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>1665</v>
+        <v>1726</v>
       </c>
       <c r="H261" s="2" t="s">
-        <v>1666</v>
+        <v>1732</v>
       </c>
       <c r="I261" s="5" t="s">
-        <v>1667</v>
+        <v>1733</v>
       </c>
       <c r="J261" s="5" t="s">
-        <v>1668</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="262" ht="15.75" customHeight="1">
       <c r="A262" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B262" s="3" t="s">
-        <v>1669</v>
+        <v>1735</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>1670</v>
+        <v>1736</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>1584</v>
-[...5 lines deleted...]
-        <v>1671</v>
+        <v>34</v>
+      </c>
+      <c r="E262" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F262" s="5">
+        <v>20707.0</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>1672</v>
+        <v>1737</v>
       </c>
       <c r="H262" s="2" t="s">
-        <v>1673</v>
+        <v>1738</v>
       </c>
       <c r="I262" s="5" t="s">
-        <v>1674</v>
+        <v>1739</v>
       </c>
       <c r="J262" s="5" t="s">
-        <v>1675</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="263" ht="15.75" customHeight="1">
       <c r="A263" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B263" s="3" t="s">
-        <v>1676</v>
+        <v>1741</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>1677</v>
+        <v>1742</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>1664</v>
+        <v>147</v>
       </c>
       <c r="E263" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F263" s="5">
-        <v>20772.0</v>
+        <v>20720.0</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>1678</v>
+        <v>1743</v>
       </c>
       <c r="H263" s="2" t="s">
-        <v>1679</v>
+        <v>1744</v>
       </c>
       <c r="I263" s="5" t="s">
-        <v>1680</v>
+        <v>1745</v>
       </c>
       <c r="J263" s="5" t="s">
-        <v>1681</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="264" ht="15.75" customHeight="1">
       <c r="A264" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B264" s="3" t="s">
-        <v>1682</v>
+        <v>1747</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>1683</v>
+        <v>1748</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>1684</v>
-[...5 lines deleted...]
-        <v>20782.0</v>
+        <v>1749</v>
+      </c>
+      <c r="E264" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F264" s="5" t="s">
+        <v>1750</v>
       </c>
       <c r="G264" s="2" t="s">
-        <v>1685</v>
+        <v>1751</v>
       </c>
       <c r="H264" s="2" t="s">
-        <v>1686</v>
+        <v>1752</v>
       </c>
       <c r="I264" s="5" t="s">
-        <v>1687</v>
+        <v>1753</v>
       </c>
       <c r="J264" s="5" t="s">
-        <v>1688</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="265" ht="15.75" customHeight="1">
       <c r="A265" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B265" s="3" t="s">
-        <v>1689</v>
+        <v>1754</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>1690</v>
+        <v>1755</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>1664</v>
+        <v>1756</v>
       </c>
       <c r="E265" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F265" s="5">
-        <v>20772.0</v>
+        <v>20785.0</v>
       </c>
       <c r="G265" s="2" t="s">
-        <v>1691</v>
+        <v>1757</v>
       </c>
       <c r="H265" s="2" t="s">
-        <v>1692</v>
+        <v>1758</v>
       </c>
       <c r="I265" s="5" t="s">
-        <v>1693</v>
+        <v>1759</v>
       </c>
       <c r="J265" s="5" t="s">
-        <v>1694</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="266" ht="15.75" customHeight="1">
       <c r="A266" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B266" s="3" t="s">
-        <v>1695</v>
+        <v>1761</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>1696</v>
+        <v>1762</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>1697</v>
+        <v>1763</v>
       </c>
       <c r="E266" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F266" s="5">
-        <v>20769.0</v>
+      <c r="F266" s="5" t="s">
+        <v>1764</v>
       </c>
       <c r="G266" s="2" t="s">
-        <v>1698</v>
-[...3 lines deleted...]
-      </c>
+        <v>1765</v>
+      </c>
+      <c r="H266" s="2"/>
       <c r="I266" s="5" t="s">
-        <v>1700</v>
+        <v>1766</v>
       </c>
       <c r="J266" s="5" t="s">
-        <v>1701</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="267" ht="15.75" customHeight="1">
       <c r="A267" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B267" s="3" t="s">
-        <v>1702</v>
+        <v>1768</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>1703</v>
+        <v>1769</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-      <c r="H267" s="2"/>
+        <v>1770</v>
+      </c>
+      <c r="E267" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F267" s="5">
+        <v>20607.0</v>
+      </c>
+      <c r="G267" s="2" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H267" s="2" t="s">
+        <v>1772</v>
+      </c>
       <c r="I267" s="5" t="s">
-        <v>1705</v>
+        <v>1773</v>
       </c>
       <c r="J267" s="5" t="s">
-        <v>1706</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="268" ht="15.75" customHeight="1">
       <c r="A268" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B268" s="3" t="s">
-        <v>1707</v>
+        <v>1775</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>1708</v>
+        <v>1776</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>1709</v>
+        <v>1777</v>
       </c>
       <c r="E268" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F268" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H268" s="2"/>
+      <c r="F268" s="5">
+        <v>20770.0</v>
+      </c>
+      <c r="G268" s="2" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H268" s="2" t="s">
+        <v>1779</v>
+      </c>
       <c r="I268" s="5" t="s">
-        <v>1711</v>
+        <v>1780</v>
       </c>
       <c r="J268" s="5" t="s">
-        <v>1712</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="269" ht="15.75" customHeight="1">
       <c r="A269" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B269" s="3" t="s">
-        <v>1713</v>
+        <v>1782</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>1714</v>
+        <v>1783</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>145</v>
+        <v>1784</v>
       </c>
       <c r="E269" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F269" s="5">
-        <v>20715.0</v>
+      <c r="F269" s="5" t="s">
+        <v>1785</v>
       </c>
       <c r="G269" s="2" t="s">
-        <v>1715</v>
+        <v>1786</v>
       </c>
       <c r="H269" s="2" t="s">
-        <v>1716</v>
+        <v>1787</v>
       </c>
       <c r="I269" s="5" t="s">
-        <v>1717</v>
+        <v>1788</v>
       </c>
       <c r="J269" s="5" t="s">
-        <v>1718</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="270" ht="15.75" customHeight="1">
       <c r="A270" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B270" s="3" t="s">
-        <v>1719</v>
+        <v>1790</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>1720</v>
+        <v>1791</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>1721</v>
+        <v>147</v>
       </c>
       <c r="E270" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F270" s="5">
-        <v>20744.0</v>
+      <c r="F270" s="5" t="s">
+        <v>1792</v>
       </c>
       <c r="G270" s="2" t="s">
-        <v>1722</v>
+        <v>1793</v>
       </c>
       <c r="H270" s="2" t="s">
-        <v>1723</v>
+        <v>1794</v>
       </c>
       <c r="I270" s="5" t="s">
-        <v>1724</v>
+        <v>1795</v>
       </c>
       <c r="J270" s="5" t="s">
-        <v>1725</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="271" ht="15.75" customHeight="1">
       <c r="A271" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B271" s="3" t="s">
-        <v>1726</v>
+        <v>1797</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>1727</v>
+        <v>1798</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>1728</v>
+        <v>147</v>
       </c>
       <c r="E271" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F271" s="5" t="s">
-        <v>1729</v>
+      <c r="F271" s="5">
+        <v>20720.0</v>
       </c>
       <c r="G271" s="2" t="s">
-        <v>1730</v>
+        <v>1799</v>
       </c>
       <c r="H271" s="2" t="s">
-        <v>1731</v>
+        <v>1800</v>
       </c>
       <c r="I271" s="5" t="s">
-        <v>1732</v>
+        <v>1801</v>
       </c>
       <c r="J271" s="5" t="s">
-        <v>1733</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="272" ht="15.75" customHeight="1">
       <c r="A272" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B272" s="3" t="s">
-        <v>1734</v>
+        <v>1803</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>1735</v>
+        <v>1804</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="E272" s="4" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E272" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F272" s="5">
-        <v>20716.0</v>
+        <v>20774.0</v>
       </c>
       <c r="G272" s="2" t="s">
-        <v>1736</v>
+        <v>1806</v>
       </c>
       <c r="H272" s="2" t="s">
-        <v>1737</v>
+        <v>1807</v>
       </c>
       <c r="I272" s="5" t="s">
-        <v>1738</v>
+        <v>1808</v>
       </c>
       <c r="J272" s="5" t="s">
-        <v>1739</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="273" ht="15.75" customHeight="1">
       <c r="A273" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B273" s="3" t="s">
-        <v>1740</v>
+        <v>1810</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>1741</v>
+        <v>1811</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>145</v>
+        <v>1749</v>
       </c>
       <c r="E273" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F273" s="5">
-        <v>20721.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G273" s="2" t="s">
-        <v>1742</v>
+        <v>1812</v>
       </c>
       <c r="H273" s="2" t="s">
-        <v>1743</v>
+        <v>1813</v>
       </c>
       <c r="I273" s="5" t="s">
-        <v>1744</v>
+        <v>1814</v>
       </c>
       <c r="J273" s="5" t="s">
-        <v>1745</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="274" ht="15.75" customHeight="1">
       <c r="A274" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B274" s="3" t="s">
-        <v>1746</v>
+        <v>1816</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>1747</v>
+        <v>1817</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="E274" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E274" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F274" s="5">
-        <v>20785.0</v>
+        <v>20707.0</v>
       </c>
       <c r="G274" s="2" t="s">
-        <v>1749</v>
+        <v>1818</v>
       </c>
       <c r="H274" s="2" t="s">
-        <v>1750</v>
+        <v>1819</v>
       </c>
       <c r="I274" s="5" t="s">
-        <v>1751</v>
+        <v>1820</v>
       </c>
       <c r="J274" s="5" t="s">
-        <v>1752</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="275" ht="15.75" customHeight="1">
       <c r="A275" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B275" s="3" t="s">
-        <v>1753</v>
+        <v>1822</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>1754</v>
+        <v>1823</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>1116</v>
+        <v>147</v>
       </c>
       <c r="E275" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F275" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H275" s="2"/>
+      <c r="F275" s="5">
+        <v>20720.0</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H275" s="2" t="s">
+        <v>1825</v>
+      </c>
       <c r="I275" s="5" t="s">
-        <v>1755</v>
+        <v>1826</v>
       </c>
       <c r="J275" s="5" t="s">
-        <v>1756</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="276" ht="15.75" customHeight="1">
       <c r="A276" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B276" s="3" t="s">
-        <v>1757</v>
+        <v>1828</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>1758</v>
+        <v>1829</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>1584</v>
+        <v>1830</v>
       </c>
       <c r="E276" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F276" s="5">
-        <v>20706.0</v>
+        <v>20740.0</v>
       </c>
       <c r="G276" s="2" t="s">
-        <v>1759</v>
+        <v>1831</v>
       </c>
       <c r="H276" s="2" t="s">
-        <v>1760</v>
+        <v>1832</v>
       </c>
       <c r="I276" s="5" t="s">
-        <v>1761</v>
+        <v>1833</v>
       </c>
       <c r="J276" s="5" t="s">
-        <v>1762</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="277" ht="15.75" customHeight="1">
       <c r="A277" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B277" s="3" t="s">
-        <v>1763</v>
+        <v>1835</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>1764</v>
+        <v>1836</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>145</v>
+        <v>1805</v>
       </c>
       <c r="E277" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F277" s="5">
-        <v>20716.0</v>
+        <v>20772.0</v>
       </c>
       <c r="G277" s="2" t="s">
-        <v>1765</v>
+        <v>1837</v>
       </c>
       <c r="H277" s="2" t="s">
-        <v>1766</v>
+        <v>1838</v>
       </c>
       <c r="I277" s="5" t="s">
-        <v>1767</v>
+        <v>1839</v>
       </c>
       <c r="J277" s="5" t="s">
-        <v>1768</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="278" ht="15.75" customHeight="1">
       <c r="A278" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B278" s="3" t="s">
-        <v>1769</v>
+        <v>1841</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>1770</v>
+        <v>1842</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>145</v>
+        <v>1749</v>
       </c>
       <c r="E278" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F278" s="5">
-        <v>20720.0</v>
+      <c r="F278" s="5" t="s">
+        <v>1843</v>
       </c>
       <c r="G278" s="2" t="s">
-        <v>1771</v>
+        <v>1844</v>
       </c>
       <c r="H278" s="2" t="s">
-        <v>1772</v>
+        <v>1845</v>
       </c>
       <c r="I278" s="5" t="s">
-        <v>1773</v>
+        <v>1846</v>
       </c>
       <c r="J278" s="5" t="s">
-        <v>1774</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="279" ht="15.75" customHeight="1">
       <c r="A279" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B279" s="3" t="s">
-        <v>1775</v>
+        <v>1848</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>1776</v>
+        <v>1849</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>1721</v>
+        <v>1805</v>
       </c>
       <c r="E279" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F279" s="5">
-        <v>20744.0</v>
+        <v>20772.0</v>
       </c>
       <c r="G279" s="2" t="s">
-        <v>1777</v>
+        <v>1850</v>
       </c>
       <c r="H279" s="2" t="s">
-        <v>1778</v>
+        <v>1851</v>
       </c>
       <c r="I279" s="5" t="s">
-        <v>1779</v>
+        <v>1852</v>
       </c>
       <c r="J279" s="5" t="s">
-        <v>1780</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="280" ht="15.75" customHeight="1">
       <c r="A280" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B280" s="3" t="s">
-        <v>1781</v>
+        <v>1854</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>1782</v>
+        <v>1855</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="E280" s="4" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E280" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F280" s="5">
-        <v>20720.0</v>
+        <v>20782.0</v>
       </c>
       <c r="G280" s="2" t="s">
-        <v>1783</v>
+        <v>1857</v>
       </c>
       <c r="H280" s="2" t="s">
-        <v>1784</v>
+        <v>1858</v>
       </c>
       <c r="I280" s="5" t="s">
-        <v>1785</v>
+        <v>1859</v>
       </c>
       <c r="J280" s="5" t="s">
-        <v>1786</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="281" ht="15.75" customHeight="1">
-      <c r="A281" s="2" t="s">
-[...27 lines deleted...]
-        <v>1794</v>
+      <c r="A281" s="6" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B281" s="6" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C281" s="6" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="E281" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F281" s="7">
+        <v>20707.0</v>
+      </c>
+      <c r="G281" s="6" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H281" s="6" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I281" s="7" t="s">
+        <v>1865</v>
+      </c>
+      <c r="J281" s="7" t="s">
+        <v>1866</v>
       </c>
     </row>
     <row r="282" ht="15.75" customHeight="1">
       <c r="A282" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B282" s="3" t="s">
-        <v>1795</v>
+        <v>1867</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>1796</v>
+        <v>1868</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>145</v>
+        <v>1805</v>
       </c>
       <c r="E282" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F282" s="5">
-        <v>20721.0</v>
+        <v>20772.0</v>
       </c>
       <c r="G282" s="2" t="s">
-        <v>1797</v>
+        <v>1869</v>
       </c>
       <c r="H282" s="2" t="s">
-        <v>1798</v>
+        <v>1870</v>
       </c>
       <c r="I282" s="5" t="s">
-        <v>1799</v>
+        <v>1871</v>
       </c>
       <c r="J282" s="5" t="s">
-        <v>1800</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="283" ht="15.75" customHeight="1">
       <c r="A283" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B283" s="3" t="s">
-        <v>1801</v>
+        <v>1873</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>1802</v>
+        <v>1874</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E283" s="5" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E283" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F283" s="5">
-        <v>20708.0</v>
+        <v>20769.0</v>
       </c>
       <c r="G283" s="2" t="s">
-        <v>1803</v>
+        <v>1876</v>
       </c>
       <c r="H283" s="2" t="s">
-        <v>1804</v>
+        <v>1877</v>
       </c>
       <c r="I283" s="5" t="s">
-        <v>1805</v>
+        <v>1878</v>
       </c>
       <c r="J283" s="5" t="s">
-        <v>1806</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="284" ht="15.75" customHeight="1">
       <c r="A284" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B284" s="3" t="s">
-        <v>1807</v>
+        <v>1880</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>1808</v>
+        <v>1881</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>1232</v>
+        <v>147</v>
       </c>
       <c r="E284" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F284" s="5" t="s">
-        <v>1790</v>
+        <v>1882</v>
       </c>
       <c r="G284" s="2" t="s">
-        <v>1809</v>
+        <v>1883</v>
       </c>
       <c r="H284" s="2" t="s">
-        <v>1810</v>
+        <v>1884</v>
       </c>
       <c r="I284" s="5" t="s">
-        <v>1811</v>
+        <v>1885</v>
       </c>
       <c r="J284" s="5" t="s">
-        <v>1812</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="285" ht="15.75" customHeight="1">
       <c r="A285" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B285" s="3" t="s">
-        <v>1813</v>
+        <v>1887</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>1814</v>
+        <v>1888</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>20707.0</v>
+        <v>1889</v>
+      </c>
+      <c r="E285" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F285" s="5" t="s">
+        <v>1890</v>
       </c>
       <c r="G285" s="2" t="s">
-        <v>1815</v>
+        <v>1891</v>
       </c>
       <c r="H285" s="2" t="s">
-        <v>1816</v>
+        <v>1892</v>
       </c>
       <c r="I285" s="5" t="s">
-        <v>1817</v>
+        <v>1893</v>
       </c>
       <c r="J285" s="5" t="s">
-        <v>1818</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="286" ht="15.75" customHeight="1">
       <c r="A286" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B286" s="3" t="s">
-        <v>1819</v>
+        <v>1895</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>1820</v>
+        <v>1896</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>1591</v>
+        <v>147</v>
       </c>
       <c r="E286" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F286" s="5" t="s">
-        <v>1821</v>
+      <c r="F286" s="5">
+        <v>20715.0</v>
       </c>
       <c r="G286" s="2" t="s">
-        <v>1822</v>
+        <v>1897</v>
       </c>
       <c r="H286" s="2" t="s">
-        <v>1823</v>
+        <v>1898</v>
       </c>
       <c r="I286" s="5" t="s">
-        <v>1824</v>
+        <v>1899</v>
       </c>
       <c r="J286" s="5" t="s">
-        <v>1825</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="287" ht="15.75" customHeight="1">
       <c r="A287" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B287" s="3" t="s">
-        <v>1826</v>
+        <v>1901</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>1827</v>
+        <v>1902</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>1828</v>
+        <v>1903</v>
       </c>
       <c r="E287" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F287" s="5" t="s">
-        <v>1619</v>
+      <c r="F287" s="5">
+        <v>20744.0</v>
       </c>
       <c r="G287" s="2" t="s">
-        <v>1829</v>
+        <v>1904</v>
       </c>
       <c r="H287" s="2" t="s">
-        <v>1830</v>
+        <v>1905</v>
       </c>
       <c r="I287" s="5" t="s">
-        <v>1831</v>
+        <v>1906</v>
       </c>
       <c r="J287" s="5" t="s">
-        <v>1832</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="288" ht="15.75" customHeight="1">
       <c r="A288" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B288" s="3" t="s">
-        <v>1833</v>
+        <v>1908</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>1834</v>
+        <v>1909</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>1598</v>
-[...5 lines deleted...]
-        <v>1599</v>
+        <v>34</v>
+      </c>
+      <c r="E288" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F288" s="5">
+        <v>20708.0</v>
       </c>
       <c r="G288" s="2" t="s">
-        <v>1835</v>
+        <v>1910</v>
       </c>
       <c r="H288" s="2" t="s">
-        <v>1836</v>
+        <v>1911</v>
       </c>
       <c r="I288" s="5" t="s">
-        <v>1837</v>
+        <v>1912</v>
       </c>
       <c r="J288" s="5" t="s">
-        <v>1838</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="289" ht="15.75" customHeight="1">
       <c r="A289" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B289" s="3" t="s">
-        <v>1839</v>
+        <v>1914</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>1840</v>
+        <v>1915</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>1664</v>
+        <v>1916</v>
       </c>
       <c r="E289" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F289" s="5">
-        <v>20774.0</v>
+      <c r="F289" s="5" t="s">
+        <v>1917</v>
       </c>
       <c r="G289" s="2" t="s">
-        <v>1841</v>
+        <v>1918</v>
       </c>
       <c r="H289" s="2" t="s">
-        <v>1842</v>
+        <v>1919</v>
       </c>
       <c r="I289" s="5" t="s">
-        <v>1843</v>
+        <v>1920</v>
       </c>
       <c r="J289" s="5" t="s">
-        <v>1844</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="290" ht="15.75" customHeight="1">
       <c r="A290" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B290" s="3" t="s">
-        <v>1845</v>
+        <v>1922</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>1846</v>
+        <v>1923</v>
       </c>
       <c r="D290" s="2" t="s">
-        <v>1684</v>
+        <v>147</v>
       </c>
       <c r="E290" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F290" s="5" t="s">
-        <v>1821</v>
+      <c r="F290" s="5">
+        <v>20716.0</v>
       </c>
       <c r="G290" s="2" t="s">
-        <v>1847</v>
+        <v>1924</v>
       </c>
       <c r="H290" s="2" t="s">
-        <v>1848</v>
+        <v>1925</v>
       </c>
       <c r="I290" s="5" t="s">
-        <v>1849</v>
+        <v>1926</v>
       </c>
       <c r="J290" s="5" t="s">
-        <v>1850</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="291" ht="15.75" customHeight="1">
       <c r="A291" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B291" s="3" t="s">
-        <v>1851</v>
+        <v>1928</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>1852</v>
+        <v>1929</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>1721</v>
+        <v>147</v>
       </c>
       <c r="E291" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F291" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H291" s="2"/>
+      <c r="F291" s="5">
+        <v>20721.0</v>
+      </c>
+      <c r="G291" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H291" s="2" t="s">
+        <v>1931</v>
+      </c>
       <c r="I291" s="5" t="s">
-        <v>1854</v>
+        <v>1932</v>
       </c>
       <c r="J291" s="5" t="s">
-        <v>1855</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="292" ht="15.75" customHeight="1">
       <c r="A292" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B292" s="3" t="s">
-        <v>1856</v>
+        <v>1934</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>1857</v>
+        <v>1935</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>1664</v>
-[...1 lines deleted...]
-      <c r="E292" s="5" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E292" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F292" s="5">
-        <v>20772.0</v>
+        <v>20785.0</v>
       </c>
       <c r="G292" s="2" t="s">
-        <v>1858</v>
+        <v>1937</v>
       </c>
       <c r="H292" s="2" t="s">
-        <v>1859</v>
+        <v>1938</v>
       </c>
       <c r="I292" s="5" t="s">
-        <v>1860</v>
+        <v>1939</v>
       </c>
       <c r="J292" s="5" t="s">
-        <v>1861</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="293" ht="15.75" customHeight="1">
       <c r="A293" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B293" s="3" t="s">
-        <v>1862</v>
+        <v>1941</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>1863</v>
+        <v>1942</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>1611</v>
-[...5 lines deleted...]
-        <v>20770.0</v>
+        <v>1223</v>
+      </c>
+      <c r="E293" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F293" s="5" t="s">
+        <v>1309</v>
       </c>
       <c r="G293" s="2" t="s">
-        <v>1864</v>
+        <v>1943</v>
       </c>
       <c r="H293" s="2" t="s">
-        <v>1865</v>
+        <v>1944</v>
       </c>
       <c r="I293" s="5" t="s">
-        <v>1866</v>
+        <v>1945</v>
       </c>
       <c r="J293" s="5" t="s">
-        <v>1867</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="294" ht="15.75" customHeight="1">
       <c r="A294" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B294" s="3" t="s">
-        <v>1868</v>
+        <v>1947</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>1869</v>
+        <v>1948</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>1709</v>
+        <v>1749</v>
       </c>
       <c r="E294" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F294" s="5">
-        <v>20747.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G294" s="2" t="s">
-        <v>1870</v>
+        <v>1949</v>
       </c>
       <c r="H294" s="2" t="s">
-        <v>1871</v>
+        <v>1950</v>
       </c>
       <c r="I294" s="5" t="s">
-        <v>1872</v>
+        <v>1951</v>
       </c>
       <c r="J294" s="5" t="s">
-        <v>1873</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="295" ht="15.75" customHeight="1">
       <c r="A295" s="2" t="s">
-        <v>1569</v>
-[...2 lines deleted...]
-        <v>1874</v>
+        <v>1723</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>1953</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>1875</v>
+        <v>1954</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>1584</v>
-[...1 lines deleted...]
-      <c r="E295" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E295" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F295" s="5">
-        <v>20706.0</v>
+        <v>20716.0</v>
       </c>
       <c r="G295" s="2" t="s">
-        <v>1876</v>
+        <v>1955</v>
       </c>
       <c r="H295" s="2" t="s">
-        <v>1877</v>
+        <v>1956</v>
       </c>
       <c r="I295" s="5" t="s">
-        <v>1878</v>
+        <v>1957</v>
       </c>
       <c r="J295" s="5" t="s">
-        <v>1879</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="296" ht="15.75" customHeight="1">
       <c r="A296" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B296" s="3" t="s">
-        <v>1880</v>
+        <v>1959</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>1881</v>
+        <v>1960</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>1882</v>
+        <v>147</v>
       </c>
       <c r="E296" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F296" s="5">
-        <v>20735.0</v>
+        <v>20720.0</v>
       </c>
       <c r="G296" s="2" t="s">
-        <v>1883</v>
+        <v>1961</v>
       </c>
       <c r="H296" s="2" t="s">
-        <v>1884</v>
+        <v>1962</v>
       </c>
       <c r="I296" s="5" t="s">
-        <v>1885</v>
+        <v>1963</v>
       </c>
       <c r="J296" s="5" t="s">
-        <v>1886</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="297" ht="15.75" customHeight="1">
       <c r="A297" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B297" s="3" t="s">
-        <v>1887</v>
+        <v>1965</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>1888</v>
+        <v>1966</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>145</v>
+        <v>1903</v>
       </c>
       <c r="E297" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F297" s="5" t="s">
-        <v>1889</v>
+      <c r="F297" s="5">
+        <v>20744.0</v>
       </c>
       <c r="G297" s="2" t="s">
-        <v>1890</v>
+        <v>1967</v>
       </c>
       <c r="H297" s="2" t="s">
-        <v>1891</v>
+        <v>1968</v>
       </c>
       <c r="I297" s="5" t="s">
-        <v>1892</v>
+        <v>1969</v>
       </c>
       <c r="J297" s="5" t="s">
-        <v>1893</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="298" ht="15.75" customHeight="1">
       <c r="A298" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B298" s="3" t="s">
-        <v>1894</v>
+        <v>1971</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>1895</v>
+        <v>1972</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E298" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F298" s="5">
-        <v>20721.0</v>
+        <v>20720.0</v>
       </c>
       <c r="G298" s="2" t="s">
-        <v>1896</v>
+        <v>1973</v>
       </c>
       <c r="H298" s="2" t="s">
-        <v>1897</v>
+        <v>1974</v>
       </c>
       <c r="I298" s="5" t="s">
-        <v>1898</v>
+        <v>1975</v>
       </c>
       <c r="J298" s="5" t="s">
-        <v>1899</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="299" ht="15.75" customHeight="1">
       <c r="A299" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B299" s="3" t="s">
-        <v>1900</v>
+        <v>1977</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>1901</v>
+        <v>1978</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>1902</v>
+        <v>1979</v>
       </c>
       <c r="E299" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F299" s="5">
-        <v>20748.0</v>
+      <c r="F299" s="5" t="s">
+        <v>1980</v>
       </c>
       <c r="G299" s="2" t="s">
-        <v>1903</v>
+        <v>1981</v>
       </c>
       <c r="H299" s="2" t="s">
-        <v>1904</v>
+        <v>1982</v>
       </c>
       <c r="I299" s="5" t="s">
-        <v>1905</v>
+        <v>1983</v>
       </c>
       <c r="J299" s="5" t="s">
-        <v>1906</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="300" ht="15.75" customHeight="1">
       <c r="A300" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B300" s="3" t="s">
-        <v>1907</v>
+        <v>1142</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>1908</v>
+        <v>1143</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="E300" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E300" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F300" s="5">
-        <v>20720.0</v>
+        <v>20723.0</v>
       </c>
       <c r="G300" s="2" t="s">
-        <v>1909</v>
+        <v>1144</v>
       </c>
       <c r="H300" s="2" t="s">
-        <v>1910</v>
+        <v>1985</v>
       </c>
       <c r="I300" s="5" t="s">
-        <v>1911</v>
+        <v>1146</v>
       </c>
       <c r="J300" s="5" t="s">
-        <v>1912</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="301" ht="15.75" customHeight="1">
       <c r="A301" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B301" s="3" t="s">
-        <v>1913</v>
+        <v>1987</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>1914</v>
+        <v>1988</v>
       </c>
       <c r="D301" s="2" t="s">
-        <v>86</v>
+        <v>147</v>
       </c>
       <c r="E301" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F301" s="5" t="s">
-        <v>87</v>
+      <c r="F301" s="5">
+        <v>20721.0</v>
       </c>
       <c r="G301" s="2" t="s">
-        <v>1915</v>
+        <v>1989</v>
       </c>
       <c r="H301" s="2" t="s">
-        <v>1916</v>
+        <v>1990</v>
       </c>
       <c r="I301" s="5" t="s">
-        <v>1917</v>
+        <v>1991</v>
       </c>
       <c r="J301" s="5" t="s">
-        <v>1918</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="302" ht="15.75" customHeight="1">
-      <c r="A302" s="2" t="s">
-[...27 lines deleted...]
-        <v>1924</v>
+      <c r="A302" s="6" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B302" s="6" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C302" s="6" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D302" s="6" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E302" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F302" s="7">
+        <v>20781.0</v>
+      </c>
+      <c r="G302" s="6" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H302" s="6" t="s">
+        <v>1996</v>
+      </c>
+      <c r="I302" s="7" t="s">
+        <v>1997</v>
+      </c>
+      <c r="J302" s="7" t="s">
+        <v>1998</v>
       </c>
     </row>
     <row r="303" ht="15.75" customHeight="1">
       <c r="A303" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B303" s="3" t="s">
-        <v>1925</v>
+        <v>1999</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>1926</v>
+        <v>2000</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>1584</v>
+        <v>34</v>
       </c>
       <c r="E303" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F303" s="5">
-        <v>20706.0</v>
+        <v>20708.0</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>1927</v>
+        <v>2001</v>
       </c>
       <c r="H303" s="2" t="s">
-        <v>1928</v>
+        <v>2002</v>
       </c>
       <c r="I303" s="5" t="s">
-        <v>1929</v>
+        <v>2003</v>
       </c>
       <c r="J303" s="5" t="s">
-        <v>1930</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="304" ht="15.75" customHeight="1">
       <c r="A304" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B304" s="3" t="s">
-        <v>1931</v>
+        <v>2005</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>1932</v>
+        <v>2006</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>1584</v>
+        <v>34</v>
       </c>
       <c r="E304" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F304" s="5" t="s">
-        <v>1671</v>
+      <c r="F304" s="5">
+        <v>20707.0</v>
       </c>
       <c r="G304" s="2" t="s">
-        <v>1933</v>
+        <v>2007</v>
       </c>
       <c r="H304" s="2" t="s">
-        <v>1934</v>
+        <v>2008</v>
       </c>
       <c r="I304" s="5" t="s">
-        <v>1935</v>
+        <v>2009</v>
       </c>
       <c r="J304" s="5" t="s">
-        <v>1936</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="305" ht="15.75" customHeight="1">
       <c r="A305" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B305" s="3" t="s">
-        <v>1937</v>
+        <v>2011</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>1938</v>
+        <v>2012</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>1584</v>
+        <v>1373</v>
       </c>
       <c r="E305" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F305" s="5">
-        <v>20706.0</v>
+      <c r="F305" s="5" t="s">
+        <v>1980</v>
       </c>
       <c r="G305" s="2" t="s">
-        <v>1939</v>
+        <v>2013</v>
       </c>
       <c r="H305" s="2" t="s">
-        <v>1940</v>
+        <v>2014</v>
       </c>
       <c r="I305" s="5" t="s">
-        <v>1941</v>
+        <v>2015</v>
       </c>
       <c r="J305" s="5" t="s">
-        <v>1942</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="306" ht="15.75" customHeight="1">
       <c r="A306" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B306" s="3" t="s">
-        <v>1943</v>
+        <v>2017</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>1944</v>
+        <v>2018</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>145</v>
+        <v>34</v>
       </c>
       <c r="E306" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F306" s="5">
-        <v>20721.0</v>
+        <v>20707.0</v>
       </c>
       <c r="G306" s="2" t="s">
-        <v>1945</v>
+        <v>2019</v>
       </c>
       <c r="H306" s="2" t="s">
-        <v>1946</v>
+        <v>2020</v>
       </c>
       <c r="I306" s="5" t="s">
-        <v>1947</v>
+        <v>2021</v>
       </c>
       <c r="J306" s="5" t="s">
-        <v>1948</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="307" ht="15.75" customHeight="1">
       <c r="A307" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B307" s="3" t="s">
-        <v>1949</v>
+        <v>2023</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>1950</v>
+        <v>2024</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>1664</v>
+        <v>1756</v>
       </c>
       <c r="E307" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F307" s="5" t="s">
-        <v>1710</v>
+        <v>2025</v>
       </c>
       <c r="G307" s="2" t="s">
-        <v>1951</v>
+        <v>2026</v>
       </c>
       <c r="H307" s="2" t="s">
-        <v>1952</v>
+        <v>2027</v>
       </c>
       <c r="I307" s="5" t="s">
-        <v>1953</v>
+        <v>2028</v>
       </c>
       <c r="J307" s="5" t="s">
-        <v>1954</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="308" ht="15.75" customHeight="1">
       <c r="A308" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B308" s="3" t="s">
-        <v>1955</v>
+        <v>2030</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>1956</v>
+        <v>2031</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>1664</v>
-[...5 lines deleted...]
-        <v>20774.0</v>
+        <v>2032</v>
+      </c>
+      <c r="E308" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F308" s="5" t="s">
+        <v>1785</v>
       </c>
       <c r="G308" s="2" t="s">
-        <v>1957</v>
+        <v>2033</v>
       </c>
       <c r="H308" s="2" t="s">
-        <v>1958</v>
+        <v>2034</v>
       </c>
       <c r="I308" s="5" t="s">
-        <v>1959</v>
+        <v>2035</v>
       </c>
       <c r="J308" s="5" t="s">
-        <v>1960</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="309" ht="15.75" customHeight="1">
       <c r="A309" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B309" s="3" t="s">
-        <v>1961</v>
+        <v>2037</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>1962</v>
+        <v>2038</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>145</v>
+        <v>1763</v>
       </c>
       <c r="E309" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F309" s="5">
-        <v>20721.0</v>
+      <c r="F309" s="5" t="s">
+        <v>1764</v>
       </c>
       <c r="G309" s="2" t="s">
-        <v>1963</v>
+        <v>2039</v>
       </c>
       <c r="H309" s="2" t="s">
-        <v>1964</v>
+        <v>2040</v>
       </c>
       <c r="I309" s="5" t="s">
-        <v>1965</v>
+        <v>2041</v>
       </c>
       <c r="J309" s="5" t="s">
-        <v>1966</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="310" ht="15.75" customHeight="1">
       <c r="A310" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B310" s="3" t="s">
-        <v>1967</v>
+        <v>2043</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>1968</v>
+        <v>2044</v>
       </c>
       <c r="D310" s="2" t="s">
-        <v>1611</v>
+        <v>1805</v>
       </c>
       <c r="E310" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F310" s="5">
-        <v>20770.0</v>
+        <v>20774.0</v>
       </c>
       <c r="G310" s="2" t="s">
-        <v>1969</v>
+        <v>2045</v>
       </c>
       <c r="H310" s="2" t="s">
-        <v>1970</v>
+        <v>2046</v>
       </c>
       <c r="I310" s="5" t="s">
-        <v>1971</v>
+        <v>2047</v>
       </c>
       <c r="J310" s="5" t="s">
-        <v>1972</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="311" ht="15.75" customHeight="1">
       <c r="A311" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B311" s="3" t="s">
-        <v>1973</v>
+        <v>2049</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>1974</v>
+        <v>2050</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>34</v>
+        <v>1856</v>
       </c>
       <c r="E311" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F311" s="5">
-        <v>20708.0</v>
+      <c r="F311" s="5" t="s">
+        <v>2025</v>
       </c>
       <c r="G311" s="2" t="s">
-        <v>1975</v>
+        <v>2051</v>
       </c>
       <c r="H311" s="2" t="s">
-        <v>1976</v>
+        <v>2052</v>
       </c>
       <c r="I311" s="5" t="s">
-        <v>1977</v>
+        <v>2053</v>
       </c>
       <c r="J311" s="5" t="s">
-        <v>1978</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="312" ht="15.75" customHeight="1">
       <c r="A312" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B312" s="3" t="s">
-        <v>1979</v>
+        <v>2055</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>1980</v>
+        <v>2056</v>
       </c>
       <c r="D312" s="2" t="s">
-        <v>1684</v>
+        <v>1903</v>
       </c>
       <c r="E312" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F312" s="5">
-        <v>20785.0</v>
+      <c r="F312" s="5" t="s">
+        <v>2057</v>
       </c>
       <c r="G312" s="2" t="s">
-        <v>1981</v>
-[...3 lines deleted...]
-      </c>
+        <v>2058</v>
+      </c>
+      <c r="H312" s="2"/>
       <c r="I312" s="5" t="s">
-        <v>50</v>
+        <v>2059</v>
       </c>
       <c r="J312" s="5" t="s">
-        <v>1983</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="313" ht="15.75" customHeight="1">
       <c r="A313" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B313" s="3" t="s">
-        <v>1984</v>
+        <v>2061</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>1985</v>
+        <v>2062</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>1721</v>
-[...5 lines deleted...]
-        <v>1853</v>
+        <v>1805</v>
+      </c>
+      <c r="E313" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F313" s="5">
+        <v>20772.0</v>
       </c>
       <c r="G313" s="2" t="s">
-        <v>1986</v>
+        <v>2063</v>
       </c>
       <c r="H313" s="2" t="s">
-        <v>1987</v>
+        <v>2064</v>
       </c>
       <c r="I313" s="5" t="s">
-        <v>1988</v>
+        <v>2065</v>
       </c>
       <c r="J313" s="5" t="s">
-        <v>1989</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="314" ht="15.75" customHeight="1">
       <c r="A314" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B314" s="3" t="s">
-        <v>1990</v>
+        <v>2067</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>1991</v>
+        <v>2068</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>1992</v>
-[...1 lines deleted...]
-      <c r="E314" s="4" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E314" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F314" s="5">
-        <v>20710.0</v>
+        <v>20770.0</v>
       </c>
       <c r="G314" s="2" t="s">
-        <v>1993</v>
+        <v>2069</v>
       </c>
       <c r="H314" s="2" t="s">
-        <v>1994</v>
+        <v>2070</v>
       </c>
       <c r="I314" s="5" t="s">
-        <v>1995</v>
+        <v>2071</v>
       </c>
       <c r="J314" s="5" t="s">
-        <v>1996</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="315" ht="15.75" customHeight="1">
       <c r="A315" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B315" s="3" t="s">
-        <v>1997</v>
+        <v>2073</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>1998</v>
+        <v>2074</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>1598</v>
-[...1 lines deleted...]
-      <c r="E315" s="5" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E315" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F315" s="5">
-        <v>20746.0</v>
+        <v>20747.0</v>
       </c>
       <c r="G315" s="2" t="s">
-        <v>1999</v>
+        <v>2075</v>
       </c>
       <c r="H315" s="2" t="s">
-        <v>2000</v>
+        <v>2076</v>
       </c>
       <c r="I315" s="5" t="s">
-        <v>2001</v>
+        <v>2077</v>
       </c>
       <c r="J315" s="5" t="s">
-        <v>2002</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="316" ht="15.75" customHeight="1">
       <c r="A316" s="2" t="s">
-        <v>1569</v>
-[...2 lines deleted...]
-        <v>2003</v>
+        <v>1723</v>
+      </c>
+      <c r="B316" s="10" t="s">
+        <v>2079</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>2004</v>
+        <v>2080</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>1882</v>
-[...1 lines deleted...]
-      <c r="E316" s="4" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E316" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F316" s="5">
-        <v>20735.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G316" s="2" t="s">
-        <v>2005</v>
+        <v>2081</v>
       </c>
       <c r="H316" s="2" t="s">
-        <v>2006</v>
+        <v>2082</v>
       </c>
       <c r="I316" s="5" t="s">
-        <v>2007</v>
+        <v>2083</v>
       </c>
       <c r="J316" s="5" t="s">
-        <v>2008</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="317" ht="15.75" customHeight="1">
       <c r="A317" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B317" s="3" t="s">
-        <v>2009</v>
+        <v>2085</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>2010</v>
+        <v>2086</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>145</v>
+        <v>2087</v>
       </c>
       <c r="E317" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F317" s="5" t="s">
-        <v>1704</v>
+      <c r="F317" s="5">
+        <v>20735.0</v>
       </c>
       <c r="G317" s="2" t="s">
-        <v>2011</v>
+        <v>2088</v>
       </c>
       <c r="H317" s="2" t="s">
-        <v>2012</v>
+        <v>2089</v>
       </c>
       <c r="I317" s="5" t="s">
-        <v>2013</v>
+        <v>2090</v>
       </c>
       <c r="J317" s="5" t="s">
-        <v>2014</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="318" ht="15.75" customHeight="1">
       <c r="A318" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B318" s="3" t="s">
-        <v>2015</v>
+        <v>2092</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>2016</v>
+        <v>2093</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>1116</v>
+        <v>147</v>
       </c>
       <c r="E318" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F318" s="5" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-      <c r="H318" s="2"/>
+        <v>2094</v>
+      </c>
+      <c r="G318" s="2" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H318" s="2" t="s">
+        <v>2096</v>
+      </c>
       <c r="I318" s="5" t="s">
-        <v>2017</v>
+        <v>2097</v>
       </c>
       <c r="J318" s="5" t="s">
-        <v>2018</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="319" ht="15.75" customHeight="1">
       <c r="A319" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B319" s="3" t="s">
-        <v>2019</v>
+        <v>2099</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>2020</v>
+        <v>2100</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="E319" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="E319" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F319" s="5">
-        <v>20785.0</v>
+        <v>20721.0</v>
       </c>
       <c r="G319" s="2" t="s">
-        <v>2021</v>
+        <v>2101</v>
       </c>
       <c r="H319" s="2" t="s">
-        <v>2022</v>
+        <v>2102</v>
       </c>
       <c r="I319" s="5" t="s">
-        <v>2023</v>
+        <v>2103</v>
       </c>
       <c r="J319" s="5" t="s">
-        <v>2024</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="320" ht="15.75" customHeight="1">
       <c r="A320" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B320" s="3" t="s">
-        <v>2025</v>
+        <v>2105</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>2026</v>
+        <v>2106</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>1684</v>
+        <v>2107</v>
       </c>
       <c r="E320" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F320" s="5">
-        <v>20785.0</v>
+        <v>20748.0</v>
       </c>
       <c r="G320" s="2" t="s">
-        <v>2027</v>
+        <v>2108</v>
       </c>
       <c r="H320" s="2" t="s">
-        <v>2028</v>
+        <v>2109</v>
       </c>
       <c r="I320" s="5" t="s">
-        <v>2029</v>
+        <v>2110</v>
       </c>
       <c r="J320" s="5" t="s">
-        <v>2030</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="321" ht="15.75" customHeight="1">
       <c r="A321" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B321" s="3" t="s">
-        <v>2031</v>
+        <v>2112</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>2032</v>
+        <v>2113</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>1584</v>
+        <v>147</v>
       </c>
       <c r="E321" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F321" s="5" t="s">
-        <v>1671</v>
+      <c r="F321" s="5">
+        <v>20720.0</v>
       </c>
       <c r="G321" s="2" t="s">
-        <v>2033</v>
+        <v>2114</v>
       </c>
       <c r="H321" s="2" t="s">
-        <v>2034</v>
+        <v>2115</v>
       </c>
       <c r="I321" s="5" t="s">
-        <v>2035</v>
+        <v>2116</v>
       </c>
       <c r="J321" s="5" t="s">
-        <v>2036</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="322" ht="15.75" customHeight="1">
       <c r="A322" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B322" s="3" t="s">
-        <v>2037</v>
+        <v>2118</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>2038</v>
+        <v>2119</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="E322" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F322" s="5">
-        <v>20707.0</v>
+      <c r="F322" s="5" t="s">
+        <v>89</v>
       </c>
       <c r="G322" s="2" t="s">
-        <v>2039</v>
+        <v>2120</v>
       </c>
       <c r="H322" s="2" t="s">
-        <v>2040</v>
+        <v>2121</v>
       </c>
       <c r="I322" s="5" t="s">
-        <v>2041</v>
+        <v>2122</v>
       </c>
       <c r="J322" s="5" t="s">
-        <v>2042</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="323" ht="15.75" customHeight="1">
       <c r="A323" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B323" s="3" t="s">
-        <v>2043</v>
+        <v>2124</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>2044</v>
+        <v>2125</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>145</v>
-[...8 lines deleted...]
-      <c r="H323" s="2"/>
+        <v>147</v>
+      </c>
+      <c r="E323" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F323" s="5">
+        <v>20715.0</v>
+      </c>
+      <c r="G323" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H323" s="2" t="s">
+        <v>2127</v>
+      </c>
       <c r="I323" s="5" t="s">
-        <v>2045</v>
+        <v>2128</v>
       </c>
       <c r="J323" s="5" t="s">
-        <v>2046</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="324" ht="15.75" customHeight="1">
       <c r="A324" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B324" s="3" t="s">
-        <v>2047</v>
+        <v>2130</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>2048</v>
+        <v>2131</v>
       </c>
       <c r="D324" s="2" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-      <c r="H324" s="2"/>
+        <v>1749</v>
+      </c>
+      <c r="E324" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F324" s="5">
+        <v>20706.0</v>
+      </c>
+      <c r="G324" s="2" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H324" s="2" t="s">
+        <v>2133</v>
+      </c>
       <c r="I324" s="5" t="s">
-        <v>2050</v>
+        <v>2134</v>
       </c>
       <c r="J324" s="5" t="s">
-        <v>2051</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="325" ht="15.75" customHeight="1">
       <c r="A325" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B325" s="3" t="s">
-        <v>2052</v>
+        <v>2136</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>2053</v>
+        <v>2137</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>20707.0</v>
+        <v>1749</v>
+      </c>
+      <c r="E325" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F325" s="5" t="s">
+        <v>1843</v>
       </c>
       <c r="G325" s="2" t="s">
-        <v>2054</v>
+        <v>2138</v>
       </c>
       <c r="H325" s="2" t="s">
-        <v>2055</v>
+        <v>2139</v>
       </c>
       <c r="I325" s="5" t="s">
-        <v>2056</v>
+        <v>2140</v>
       </c>
       <c r="J325" s="5" t="s">
-        <v>2057</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="326" ht="15.75" customHeight="1">
       <c r="A326" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B326" s="3" t="s">
-        <v>2058</v>
+        <v>2142</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>2059</v>
+        <v>2143</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E326" s="5" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E326" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F326" s="5">
-        <v>20708.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G326" s="2" t="s">
-        <v>2060</v>
+        <v>2144</v>
       </c>
       <c r="H326" s="2" t="s">
-        <v>2061</v>
+        <v>2145</v>
       </c>
       <c r="I326" s="5" t="s">
-        <v>2062</v>
+        <v>2146</v>
       </c>
       <c r="J326" s="5" t="s">
-        <v>2063</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="327" ht="15.75" customHeight="1">
       <c r="A327" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B327" s="3" t="s">
-        <v>2064</v>
+        <v>2148</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>2065</v>
+        <v>2149</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="E327" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="E327" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F327" s="5">
-        <v>20720.0</v>
+        <v>20721.0</v>
       </c>
       <c r="G327" s="2" t="s">
-        <v>2066</v>
+        <v>2150</v>
       </c>
       <c r="H327" s="2" t="s">
-        <v>2067</v>
+        <v>2151</v>
       </c>
       <c r="I327" s="5" t="s">
-        <v>2068</v>
+        <v>2152</v>
       </c>
       <c r="J327" s="5" t="s">
-        <v>2069</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="328" ht="15.75" customHeight="1">
       <c r="A328" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B328" s="3" t="s">
-        <v>2070</v>
+        <v>2154</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>2071</v>
+        <v>2155</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>1664</v>
-[...5 lines deleted...]
-        <v>20772.0</v>
+        <v>1805</v>
+      </c>
+      <c r="E328" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F328" s="5" t="s">
+        <v>1890</v>
       </c>
       <c r="G328" s="2" t="s">
-        <v>2072</v>
+        <v>2156</v>
       </c>
       <c r="H328" s="2" t="s">
-        <v>2073</v>
+        <v>2157</v>
       </c>
       <c r="I328" s="5" t="s">
-        <v>2074</v>
+        <v>2158</v>
       </c>
       <c r="J328" s="5" t="s">
-        <v>2075</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="329" ht="15.75" customHeight="1">
       <c r="A329" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B329" s="3" t="s">
-        <v>2076</v>
+        <v>2160</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>2077</v>
+        <v>2161</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>145</v>
+        <v>1805</v>
       </c>
       <c r="E329" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F329" s="5">
-        <v>20716.0</v>
+        <v>20774.0</v>
       </c>
       <c r="G329" s="2" t="s">
-        <v>2078</v>
+        <v>2162</v>
       </c>
       <c r="H329" s="2" t="s">
-        <v>2079</v>
+        <v>2163</v>
       </c>
       <c r="I329" s="5" t="s">
-        <v>2080</v>
+        <v>2164</v>
       </c>
       <c r="J329" s="5" t="s">
-        <v>2081</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="330" ht="15.75" customHeight="1">
       <c r="A330" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B330" s="3" t="s">
-        <v>2082</v>
+        <v>2166</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>2083</v>
+        <v>2167</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>1684</v>
+        <v>147</v>
       </c>
       <c r="E330" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F330" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G330" s="2"/>
+      <c r="F330" s="5">
+        <v>20721.0</v>
+      </c>
+      <c r="G330" s="2" t="s">
+        <v>2168</v>
+      </c>
       <c r="H330" s="2" t="s">
-        <v>2085</v>
+        <v>2169</v>
       </c>
       <c r="I330" s="5" t="s">
-        <v>2086</v>
+        <v>2170</v>
       </c>
       <c r="J330" s="5" t="s">
-        <v>2087</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="331" ht="15.75" customHeight="1">
       <c r="A331" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B331" s="3" t="s">
-        <v>2088</v>
+        <v>2172</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>2089</v>
+        <v>2173</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="E331" s="5" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E331" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F331" s="5">
-        <v>20721.0</v>
+        <v>20770.0</v>
       </c>
       <c r="G331" s="2" t="s">
-        <v>2090</v>
+        <v>2174</v>
       </c>
       <c r="H331" s="2" t="s">
-        <v>2091</v>
+        <v>2175</v>
       </c>
       <c r="I331" s="5" t="s">
-        <v>2092</v>
+        <v>2176</v>
       </c>
       <c r="J331" s="5" t="s">
-        <v>2093</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="332" ht="15.75" customHeight="1">
       <c r="A332" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B332" s="3" t="s">
-        <v>2094</v>
+        <v>2178</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>2095</v>
+        <v>2179</v>
       </c>
       <c r="D332" s="2" t="s">
-        <v>2096</v>
+        <v>147</v>
       </c>
       <c r="E332" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F332" s="5">
-        <v>20784.0</v>
+        <v>20715.0</v>
       </c>
       <c r="G332" s="2" t="s">
-        <v>2097</v>
+        <v>2180</v>
       </c>
       <c r="H332" s="2" t="s">
-        <v>2098</v>
+        <v>2181</v>
       </c>
       <c r="I332" s="5" t="s">
-        <v>2099</v>
+        <v>2182</v>
       </c>
       <c r="J332" s="5" t="s">
-        <v>2100</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="333" ht="15.75" customHeight="1">
       <c r="A333" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B333" s="3" t="s">
-        <v>2101</v>
+        <v>2184</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>2102</v>
+        <v>2185</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>1611</v>
+        <v>34</v>
       </c>
       <c r="E333" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F333" s="5">
-        <v>20770.0</v>
+        <v>20707.0</v>
       </c>
       <c r="G333" s="2" t="s">
-        <v>2103</v>
+        <v>2186</v>
       </c>
       <c r="H333" s="2" t="s">
-        <v>2104</v>
+        <v>2187</v>
       </c>
       <c r="I333" s="5" t="s">
-        <v>2105</v>
+        <v>2188</v>
       </c>
       <c r="J333" s="5" t="s">
-        <v>2106</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="334" ht="15.75" customHeight="1">
       <c r="A334" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B334" s="3" t="s">
-        <v>2107</v>
+        <v>2190</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>2108</v>
+        <v>2191</v>
       </c>
       <c r="D334" s="2" t="s">
-        <v>1584</v>
+        <v>34</v>
       </c>
       <c r="E334" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F334" s="5">
-        <v>20706.0</v>
+        <v>20708.0</v>
       </c>
       <c r="G334" s="2" t="s">
-        <v>2109</v>
+        <v>2192</v>
       </c>
       <c r="H334" s="2" t="s">
-        <v>2110</v>
+        <v>2193</v>
       </c>
       <c r="I334" s="5" t="s">
-        <v>2111</v>
+        <v>2194</v>
       </c>
       <c r="J334" s="5" t="s">
-        <v>2112</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="335" ht="15.75" customHeight="1">
       <c r="A335" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B335" s="3" t="s">
-        <v>2113</v>
+        <v>2196</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>2114</v>
+        <v>2197</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>34</v>
+        <v>1856</v>
       </c>
       <c r="E335" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F335" s="5">
-        <v>20707.0</v>
+        <v>20785.0</v>
       </c>
       <c r="G335" s="2" t="s">
-        <v>2115</v>
+        <v>2198</v>
       </c>
       <c r="H335" s="2" t="s">
-        <v>2116</v>
+        <v>2199</v>
       </c>
       <c r="I335" s="5" t="s">
-        <v>2117</v>
+        <v>50</v>
       </c>
       <c r="J335" s="5" t="s">
-        <v>2118</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="336" ht="15.75" customHeight="1">
       <c r="A336" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B336" s="3" t="s">
-        <v>2119</v>
+        <v>2201</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>1683</v>
+        <v>2202</v>
       </c>
       <c r="D336" s="2" t="s">
-        <v>1684</v>
-[...5 lines deleted...]
-        <v>20782.0</v>
+        <v>1903</v>
+      </c>
+      <c r="E336" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F336" s="5" t="s">
+        <v>2057</v>
       </c>
       <c r="G336" s="2" t="s">
-        <v>2120</v>
+        <v>2203</v>
       </c>
       <c r="H336" s="2" t="s">
-        <v>2121</v>
+        <v>2204</v>
       </c>
       <c r="I336" s="5" t="s">
-        <v>2122</v>
+        <v>2205</v>
       </c>
       <c r="J336" s="5" t="s">
-        <v>2123</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="337" ht="15.75" customHeight="1">
       <c r="A337" s="2" t="s">
-        <v>1569</v>
+        <v>1723</v>
       </c>
       <c r="B337" s="3" t="s">
-        <v>2124</v>
+        <v>2207</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>2125</v>
+        <v>2208</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>1232</v>
+        <v>2209</v>
       </c>
       <c r="E337" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F337" s="5">
-        <v>20705.0</v>
+        <v>20710.0</v>
       </c>
       <c r="G337" s="2" t="s">
-        <v>2126</v>
+        <v>2210</v>
       </c>
       <c r="H337" s="2" t="s">
-        <v>2127</v>
+        <v>2211</v>
       </c>
       <c r="I337" s="5" t="s">
-        <v>2128</v>
+        <v>2212</v>
       </c>
       <c r="J337" s="5" t="s">
-        <v>2129</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="338" ht="15.75" customHeight="1">
       <c r="A338" s="2" t="s">
-        <v>2130</v>
+        <v>1723</v>
       </c>
       <c r="B338" s="3" t="s">
-        <v>2131</v>
+        <v>2214</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>2132</v>
+        <v>2215</v>
       </c>
       <c r="D338" s="2" t="s">
-        <v>2133</v>
-[...8 lines deleted...]
-      <c r="H338" s="2"/>
+        <v>1763</v>
+      </c>
+      <c r="E338" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F338" s="5">
+        <v>20746.0</v>
+      </c>
+      <c r="G338" s="2" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H338" s="2" t="s">
+        <v>2217</v>
+      </c>
       <c r="I338" s="5" t="s">
-        <v>2135</v>
+        <v>2218</v>
       </c>
       <c r="J338" s="5" t="s">
-        <v>2136</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="339" ht="15.75" customHeight="1">
       <c r="A339" s="2" t="s">
-        <v>2130</v>
+        <v>1723</v>
       </c>
       <c r="B339" s="3" t="s">
-        <v>2137</v>
+        <v>2220</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>2138</v>
+        <v>2221</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>2139</v>
+        <v>2087</v>
       </c>
       <c r="E339" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F339" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H339" s="2"/>
+      <c r="F339" s="5">
+        <v>20735.0</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>2222</v>
+      </c>
+      <c r="H339" s="2" t="s">
+        <v>2223</v>
+      </c>
       <c r="I339" s="5" t="s">
-        <v>2141</v>
+        <v>2224</v>
       </c>
       <c r="J339" s="5" t="s">
-        <v>2142</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="340" ht="15.75" customHeight="1">
       <c r="A340" s="2" t="s">
-        <v>2130</v>
+        <v>1723</v>
       </c>
       <c r="B340" s="3" t="s">
-        <v>2143</v>
+        <v>2226</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>2144</v>
+        <v>2227</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>2145</v>
+        <v>1373</v>
       </c>
       <c r="E340" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F340" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H340" s="2"/>
+      <c r="F340" s="5">
+        <v>20705.0</v>
+      </c>
+      <c r="G340" s="2" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H340" s="2" t="s">
+        <v>2229</v>
+      </c>
       <c r="I340" s="5" t="s">
-        <v>2147</v>
+        <v>2230</v>
       </c>
       <c r="J340" s="5" t="s">
-        <v>2148</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="341" ht="15.75" customHeight="1">
       <c r="A341" s="2" t="s">
-        <v>2149</v>
+        <v>1723</v>
       </c>
       <c r="B341" s="3" t="s">
-        <v>2150</v>
+        <v>2232</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>2151</v>
+        <v>2233</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>2152</v>
-[...1 lines deleted...]
-      <c r="E341" s="4" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E341" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F341" s="5">
-        <v>20720.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G341" s="2" t="s">
-        <v>2153</v>
+        <v>2235</v>
       </c>
       <c r="H341" s="2" t="s">
-        <v>2154</v>
+        <v>2236</v>
       </c>
       <c r="I341" s="5" t="s">
-        <v>2155</v>
+        <v>2237</v>
       </c>
       <c r="J341" s="5" t="s">
-        <v>2156</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="342" ht="15.75" customHeight="1">
       <c r="A342" s="2" t="s">
-        <v>2157</v>
+        <v>1723</v>
       </c>
       <c r="B342" s="3" t="s">
-        <v>2158</v>
+        <v>2239</v>
       </c>
       <c r="C342" s="2" t="s">
-        <v>2159</v>
+        <v>2240</v>
       </c>
       <c r="D342" s="2" t="s">
-        <v>2160</v>
+        <v>1223</v>
       </c>
       <c r="E342" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F342" s="5" t="s">
-        <v>2161</v>
+        <v>1224</v>
       </c>
       <c r="G342" s="2" t="s">
-        <v>2162</v>
+        <v>2241</v>
       </c>
       <c r="H342" s="2" t="s">
-        <v>2163</v>
+        <v>2242</v>
       </c>
       <c r="I342" s="5" t="s">
-        <v>2164</v>
+        <v>2243</v>
       </c>
       <c r="J342" s="5" t="s">
-        <v>2165</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="343" ht="15.75" customHeight="1">
       <c r="A343" s="2" t="s">
-        <v>1542</v>
+        <v>1723</v>
       </c>
       <c r="B343" s="3" t="s">
-        <v>2166</v>
+        <v>2245</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>2167</v>
+        <v>2246</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>2168</v>
+        <v>1936</v>
       </c>
       <c r="E343" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F343" s="5">
-        <v>21740.0</v>
+        <v>20785.0</v>
       </c>
       <c r="G343" s="2" t="s">
-        <v>2169</v>
+        <v>2247</v>
       </c>
       <c r="H343" s="2" t="s">
-        <v>2170</v>
+        <v>2248</v>
       </c>
       <c r="I343" s="5" t="s">
-        <v>2171</v>
+        <v>2249</v>
       </c>
       <c r="J343" s="5" t="s">
-        <v>2172</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="344" ht="15.75" customHeight="1">
       <c r="A344" s="2" t="s">
-        <v>1542</v>
+        <v>1723</v>
       </c>
       <c r="B344" s="3" t="s">
-        <v>2173</v>
+        <v>2251</v>
       </c>
       <c r="C344" s="2" t="s">
-        <v>2174</v>
+        <v>2252</v>
       </c>
       <c r="D344" s="2" t="s">
-        <v>2168</v>
+        <v>1856</v>
       </c>
       <c r="E344" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F344" s="5" t="s">
-        <v>2175</v>
+      <c r="F344" s="5">
+        <v>20785.0</v>
       </c>
       <c r="G344" s="2" t="s">
-        <v>1565</v>
+        <v>2253</v>
       </c>
       <c r="H344" s="2" t="s">
-        <v>1566</v>
+        <v>2254</v>
       </c>
       <c r="I344" s="5" t="s">
-        <v>2176</v>
+        <v>2255</v>
       </c>
       <c r="J344" s="5" t="s">
-        <v>2177</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="345" ht="15.75" customHeight="1">
       <c r="A345" s="2" t="s">
-        <v>1542</v>
+        <v>1723</v>
       </c>
       <c r="B345" s="3" t="s">
-        <v>2178</v>
+        <v>2257</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>2179</v>
+        <v>2258</v>
       </c>
       <c r="D345" s="2" t="s">
-        <v>2168</v>
+        <v>1749</v>
       </c>
       <c r="E345" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F345" s="5" t="s">
-        <v>2180</v>
+        <v>1843</v>
       </c>
       <c r="G345" s="2" t="s">
-        <v>2181</v>
+        <v>2259</v>
       </c>
       <c r="H345" s="2" t="s">
-        <v>2182</v>
+        <v>2260</v>
       </c>
       <c r="I345" s="5" t="s">
-        <v>2183</v>
+        <v>2261</v>
       </c>
       <c r="J345" s="5" t="s">
-        <v>2184</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="346" ht="15.75" customHeight="1">
       <c r="A346" s="2" t="s">
-        <v>2185</v>
+        <v>1723</v>
       </c>
       <c r="B346" s="3" t="s">
-        <v>1833</v>
+        <v>2263</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>2186</v>
+        <v>2264</v>
       </c>
       <c r="D346" s="2" t="s">
-        <v>2187</v>
+        <v>34</v>
       </c>
       <c r="E346" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F346" s="5" t="s">
-[...3 lines deleted...]
-      <c r="H346" s="2"/>
+      <c r="F346" s="5">
+        <v>20707.0</v>
+      </c>
+      <c r="G346" s="2" t="s">
+        <v>2265</v>
+      </c>
+      <c r="H346" s="2" t="s">
+        <v>2266</v>
+      </c>
       <c r="I346" s="5" t="s">
-        <v>2189</v>
+        <v>2267</v>
       </c>
       <c r="J346" s="5" t="s">
-        <v>2190</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="347" ht="15.75" customHeight="1">
-      <c r="A347" s="9"/>
-[...8 lines deleted...]
-      <c r="J347" s="9"/>
+      <c r="A347" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E347" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F347" s="5" t="s">
+        <v>1792</v>
+      </c>
+      <c r="G347" s="2" t="s">
+        <v>2271</v>
+      </c>
+      <c r="H347" s="2" t="s">
+        <v>2272</v>
+      </c>
+      <c r="I347" s="5" t="s">
+        <v>2273</v>
+      </c>
+      <c r="J347" s="5" t="s">
+        <v>2274</v>
+      </c>
     </row>
     <row r="348" ht="15.75" customHeight="1">
-      <c r="A348" s="9"/>
-[...8 lines deleted...]
-      <c r="J348" s="9"/>
+      <c r="A348" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E348" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F348" s="5" t="s">
+        <v>2277</v>
+      </c>
+      <c r="G348" s="2" t="s">
+        <v>2278</v>
+      </c>
+      <c r="H348" s="2"/>
+      <c r="I348" s="5" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J348" s="5" t="s">
+        <v>2280</v>
+      </c>
     </row>
     <row r="349" ht="15.75" customHeight="1">
-      <c r="A349" s="9"/>
-[...8 lines deleted...]
-      <c r="J349" s="9"/>
+      <c r="A349" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E349" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F349" s="5">
+        <v>20707.0</v>
+      </c>
+      <c r="G349" s="2" t="s">
+        <v>2283</v>
+      </c>
+      <c r="H349" s="2" t="s">
+        <v>2284</v>
+      </c>
+      <c r="I349" s="5" t="s">
+        <v>2285</v>
+      </c>
+      <c r="J349" s="5" t="s">
+        <v>2286</v>
+      </c>
     </row>
     <row r="350" ht="15.75" customHeight="1">
-      <c r="A350" s="9"/>
-[...8 lines deleted...]
-      <c r="J350" s="9"/>
+      <c r="A350" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E350" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F350" s="5">
+        <v>20770.0</v>
+      </c>
+      <c r="G350" s="2" t="s">
+        <v>2289</v>
+      </c>
+      <c r="H350" s="2" t="s">
+        <v>2290</v>
+      </c>
+      <c r="I350" s="5" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J350" s="5" t="s">
+        <v>2292</v>
+      </c>
     </row>
     <row r="351" ht="15.75" customHeight="1">
-      <c r="A351" s="9"/>
-[...8 lines deleted...]
-      <c r="J351" s="9"/>
+      <c r="A351" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E351" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F351" s="5">
+        <v>20708.0</v>
+      </c>
+      <c r="G351" s="2" t="s">
+        <v>2295</v>
+      </c>
+      <c r="H351" s="2" t="s">
+        <v>2296</v>
+      </c>
+      <c r="I351" s="5" t="s">
+        <v>2297</v>
+      </c>
+      <c r="J351" s="5" t="s">
+        <v>2298</v>
+      </c>
     </row>
     <row r="352" ht="15.75" customHeight="1">
-      <c r="A352" s="9"/>
-[...8 lines deleted...]
-      <c r="J352" s="9"/>
+      <c r="A352" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E352" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F352" s="5">
+        <v>20720.0</v>
+      </c>
+      <c r="G352" s="2" t="s">
+        <v>2301</v>
+      </c>
+      <c r="H352" s="2" t="s">
+        <v>2302</v>
+      </c>
+      <c r="I352" s="5" t="s">
+        <v>2303</v>
+      </c>
+      <c r="J352" s="5" t="s">
+        <v>2304</v>
+      </c>
     </row>
     <row r="353" ht="15.75" customHeight="1">
-      <c r="A353" s="9"/>
-[...8 lines deleted...]
-      <c r="J353" s="9"/>
+      <c r="A353" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E353" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F353" s="5">
+        <v>20772.0</v>
+      </c>
+      <c r="G353" s="2" t="s">
+        <v>2307</v>
+      </c>
+      <c r="H353" s="2" t="s">
+        <v>2308</v>
+      </c>
+      <c r="I353" s="5" t="s">
+        <v>2309</v>
+      </c>
+      <c r="J353" s="5" t="s">
+        <v>2310</v>
+      </c>
     </row>
     <row r="354" ht="15.75" customHeight="1">
-      <c r="A354" s="9"/>
-[...8 lines deleted...]
-      <c r="J354" s="9"/>
+      <c r="A354" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E354" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F354" s="5">
+        <v>20716.0</v>
+      </c>
+      <c r="G354" s="2" t="s">
+        <v>2313</v>
+      </c>
+      <c r="H354" s="2" t="s">
+        <v>2314</v>
+      </c>
+      <c r="I354" s="5" t="s">
+        <v>2315</v>
+      </c>
+      <c r="J354" s="5" t="s">
+        <v>2316</v>
+      </c>
     </row>
     <row r="355" ht="15.75" customHeight="1">
-      <c r="A355" s="9"/>
-[...8 lines deleted...]
-      <c r="J355" s="9"/>
+      <c r="A355" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E355" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F355" s="5" t="s">
+        <v>2319</v>
+      </c>
+      <c r="G355" s="2" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H355" s="2" t="s">
+        <v>2321</v>
+      </c>
+      <c r="I355" s="5" t="s">
+        <v>2322</v>
+      </c>
+      <c r="J355" s="5" t="s">
+        <v>2323</v>
+      </c>
     </row>
     <row r="356" ht="15.75" customHeight="1">
-      <c r="A356" s="9"/>
-[...8 lines deleted...]
-      <c r="J356" s="9"/>
+      <c r="A356" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E356" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F356" s="5">
+        <v>20721.0</v>
+      </c>
+      <c r="G356" s="2" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H356" s="2" t="s">
+        <v>2327</v>
+      </c>
+      <c r="I356" s="5" t="s">
+        <v>2328</v>
+      </c>
+      <c r="J356" s="5" t="s">
+        <v>2329</v>
+      </c>
     </row>
     <row r="357" ht="15.75" customHeight="1">
-      <c r="A357" s="9"/>
-[...8 lines deleted...]
-      <c r="J357" s="9"/>
+      <c r="A357" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>2330</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E357" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F357" s="5">
+        <v>20784.0</v>
+      </c>
+      <c r="G357" s="2" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H357" s="2" t="s">
+        <v>2334</v>
+      </c>
+      <c r="I357" s="5" t="s">
+        <v>2335</v>
+      </c>
+      <c r="J357" s="5" t="s">
+        <v>2336</v>
+      </c>
     </row>
     <row r="358" ht="15.75" customHeight="1">
-      <c r="A358" s="9"/>
-[...8 lines deleted...]
-      <c r="J358" s="9"/>
+      <c r="A358" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E358" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F358" s="5">
+        <v>20770.0</v>
+      </c>
+      <c r="G358" s="2" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H358" s="2" t="s">
+        <v>2340</v>
+      </c>
+      <c r="I358" s="5" t="s">
+        <v>2341</v>
+      </c>
+      <c r="J358" s="5" t="s">
+        <v>2342</v>
+      </c>
     </row>
     <row r="359" ht="15.75" customHeight="1">
-      <c r="A359" s="9"/>
-[...8 lines deleted...]
-      <c r="J359" s="9"/>
+      <c r="A359" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B359" s="3" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E359" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F359" s="5">
+        <v>20706.0</v>
+      </c>
+      <c r="G359" s="2" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H359" s="2" t="s">
+        <v>2346</v>
+      </c>
+      <c r="I359" s="5" t="s">
+        <v>2347</v>
+      </c>
+      <c r="J359" s="5" t="s">
+        <v>2348</v>
+      </c>
     </row>
     <row r="360" ht="15.75" customHeight="1">
-      <c r="A360" s="9"/>
-[...8 lines deleted...]
-      <c r="J360" s="9"/>
+      <c r="A360" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="E360" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F360" s="5">
+        <v>20707.0</v>
+      </c>
+      <c r="G360" s="2" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H360" s="2" t="s">
+        <v>2352</v>
+      </c>
+      <c r="I360" s="5" t="s">
+        <v>2353</v>
+      </c>
+      <c r="J360" s="5" t="s">
+        <v>2354</v>
+      </c>
     </row>
     <row r="361" ht="15.75" customHeight="1">
-      <c r="A361" s="9"/>
-[...8 lines deleted...]
-      <c r="J361" s="9"/>
+      <c r="A361" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B361" s="3" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D361" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E361" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F361" s="5">
+        <v>20782.0</v>
+      </c>
+      <c r="G361" s="2" t="s">
+        <v>2356</v>
+      </c>
+      <c r="H361" s="2" t="s">
+        <v>2357</v>
+      </c>
+      <c r="I361" s="5" t="s">
+        <v>2358</v>
+      </c>
+      <c r="J361" s="5" t="s">
+        <v>2359</v>
+      </c>
     </row>
     <row r="362" ht="15.75" customHeight="1">
-      <c r="A362" s="9"/>
-[...8 lines deleted...]
-      <c r="J362" s="9"/>
+      <c r="A362" s="2" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E362" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F362" s="5">
+        <v>20705.0</v>
+      </c>
+      <c r="G362" s="2" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H362" s="2" t="s">
+        <v>2363</v>
+      </c>
+      <c r="I362" s="5" t="s">
+        <v>2364</v>
+      </c>
+      <c r="J362" s="5" t="s">
+        <v>2365</v>
+      </c>
     </row>
     <row r="363" ht="15.75" customHeight="1">
-      <c r="A363" s="9"/>
-[...8 lines deleted...]
-      <c r="J363" s="9"/>
+      <c r="A363" s="2" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B363" s="3" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E363" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F363" s="5" t="s">
+        <v>2370</v>
+      </c>
+      <c r="G363" s="2" t="s">
+        <v>2371</v>
+      </c>
+      <c r="H363" s="2" t="s">
+        <v>2372</v>
+      </c>
+      <c r="I363" s="5" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J363" s="5" t="s">
+        <v>2374</v>
+      </c>
     </row>
     <row r="364" ht="15.75" customHeight="1">
-      <c r="A364" s="9"/>
-[...8 lines deleted...]
-      <c r="J364" s="9"/>
+      <c r="A364" s="2" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B364" s="3" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E364" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F364" s="5" t="s">
+        <v>2378</v>
+      </c>
+      <c r="G364" s="2" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H364" s="2" t="s">
+        <v>2380</v>
+      </c>
+      <c r="I364" s="5" t="s">
+        <v>2381</v>
+      </c>
+      <c r="J364" s="5" t="s">
+        <v>2382</v>
+      </c>
     </row>
     <row r="365" ht="15.75" customHeight="1">
-      <c r="A365" s="9"/>
-[...8 lines deleted...]
-      <c r="J365" s="9"/>
+      <c r="A365" s="2" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B365" s="3" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D365" s="2" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E365" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F365" s="5" t="s">
+        <v>2386</v>
+      </c>
+      <c r="G365" s="2" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H365" s="2" t="s">
+        <v>2388</v>
+      </c>
+      <c r="I365" s="5" t="s">
+        <v>2389</v>
+      </c>
+      <c r="J365" s="5" t="s">
+        <v>2390</v>
+      </c>
     </row>
     <row r="366" ht="15.75" customHeight="1">
-      <c r="A366" s="9"/>
-[...8 lines deleted...]
-      <c r="J366" s="9"/>
+      <c r="A366" s="2" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B366" s="3" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E366" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F366" s="5">
+        <v>20720.0</v>
+      </c>
+      <c r="G366" s="2" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H366" s="2" t="s">
+        <v>2396</v>
+      </c>
+      <c r="I366" s="5" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J366" s="5" t="s">
+        <v>2398</v>
+      </c>
     </row>
     <row r="367" ht="15.75" customHeight="1">
-      <c r="A367" s="9"/>
-[...8 lines deleted...]
-      <c r="J367" s="9"/>
+      <c r="A367" s="2" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B367" s="3" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E367" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F367" s="5" t="s">
+        <v>2403</v>
+      </c>
+      <c r="G367" s="2" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H367" s="2" t="s">
+        <v>2405</v>
+      </c>
+      <c r="I367" s="5" t="s">
+        <v>2406</v>
+      </c>
+      <c r="J367" s="5" t="s">
+        <v>2407</v>
+      </c>
     </row>
     <row r="368" ht="15.75" customHeight="1">
-      <c r="A368" s="9"/>
-[...8 lines deleted...]
-      <c r="J368" s="9"/>
+      <c r="A368" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B368" s="3" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E368" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F368" s="5">
+        <v>21740.0</v>
+      </c>
+      <c r="G368" s="2" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H368" s="2" t="s">
+        <v>2412</v>
+      </c>
+      <c r="I368" s="5" t="s">
+        <v>2413</v>
+      </c>
+      <c r="J368" s="5" t="s">
+        <v>2414</v>
+      </c>
     </row>
     <row r="369" ht="15.75" customHeight="1">
-      <c r="A369" s="9"/>
-[...8 lines deleted...]
-      <c r="J369" s="9"/>
+      <c r="A369" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B369" s="3" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E369" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F369" s="5" t="s">
+        <v>2417</v>
+      </c>
+      <c r="G369" s="2" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H369" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="I369" s="5" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J369" s="5" t="s">
+        <v>2419</v>
+      </c>
     </row>
     <row r="370" ht="15.75" customHeight="1">
-      <c r="A370" s="9"/>
-[...8 lines deleted...]
-      <c r="J370" s="9"/>
+      <c r="A370" s="2" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B370" s="3" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E370" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F370" s="5" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G370" s="2" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H370" s="2" t="s">
+        <v>2424</v>
+      </c>
+      <c r="I370" s="5" t="s">
+        <v>2425</v>
+      </c>
+      <c r="J370" s="5" t="s">
+        <v>2426</v>
+      </c>
     </row>
     <row r="371" ht="15.75" customHeight="1">
-      <c r="A371" s="9"/>
-[...7557 lines deleted...]
-    </row>
+      <c r="A371" s="2" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B371" s="3" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E371" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F371" s="5" t="s">
+        <v>2430</v>
+      </c>
+      <c r="G371" s="2" t="s">
+        <v>2431</v>
+      </c>
+      <c r="H371" s="2" t="s">
+        <v>2432</v>
+      </c>
+      <c r="I371" s="5" t="s">
+        <v>2433</v>
+      </c>
+      <c r="J371" s="5" t="s">
+        <v>2434</v>
+      </c>
+    </row>
+    <row r="372" ht="15.75" customHeight="1"/>
+    <row r="373" ht="15.75" customHeight="1"/>
+    <row r="374" ht="15.75" customHeight="1"/>
+    <row r="375" ht="15.75" customHeight="1"/>
+    <row r="376" ht="15.75" customHeight="1"/>
+    <row r="377" ht="15.75" customHeight="1"/>
+    <row r="378" ht="15.75" customHeight="1"/>
+    <row r="379" ht="15.75" customHeight="1"/>
+    <row r="380" ht="15.75" customHeight="1"/>
+    <row r="381" ht="15.75" customHeight="1"/>
+    <row r="382" ht="15.75" customHeight="1"/>
+    <row r="383" ht="15.75" customHeight="1"/>
+    <row r="384" ht="15.75" customHeight="1"/>
+    <row r="385" ht="15.75" customHeight="1"/>
+    <row r="386" ht="15.75" customHeight="1"/>
+    <row r="387" ht="15.75" customHeight="1"/>
+    <row r="388" ht="15.75" customHeight="1"/>
+    <row r="389" ht="15.75" customHeight="1"/>
+    <row r="390" ht="15.75" customHeight="1"/>
+    <row r="391" ht="15.75" customHeight="1"/>
+    <row r="392" ht="15.75" customHeight="1"/>
+    <row r="393" ht="15.75" customHeight="1"/>
+    <row r="394" ht="15.75" customHeight="1"/>
+    <row r="395" ht="15.75" customHeight="1"/>
+    <row r="396" ht="15.75" customHeight="1"/>
+    <row r="397" ht="15.75" customHeight="1"/>
+    <row r="398" ht="15.75" customHeight="1"/>
+    <row r="399" ht="15.75" customHeight="1"/>
+    <row r="400" ht="15.75" customHeight="1"/>
+    <row r="401" ht="15.75" customHeight="1"/>
+    <row r="402" ht="15.75" customHeight="1"/>
+    <row r="403" ht="15.75" customHeight="1"/>
+    <row r="404" ht="15.75" customHeight="1"/>
+    <row r="405" ht="15.75" customHeight="1"/>
+    <row r="406" ht="15.75" customHeight="1"/>
+    <row r="407" ht="15.75" customHeight="1"/>
+    <row r="408" ht="15.75" customHeight="1"/>
+    <row r="409" ht="15.75" customHeight="1"/>
+    <row r="410" ht="15.75" customHeight="1"/>
+    <row r="411" ht="15.75" customHeight="1"/>
+    <row r="412" ht="15.75" customHeight="1"/>
+    <row r="413" ht="15.75" customHeight="1"/>
+    <row r="414" ht="15.75" customHeight="1"/>
+    <row r="415" ht="15.75" customHeight="1"/>
+    <row r="416" ht="15.75" customHeight="1"/>
+    <row r="417" ht="15.75" customHeight="1"/>
+    <row r="418" ht="15.75" customHeight="1"/>
+    <row r="419" ht="15.75" customHeight="1"/>
+    <row r="420" ht="15.75" customHeight="1"/>
+    <row r="421" ht="15.75" customHeight="1"/>
+    <row r="422" ht="15.75" customHeight="1"/>
+    <row r="423" ht="15.75" customHeight="1"/>
+    <row r="424" ht="15.75" customHeight="1"/>
+    <row r="425" ht="15.75" customHeight="1"/>
+    <row r="426" ht="15.75" customHeight="1"/>
+    <row r="427" ht="15.75" customHeight="1"/>
+    <row r="428" ht="15.75" customHeight="1"/>
+    <row r="429" ht="15.75" customHeight="1"/>
+    <row r="430" ht="15.75" customHeight="1"/>
+    <row r="431" ht="15.75" customHeight="1"/>
+    <row r="432" ht="15.75" customHeight="1"/>
+    <row r="433" ht="15.75" customHeight="1"/>
+    <row r="434" ht="15.75" customHeight="1"/>
+    <row r="435" ht="15.75" customHeight="1"/>
+    <row r="436" ht="15.75" customHeight="1"/>
+    <row r="437" ht="15.75" customHeight="1"/>
+    <row r="438" ht="15.75" customHeight="1"/>
+    <row r="439" ht="15.75" customHeight="1"/>
+    <row r="440" ht="15.75" customHeight="1"/>
+    <row r="441" ht="15.75" customHeight="1"/>
+    <row r="442" ht="15.75" customHeight="1"/>
+    <row r="443" ht="15.75" customHeight="1"/>
+    <row r="444" ht="15.75" customHeight="1"/>
+    <row r="445" ht="15.75" customHeight="1"/>
+    <row r="446" ht="15.75" customHeight="1"/>
+    <row r="447" ht="15.75" customHeight="1"/>
+    <row r="448" ht="15.75" customHeight="1"/>
+    <row r="449" ht="15.75" customHeight="1"/>
+    <row r="450" ht="15.75" customHeight="1"/>
+    <row r="451" ht="15.75" customHeight="1"/>
+    <row r="452" ht="15.75" customHeight="1"/>
+    <row r="453" ht="15.75" customHeight="1"/>
+    <row r="454" ht="15.75" customHeight="1"/>
+    <row r="455" ht="15.75" customHeight="1"/>
+    <row r="456" ht="15.75" customHeight="1"/>
+    <row r="457" ht="15.75" customHeight="1"/>
+    <row r="458" ht="15.75" customHeight="1"/>
+    <row r="459" ht="15.75" customHeight="1"/>
+    <row r="460" ht="15.75" customHeight="1"/>
+    <row r="461" ht="15.75" customHeight="1"/>
+    <row r="462" ht="15.75" customHeight="1"/>
+    <row r="463" ht="15.75" customHeight="1"/>
+    <row r="464" ht="15.75" customHeight="1"/>
+    <row r="465" ht="15.75" customHeight="1"/>
+    <row r="466" ht="15.75" customHeight="1"/>
+    <row r="467" ht="15.75" customHeight="1"/>
+    <row r="468" ht="15.75" customHeight="1"/>
+    <row r="469" ht="15.75" customHeight="1"/>
+    <row r="470" ht="15.75" customHeight="1"/>
+    <row r="471" ht="15.75" customHeight="1"/>
+    <row r="472" ht="15.75" customHeight="1"/>
+    <row r="473" ht="15.75" customHeight="1"/>
+    <row r="474" ht="15.75" customHeight="1"/>
+    <row r="475" ht="15.75" customHeight="1"/>
+    <row r="476" ht="15.75" customHeight="1"/>
+    <row r="477" ht="15.75" customHeight="1"/>
+    <row r="478" ht="15.75" customHeight="1"/>
+    <row r="479" ht="15.75" customHeight="1"/>
+    <row r="480" ht="15.75" customHeight="1"/>
+    <row r="481" ht="15.75" customHeight="1"/>
+    <row r="482" ht="15.75" customHeight="1"/>
+    <row r="483" ht="15.75" customHeight="1"/>
+    <row r="484" ht="15.75" customHeight="1"/>
+    <row r="485" ht="15.75" customHeight="1"/>
+    <row r="486" ht="15.75" customHeight="1"/>
+    <row r="487" ht="15.75" customHeight="1"/>
+    <row r="488" ht="15.75" customHeight="1"/>
+    <row r="489" ht="15.75" customHeight="1"/>
+    <row r="490" ht="15.75" customHeight="1"/>
+    <row r="491" ht="15.75" customHeight="1"/>
+    <row r="492" ht="15.75" customHeight="1"/>
+    <row r="493" ht="15.75" customHeight="1"/>
+    <row r="494" ht="15.75" customHeight="1"/>
+    <row r="495" ht="15.75" customHeight="1"/>
+    <row r="496" ht="15.75" customHeight="1"/>
+    <row r="497" ht="15.75" customHeight="1"/>
+    <row r="498" ht="15.75" customHeight="1"/>
+    <row r="499" ht="15.75" customHeight="1"/>
+    <row r="500" ht="15.75" customHeight="1"/>
+    <row r="501" ht="15.75" customHeight="1"/>
+    <row r="502" ht="15.75" customHeight="1"/>
+    <row r="503" ht="15.75" customHeight="1"/>
+    <row r="504" ht="15.75" customHeight="1"/>
+    <row r="505" ht="15.75" customHeight="1"/>
+    <row r="506" ht="15.75" customHeight="1"/>
+    <row r="507" ht="15.75" customHeight="1"/>
+    <row r="508" ht="15.75" customHeight="1"/>
+    <row r="509" ht="15.75" customHeight="1"/>
+    <row r="510" ht="15.75" customHeight="1"/>
+    <row r="511" ht="15.75" customHeight="1"/>
+    <row r="512" ht="15.75" customHeight="1"/>
+    <row r="513" ht="15.75" customHeight="1"/>
+    <row r="514" ht="15.75" customHeight="1"/>
+    <row r="515" ht="15.75" customHeight="1"/>
+    <row r="516" ht="15.75" customHeight="1"/>
+    <row r="517" ht="15.75" customHeight="1"/>
+    <row r="518" ht="15.75" customHeight="1"/>
+    <row r="519" ht="15.75" customHeight="1"/>
+    <row r="520" ht="15.75" customHeight="1"/>
+    <row r="521" ht="15.75" customHeight="1"/>
+    <row r="522" ht="15.75" customHeight="1"/>
+    <row r="523" ht="15.75" customHeight="1"/>
+    <row r="524" ht="15.75" customHeight="1"/>
+    <row r="525" ht="15.75" customHeight="1"/>
+    <row r="526" ht="15.75" customHeight="1"/>
+    <row r="527" ht="15.75" customHeight="1"/>
+    <row r="528" ht="15.75" customHeight="1"/>
+    <row r="529" ht="15.75" customHeight="1"/>
+    <row r="530" ht="15.75" customHeight="1"/>
+    <row r="531" ht="15.75" customHeight="1"/>
+    <row r="532" ht="15.75" customHeight="1"/>
+    <row r="533" ht="15.75" customHeight="1"/>
+    <row r="534" ht="15.75" customHeight="1"/>
+    <row r="535" ht="15.75" customHeight="1"/>
+    <row r="536" ht="15.75" customHeight="1"/>
+    <row r="537" ht="15.75" customHeight="1"/>
+    <row r="538" ht="15.75" customHeight="1"/>
+    <row r="539" ht="15.75" customHeight="1"/>
+    <row r="540" ht="15.75" customHeight="1"/>
+    <row r="541" ht="15.75" customHeight="1"/>
+    <row r="542" ht="15.75" customHeight="1"/>
+    <row r="543" ht="15.75" customHeight="1"/>
+    <row r="544" ht="15.75" customHeight="1"/>
+    <row r="545" ht="15.75" customHeight="1"/>
+    <row r="546" ht="15.75" customHeight="1"/>
+    <row r="547" ht="15.75" customHeight="1"/>
+    <row r="548" ht="15.75" customHeight="1"/>
+    <row r="549" ht="15.75" customHeight="1"/>
+    <row r="550" ht="15.75" customHeight="1"/>
+    <row r="551" ht="15.75" customHeight="1"/>
+    <row r="552" ht="15.75" customHeight="1"/>
+    <row r="553" ht="15.75" customHeight="1"/>
+    <row r="554" ht="15.75" customHeight="1"/>
+    <row r="555" ht="15.75" customHeight="1"/>
+    <row r="556" ht="15.75" customHeight="1"/>
+    <row r="557" ht="15.75" customHeight="1"/>
+    <row r="558" ht="15.75" customHeight="1"/>
+    <row r="559" ht="15.75" customHeight="1"/>
+    <row r="560" ht="15.75" customHeight="1"/>
+    <row r="561" ht="15.75" customHeight="1"/>
+    <row r="562" ht="15.75" customHeight="1"/>
+    <row r="563" ht="15.75" customHeight="1"/>
+    <row r="564" ht="15.75" customHeight="1"/>
+    <row r="565" ht="15.75" customHeight="1"/>
+    <row r="566" ht="15.75" customHeight="1"/>
+    <row r="567" ht="15.75" customHeight="1"/>
+    <row r="568" ht="15.75" customHeight="1"/>
+    <row r="569" ht="15.75" customHeight="1"/>
+    <row r="570" ht="15.75" customHeight="1"/>
+    <row r="571" ht="15.75" customHeight="1"/>
+    <row r="572" ht="15.75" customHeight="1"/>
+    <row r="573" ht="15.75" customHeight="1"/>
+    <row r="574" ht="15.75" customHeight="1"/>
+    <row r="575" ht="15.75" customHeight="1"/>
+    <row r="576" ht="15.75" customHeight="1"/>
+    <row r="577" ht="15.75" customHeight="1"/>
+    <row r="578" ht="15.75" customHeight="1"/>
+    <row r="579" ht="15.75" customHeight="1"/>
+    <row r="580" ht="15.75" customHeight="1"/>
+    <row r="581" ht="15.75" customHeight="1"/>
+    <row r="582" ht="15.75" customHeight="1"/>
+    <row r="583" ht="15.75" customHeight="1"/>
+    <row r="584" ht="15.75" customHeight="1"/>
+    <row r="585" ht="15.75" customHeight="1"/>
+    <row r="586" ht="15.75" customHeight="1"/>
+    <row r="587" ht="15.75" customHeight="1"/>
+    <row r="588" ht="15.75" customHeight="1"/>
+    <row r="589" ht="15.75" customHeight="1"/>
+    <row r="590" ht="15.75" customHeight="1"/>
+    <row r="591" ht="15.75" customHeight="1"/>
+    <row r="592" ht="15.75" customHeight="1"/>
+    <row r="593" ht="15.75" customHeight="1"/>
+    <row r="594" ht="15.75" customHeight="1"/>
+    <row r="595" ht="15.75" customHeight="1"/>
+    <row r="596" ht="15.75" customHeight="1"/>
+    <row r="597" ht="15.75" customHeight="1"/>
+    <row r="598" ht="15.75" customHeight="1"/>
+    <row r="599" ht="15.75" customHeight="1"/>
+    <row r="600" ht="15.75" customHeight="1"/>
+    <row r="601" ht="15.75" customHeight="1"/>
+    <row r="602" ht="15.75" customHeight="1"/>
+    <row r="603" ht="15.75" customHeight="1"/>
+    <row r="604" ht="15.75" customHeight="1"/>
+    <row r="605" ht="15.75" customHeight="1"/>
+    <row r="606" ht="15.75" customHeight="1"/>
+    <row r="607" ht="15.75" customHeight="1"/>
+    <row r="608" ht="15.75" customHeight="1"/>
+    <row r="609" ht="15.75" customHeight="1"/>
+    <row r="610" ht="15.75" customHeight="1"/>
+    <row r="611" ht="15.75" customHeight="1"/>
+    <row r="612" ht="15.75" customHeight="1"/>
+    <row r="613" ht="15.75" customHeight="1"/>
+    <row r="614" ht="15.75" customHeight="1"/>
+    <row r="615" ht="15.75" customHeight="1"/>
+    <row r="616" ht="15.75" customHeight="1"/>
+    <row r="617" ht="15.75" customHeight="1"/>
+    <row r="618" ht="15.75" customHeight="1"/>
+    <row r="619" ht="15.75" customHeight="1"/>
+    <row r="620" ht="15.75" customHeight="1"/>
+    <row r="621" ht="15.75" customHeight="1"/>
+    <row r="622" ht="15.75" customHeight="1"/>
+    <row r="623" ht="15.75" customHeight="1"/>
+    <row r="624" ht="15.75" customHeight="1"/>
+    <row r="625" ht="15.75" customHeight="1"/>
+    <row r="626" ht="15.75" customHeight="1"/>
+    <row r="627" ht="15.75" customHeight="1"/>
+    <row r="628" ht="15.75" customHeight="1"/>
+    <row r="629" ht="15.75" customHeight="1"/>
+    <row r="630" ht="15.75" customHeight="1"/>
+    <row r="631" ht="15.75" customHeight="1"/>
+    <row r="632" ht="15.75" customHeight="1"/>
+    <row r="633" ht="15.75" customHeight="1"/>
+    <row r="634" ht="15.75" customHeight="1"/>
+    <row r="635" ht="15.75" customHeight="1"/>
+    <row r="636" ht="15.75" customHeight="1"/>
+    <row r="637" ht="15.75" customHeight="1"/>
+    <row r="638" ht="15.75" customHeight="1"/>
+    <row r="639" ht="15.75" customHeight="1"/>
+    <row r="640" ht="15.75" customHeight="1"/>
+    <row r="641" ht="15.75" customHeight="1"/>
+    <row r="642" ht="15.75" customHeight="1"/>
+    <row r="643" ht="15.75" customHeight="1"/>
+    <row r="644" ht="15.75" customHeight="1"/>
+    <row r="645" ht="15.75" customHeight="1"/>
+    <row r="646" ht="15.75" customHeight="1"/>
+    <row r="647" ht="15.75" customHeight="1"/>
+    <row r="648" ht="15.75" customHeight="1"/>
+    <row r="649" ht="15.75" customHeight="1"/>
+    <row r="650" ht="15.75" customHeight="1"/>
+    <row r="651" ht="15.75" customHeight="1"/>
+    <row r="652" ht="15.75" customHeight="1"/>
+    <row r="653" ht="15.75" customHeight="1"/>
+    <row r="654" ht="15.75" customHeight="1"/>
+    <row r="655" ht="15.75" customHeight="1"/>
+    <row r="656" ht="15.75" customHeight="1"/>
+    <row r="657" ht="15.75" customHeight="1"/>
+    <row r="658" ht="15.75" customHeight="1"/>
+    <row r="659" ht="15.75" customHeight="1"/>
+    <row r="660" ht="15.75" customHeight="1"/>
+    <row r="661" ht="15.75" customHeight="1"/>
+    <row r="662" ht="15.75" customHeight="1"/>
+    <row r="663" ht="15.75" customHeight="1"/>
+    <row r="664" ht="15.75" customHeight="1"/>
+    <row r="665" ht="15.75" customHeight="1"/>
+    <row r="666" ht="15.75" customHeight="1"/>
+    <row r="667" ht="15.75" customHeight="1"/>
+    <row r="668" ht="15.75" customHeight="1"/>
+    <row r="669" ht="15.75" customHeight="1"/>
+    <row r="670" ht="15.75" customHeight="1"/>
+    <row r="671" ht="15.75" customHeight="1"/>
+    <row r="672" ht="15.75" customHeight="1"/>
+    <row r="673" ht="15.75" customHeight="1"/>
+    <row r="674" ht="15.75" customHeight="1"/>
+    <row r="675" ht="15.75" customHeight="1"/>
+    <row r="676" ht="15.75" customHeight="1"/>
+    <row r="677" ht="15.75" customHeight="1"/>
+    <row r="678" ht="15.75" customHeight="1"/>
+    <row r="679" ht="15.75" customHeight="1"/>
+    <row r="680" ht="15.75" customHeight="1"/>
+    <row r="681" ht="15.75" customHeight="1"/>
+    <row r="682" ht="15.75" customHeight="1"/>
+    <row r="683" ht="15.75" customHeight="1"/>
+    <row r="684" ht="15.75" customHeight="1"/>
+    <row r="685" ht="15.75" customHeight="1"/>
+    <row r="686" ht="15.75" customHeight="1"/>
+    <row r="687" ht="15.75" customHeight="1"/>
+    <row r="688" ht="15.75" customHeight="1"/>
+    <row r="689" ht="15.75" customHeight="1"/>
+    <row r="690" ht="15.75" customHeight="1"/>
+    <row r="691" ht="15.75" customHeight="1"/>
+    <row r="692" ht="15.75" customHeight="1"/>
+    <row r="693" ht="15.75" customHeight="1"/>
+    <row r="694" ht="15.75" customHeight="1"/>
+    <row r="695" ht="15.75" customHeight="1"/>
+    <row r="696" ht="15.75" customHeight="1"/>
+    <row r="697" ht="15.75" customHeight="1"/>
+    <row r="698" ht="15.75" customHeight="1"/>
+    <row r="699" ht="15.75" customHeight="1"/>
+    <row r="700" ht="15.75" customHeight="1"/>
+    <row r="701" ht="15.75" customHeight="1"/>
+    <row r="702" ht="15.75" customHeight="1"/>
+    <row r="703" ht="15.75" customHeight="1"/>
+    <row r="704" ht="15.75" customHeight="1"/>
+    <row r="705" ht="15.75" customHeight="1"/>
+    <row r="706" ht="15.75" customHeight="1"/>
+    <row r="707" ht="15.75" customHeight="1"/>
+    <row r="708" ht="15.75" customHeight="1"/>
+    <row r="709" ht="15.75" customHeight="1"/>
+    <row r="710" ht="15.75" customHeight="1"/>
+    <row r="711" ht="15.75" customHeight="1"/>
+    <row r="712" ht="15.75" customHeight="1"/>
+    <row r="713" ht="15.75" customHeight="1"/>
+    <row r="714" ht="15.75" customHeight="1"/>
+    <row r="715" ht="15.75" customHeight="1"/>
+    <row r="716" ht="15.75" customHeight="1"/>
+    <row r="717" ht="15.75" customHeight="1"/>
+    <row r="718" ht="15.75" customHeight="1"/>
+    <row r="719" ht="15.75" customHeight="1"/>
+    <row r="720" ht="15.75" customHeight="1"/>
+    <row r="721" ht="15.75" customHeight="1"/>
+    <row r="722" ht="15.75" customHeight="1"/>
+    <row r="723" ht="15.75" customHeight="1"/>
+    <row r="724" ht="15.75" customHeight="1"/>
+    <row r="725" ht="15.75" customHeight="1"/>
+    <row r="726" ht="15.75" customHeight="1"/>
+    <row r="727" ht="15.75" customHeight="1"/>
+    <row r="728" ht="15.75" customHeight="1"/>
+    <row r="729" ht="15.75" customHeight="1"/>
+    <row r="730" ht="15.75" customHeight="1"/>
+    <row r="731" ht="15.75" customHeight="1"/>
+    <row r="732" ht="15.75" customHeight="1"/>
+    <row r="733" ht="15.75" customHeight="1"/>
+    <row r="734" ht="15.75" customHeight="1"/>
+    <row r="735" ht="15.75" customHeight="1"/>
+    <row r="736" ht="15.75" customHeight="1"/>
+    <row r="737" ht="15.75" customHeight="1"/>
+    <row r="738" ht="15.75" customHeight="1"/>
+    <row r="739" ht="15.75" customHeight="1"/>
+    <row r="740" ht="15.75" customHeight="1"/>
+    <row r="741" ht="15.75" customHeight="1"/>
+    <row r="742" ht="15.75" customHeight="1"/>
+    <row r="743" ht="15.75" customHeight="1"/>
+    <row r="744" ht="15.75" customHeight="1"/>
+    <row r="745" ht="15.75" customHeight="1"/>
+    <row r="746" ht="15.75" customHeight="1"/>
+    <row r="747" ht="15.75" customHeight="1"/>
+    <row r="748" ht="15.75" customHeight="1"/>
+    <row r="749" ht="15.75" customHeight="1"/>
+    <row r="750" ht="15.75" customHeight="1"/>
+    <row r="751" ht="15.75" customHeight="1"/>
+    <row r="752" ht="15.75" customHeight="1"/>
+    <row r="753" ht="15.75" customHeight="1"/>
+    <row r="754" ht="15.75" customHeight="1"/>
+    <row r="755" ht="15.75" customHeight="1"/>
+    <row r="756" ht="15.75" customHeight="1"/>
+    <row r="757" ht="15.75" customHeight="1"/>
+    <row r="758" ht="15.75" customHeight="1"/>
+    <row r="759" ht="15.75" customHeight="1"/>
+    <row r="760" ht="15.75" customHeight="1"/>
+    <row r="761" ht="15.75" customHeight="1"/>
+    <row r="762" ht="15.75" customHeight="1"/>
+    <row r="763" ht="15.75" customHeight="1"/>
+    <row r="764" ht="15.75" customHeight="1"/>
+    <row r="765" ht="15.75" customHeight="1"/>
+    <row r="766" ht="15.75" customHeight="1"/>
+    <row r="767" ht="15.75" customHeight="1"/>
+    <row r="768" ht="15.75" customHeight="1"/>
+    <row r="769" ht="15.75" customHeight="1"/>
+    <row r="770" ht="15.75" customHeight="1"/>
+    <row r="771" ht="15.75" customHeight="1"/>
+    <row r="772" ht="15.75" customHeight="1"/>
+    <row r="773" ht="15.75" customHeight="1"/>
+    <row r="774" ht="15.75" customHeight="1"/>
+    <row r="775" ht="15.75" customHeight="1"/>
+    <row r="776" ht="15.75" customHeight="1"/>
+    <row r="777" ht="15.75" customHeight="1"/>
+    <row r="778" ht="15.75" customHeight="1"/>
+    <row r="779" ht="15.75" customHeight="1"/>
+    <row r="780" ht="15.75" customHeight="1"/>
+    <row r="781" ht="15.75" customHeight="1"/>
+    <row r="782" ht="15.75" customHeight="1"/>
+    <row r="783" ht="15.75" customHeight="1"/>
+    <row r="784" ht="15.75" customHeight="1"/>
+    <row r="785" ht="15.75" customHeight="1"/>
+    <row r="786" ht="15.75" customHeight="1"/>
+    <row r="787" ht="15.75" customHeight="1"/>
+    <row r="788" ht="15.75" customHeight="1"/>
+    <row r="789" ht="15.75" customHeight="1"/>
+    <row r="790" ht="15.75" customHeight="1"/>
+    <row r="791" ht="15.75" customHeight="1"/>
+    <row r="792" ht="15.75" customHeight="1"/>
+    <row r="793" ht="15.75" customHeight="1"/>
+    <row r="794" ht="15.75" customHeight="1"/>
+    <row r="795" ht="15.75" customHeight="1"/>
+    <row r="796" ht="15.75" customHeight="1"/>
+    <row r="797" ht="15.75" customHeight="1"/>
+    <row r="798" ht="15.75" customHeight="1"/>
+    <row r="799" ht="15.75" customHeight="1"/>
+    <row r="800" ht="15.75" customHeight="1"/>
+    <row r="801" ht="15.75" customHeight="1"/>
+    <row r="802" ht="15.75" customHeight="1"/>
+    <row r="803" ht="15.75" customHeight="1"/>
+    <row r="804" ht="15.75" customHeight="1"/>
+    <row r="805" ht="15.75" customHeight="1"/>
+    <row r="806" ht="15.75" customHeight="1"/>
+    <row r="807" ht="15.75" customHeight="1"/>
+    <row r="808" ht="15.75" customHeight="1"/>
+    <row r="809" ht="15.75" customHeight="1"/>
+    <row r="810" ht="15.75" customHeight="1"/>
+    <row r="811" ht="15.75" customHeight="1"/>
+    <row r="812" ht="15.75" customHeight="1"/>
+    <row r="813" ht="15.75" customHeight="1"/>
+    <row r="814" ht="15.75" customHeight="1"/>
+    <row r="815" ht="15.75" customHeight="1"/>
+    <row r="816" ht="15.75" customHeight="1"/>
+    <row r="817" ht="15.75" customHeight="1"/>
+    <row r="818" ht="15.75" customHeight="1"/>
+    <row r="819" ht="15.75" customHeight="1"/>
+    <row r="820" ht="15.75" customHeight="1"/>
+    <row r="821" ht="15.75" customHeight="1"/>
+    <row r="822" ht="15.75" customHeight="1"/>
+    <row r="823" ht="15.75" customHeight="1"/>
+    <row r="824" ht="15.75" customHeight="1"/>
+    <row r="825" ht="15.75" customHeight="1"/>
+    <row r="826" ht="15.75" customHeight="1"/>
+    <row r="827" ht="15.75" customHeight="1"/>
+    <row r="828" ht="15.75" customHeight="1"/>
+    <row r="829" ht="15.75" customHeight="1"/>
+    <row r="830" ht="15.75" customHeight="1"/>
+    <row r="831" ht="15.75" customHeight="1"/>
+    <row r="832" ht="15.75" customHeight="1"/>
+    <row r="833" ht="15.75" customHeight="1"/>
+    <row r="834" ht="15.75" customHeight="1"/>
+    <row r="835" ht="15.75" customHeight="1"/>
+    <row r="836" ht="15.75" customHeight="1"/>
+    <row r="837" ht="15.75" customHeight="1"/>
+    <row r="838" ht="15.75" customHeight="1"/>
+    <row r="839" ht="15.75" customHeight="1"/>
+    <row r="840" ht="15.75" customHeight="1"/>
+    <row r="841" ht="15.75" customHeight="1"/>
+    <row r="842" ht="15.75" customHeight="1"/>
+    <row r="843" ht="15.75" customHeight="1"/>
+    <row r="844" ht="15.75" customHeight="1"/>
+    <row r="845" ht="15.75" customHeight="1"/>
+    <row r="846" ht="15.75" customHeight="1"/>
+    <row r="847" ht="15.75" customHeight="1"/>
+    <row r="848" ht="15.75" customHeight="1"/>
+    <row r="849" ht="15.75" customHeight="1"/>
+    <row r="850" ht="15.75" customHeight="1"/>
+    <row r="851" ht="15.75" customHeight="1"/>
+    <row r="852" ht="15.75" customHeight="1"/>
+    <row r="853" ht="15.75" customHeight="1"/>
+    <row r="854" ht="15.75" customHeight="1"/>
+    <row r="855" ht="15.75" customHeight="1"/>
+    <row r="856" ht="15.75" customHeight="1"/>
+    <row r="857" ht="15.75" customHeight="1"/>
+    <row r="858" ht="15.75" customHeight="1"/>
+    <row r="859" ht="15.75" customHeight="1"/>
+    <row r="860" ht="15.75" customHeight="1"/>
+    <row r="861" ht="15.75" customHeight="1"/>
+    <row r="862" ht="15.75" customHeight="1"/>
+    <row r="863" ht="15.75" customHeight="1"/>
+    <row r="864" ht="15.75" customHeight="1"/>
+    <row r="865" ht="15.75" customHeight="1"/>
+    <row r="866" ht="15.75" customHeight="1"/>
+    <row r="867" ht="15.75" customHeight="1"/>
+    <row r="868" ht="15.75" customHeight="1"/>
+    <row r="869" ht="15.75" customHeight="1"/>
+    <row r="870" ht="15.75" customHeight="1"/>
+    <row r="871" ht="15.75" customHeight="1"/>
+    <row r="872" ht="15.75" customHeight="1"/>
+    <row r="873" ht="15.75" customHeight="1"/>
+    <row r="874" ht="15.75" customHeight="1"/>
+    <row r="875" ht="15.75" customHeight="1"/>
+    <row r="876" ht="15.75" customHeight="1"/>
+    <row r="877" ht="15.75" customHeight="1"/>
+    <row r="878" ht="15.75" customHeight="1"/>
+    <row r="879" ht="15.75" customHeight="1"/>
+    <row r="880" ht="15.75" customHeight="1"/>
+    <row r="881" ht="15.75" customHeight="1"/>
+    <row r="882" ht="15.75" customHeight="1"/>
+    <row r="883" ht="15.75" customHeight="1"/>
+    <row r="884" ht="15.75" customHeight="1"/>
+    <row r="885" ht="15.75" customHeight="1"/>
+    <row r="886" ht="15.75" customHeight="1"/>
+    <row r="887" ht="15.75" customHeight="1"/>
+    <row r="888" ht="15.75" customHeight="1"/>
+    <row r="889" ht="15.75" customHeight="1"/>
+    <row r="890" ht="15.75" customHeight="1"/>
+    <row r="891" ht="15.75" customHeight="1"/>
+    <row r="892" ht="15.75" customHeight="1"/>
+    <row r="893" ht="15.75" customHeight="1"/>
+    <row r="894" ht="15.75" customHeight="1"/>
+    <row r="895" ht="15.75" customHeight="1"/>
+    <row r="896" ht="15.75" customHeight="1"/>
+    <row r="897" ht="15.75" customHeight="1"/>
+    <row r="898" ht="15.75" customHeight="1"/>
+    <row r="899" ht="15.75" customHeight="1"/>
+    <row r="900" ht="15.75" customHeight="1"/>
+    <row r="901" ht="15.75" customHeight="1"/>
+    <row r="902" ht="15.75" customHeight="1"/>
+    <row r="903" ht="15.75" customHeight="1"/>
+    <row r="904" ht="15.75" customHeight="1"/>
+    <row r="905" ht="15.75" customHeight="1"/>
+    <row r="906" ht="15.75" customHeight="1"/>
+    <row r="907" ht="15.75" customHeight="1"/>
+    <row r="908" ht="15.75" customHeight="1"/>
+    <row r="909" ht="15.75" customHeight="1"/>
+    <row r="910" ht="15.75" customHeight="1"/>
+    <row r="911" ht="15.75" customHeight="1"/>
+    <row r="912" ht="15.75" customHeight="1"/>
+    <row r="913" ht="15.75" customHeight="1"/>
+    <row r="914" ht="15.75" customHeight="1"/>
+    <row r="915" ht="15.75" customHeight="1"/>
+    <row r="916" ht="15.75" customHeight="1"/>
+    <row r="917" ht="15.75" customHeight="1"/>
+    <row r="918" ht="15.75" customHeight="1"/>
+    <row r="919" ht="15.75" customHeight="1"/>
+    <row r="920" ht="15.75" customHeight="1"/>
+    <row r="921" ht="15.75" customHeight="1"/>
+    <row r="922" ht="15.75" customHeight="1"/>
+    <row r="923" ht="15.75" customHeight="1"/>
+    <row r="924" ht="15.75" customHeight="1"/>
+    <row r="925" ht="15.75" customHeight="1"/>
+    <row r="926" ht="15.75" customHeight="1"/>
+    <row r="927" ht="15.75" customHeight="1"/>
+    <row r="928" ht="15.75" customHeight="1"/>
+    <row r="929" ht="15.75" customHeight="1"/>
+    <row r="930" ht="15.75" customHeight="1"/>
+    <row r="931" ht="15.75" customHeight="1"/>
+    <row r="932" ht="15.75" customHeight="1"/>
+    <row r="933" ht="15.75" customHeight="1"/>
+    <row r="934" ht="15.75" customHeight="1"/>
+    <row r="935" ht="15.75" customHeight="1"/>
+    <row r="936" ht="15.75" customHeight="1"/>
+    <row r="937" ht="15.75" customHeight="1"/>
+    <row r="938" ht="15.75" customHeight="1"/>
+    <row r="939" ht="15.75" customHeight="1"/>
+    <row r="940" ht="15.75" customHeight="1"/>
+    <row r="941" ht="15.75" customHeight="1"/>
+    <row r="942" ht="15.75" customHeight="1"/>
+    <row r="943" ht="15.75" customHeight="1"/>
+    <row r="944" ht="15.75" customHeight="1"/>
+    <row r="945" ht="15.75" customHeight="1"/>
+    <row r="946" ht="15.75" customHeight="1"/>
+    <row r="947" ht="15.75" customHeight="1"/>
+    <row r="948" ht="15.75" customHeight="1"/>
+    <row r="949" ht="15.75" customHeight="1"/>
+    <row r="950" ht="15.75" customHeight="1"/>
+    <row r="951" ht="15.75" customHeight="1"/>
+    <row r="952" ht="15.75" customHeight="1"/>
+    <row r="953" ht="15.75" customHeight="1"/>
+    <row r="954" ht="15.75" customHeight="1"/>
+    <row r="955" ht="15.75" customHeight="1"/>
+    <row r="956" ht="15.75" customHeight="1"/>
+    <row r="957" ht="15.75" customHeight="1"/>
+    <row r="958" ht="15.75" customHeight="1"/>
+    <row r="959" ht="15.75" customHeight="1"/>
+    <row r="960" ht="15.75" customHeight="1"/>
+    <row r="961" ht="15.75" customHeight="1"/>
+    <row r="962" ht="15.75" customHeight="1"/>
+    <row r="963" ht="15.75" customHeight="1"/>
+    <row r="964" ht="15.75" customHeight="1"/>
+    <row r="965" ht="15.75" customHeight="1"/>
+    <row r="966" ht="15.75" customHeight="1"/>
+    <row r="967" ht="15.75" customHeight="1"/>
+    <row r="968" ht="15.75" customHeight="1"/>
+    <row r="969" ht="15.75" customHeight="1"/>
+    <row r="970" ht="15.75" customHeight="1"/>
+    <row r="971" ht="15.75" customHeight="1"/>
+    <row r="972" ht="15.75" customHeight="1"/>
+    <row r="973" ht="15.75" customHeight="1"/>
+    <row r="974" ht="15.75" customHeight="1"/>
+    <row r="975" ht="15.75" customHeight="1"/>
+    <row r="976" ht="15.75" customHeight="1"/>
+    <row r="977" ht="15.75" customHeight="1"/>
+    <row r="978" ht="15.75" customHeight="1"/>
+    <row r="979" ht="15.75" customHeight="1"/>
+    <row r="980" ht="15.75" customHeight="1"/>
+    <row r="981" ht="15.75" customHeight="1"/>
+    <row r="982" ht="15.75" customHeight="1"/>
+    <row r="983" ht="15.75" customHeight="1"/>
+    <row r="984" ht="15.75" customHeight="1"/>
+    <row r="985" ht="15.75" customHeight="1"/>
+    <row r="986" ht="15.75" customHeight="1"/>
+    <row r="987" ht="15.75" customHeight="1"/>
+    <row r="988" ht="15.75" customHeight="1"/>
+    <row r="989" ht="15.75" customHeight="1"/>
+    <row r="990" ht="15.75" customHeight="1"/>
+    <row r="991" ht="15.75" customHeight="1"/>
+    <row r="992" ht="15.75" customHeight="1"/>
+    <row r="993" ht="15.75" customHeight="1"/>
+    <row r="994" ht="15.75" customHeight="1"/>
+    <row r="995" ht="15.75" customHeight="1"/>
+    <row r="996" ht="15.75" customHeight="1"/>
+    <row r="997" ht="15.75" customHeight="1"/>
+    <row r="998" ht="15.75" customHeight="1"/>
+    <row r="999" ht="15.75" customHeight="1"/>
+    <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
-  <autoFilter ref="$A$1:$J$346"/>
+  <autoFilter ref="$A$1:$J$371"/>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100093141C1741E3E4DBBC1290E4A9A5775" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5687a27188606a7025f072b0b7f27a21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dcc10a156eb2aa295318eab019ded2b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -25768,50 +20282,43 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07D03B16-B100-4D75-BAB7-4BFEC795EAF6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38582C01-772C-4469-A558-B234A54117EA}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47648295-C787-464B-9D1B-D1E4187E86A9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08B24138-C6B7-4AEB-8FD8-5B9D32A0F60D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD82D8AC-2D68-4BA0-BAEA-FF3CA982B712}"/>
-[...6 lines deleted...]
-</cp:coreProperties>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{435EF299-E4D0-4390-815A-E94C8D2AF2F3}"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>