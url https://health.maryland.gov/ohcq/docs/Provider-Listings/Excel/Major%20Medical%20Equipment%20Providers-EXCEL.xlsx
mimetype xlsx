--- v0 (2025-11-21)
+++ v1 (2026-05-16)
@@ -1,70 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="MMEs-EXCEL as of 11-03-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="MMEs-EXCEL as of 05-01-26" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'MMEs-EXCEL as of 11-03-25'!$A$1:$J$232</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'MMEs-EXCEL as of 05-01-26'!$A$1:$J$246</definedName>
   </definedNames>
   <calcPr/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2085" uniqueCount="1153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2215" uniqueCount="1185">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Name of Contact Person</t>
   </si>
   <si>
     <t>Business Phone Number</t>
   </si>
   <si>
@@ -190,50 +184,80 @@
   <si>
     <t>1600 Crain Highway, Suite 101</t>
   </si>
   <si>
     <t>(410) 918-3200</t>
   </si>
   <si>
     <t>M525</t>
   </si>
   <si>
     <t>Advanced Radiology Shipley's</t>
   </si>
   <si>
     <t>8601 Veterans Highway, Suite 100</t>
   </si>
   <si>
     <t>Millersville</t>
   </si>
   <si>
     <t>(443) 308-0301</t>
   </si>
   <si>
     <t>M480</t>
   </si>
   <si>
+    <t>Advanced Radiology, P.A. dba Advanced Radiology</t>
+  </si>
+  <si>
+    <t>122 Defense Highway, Suite 102</t>
+  </si>
+  <si>
+    <t>+1 (443) 436-1245</t>
+  </si>
+  <si>
+    <t>MME-0062</t>
+  </si>
+  <si>
+    <t>600 Ridgely Avenue, Suite 100</t>
+  </si>
+  <si>
+    <t>MME-0060</t>
+  </si>
+  <si>
+    <t>810 Bestgate Road, Suite 110</t>
+  </si>
+  <si>
+    <t>MME-0058</t>
+  </si>
+  <si>
+    <t>7801 Elvaton Road, Suite 1</t>
+  </si>
+  <si>
+    <t>MME-0057</t>
+  </si>
+  <si>
     <t>Amit</t>
   </si>
   <si>
     <t>331 Oak Manor Drive, Suite 201</t>
   </si>
   <si>
     <t>Michael A Morris</t>
   </si>
   <si>
     <t>(443) 333-1894</t>
   </si>
   <si>
     <t>morrism@amit.health</t>
   </si>
   <si>
     <t>M582</t>
   </si>
   <si>
     <t>Anne Arundel Diagnostic Imaging</t>
   </si>
   <si>
     <t>1106 Annapolis  Road, Suite 110</t>
   </si>
   <si>
     <t>Odenton</t>
@@ -265,86 +289,80 @@
   <si>
     <t>Chesapeake Medical Imaging</t>
   </si>
   <si>
     <t>122 Defense Highway</t>
   </si>
   <si>
     <t>Christina Kosman</t>
   </si>
   <si>
     <t>(410) 571-0350</t>
   </si>
   <si>
     <t>ckosman@cmimail.net</t>
   </si>
   <si>
     <t>M216</t>
   </si>
   <si>
     <t>325 Hospital Drive, Suite 109</t>
   </si>
   <si>
     <t>M275</t>
   </si>
   <si>
-    <t>7801 Elvaton Road, Suite 1</t>
-[...1 lines deleted...]
-  <si>
     <t>M510</t>
   </si>
   <si>
     <t>1413 Madison Park Drive, First Floor</t>
   </si>
   <si>
     <t>Christina J Kosman</t>
   </si>
   <si>
     <t>M512</t>
   </si>
   <si>
     <t>810 Bestgate Road, Suite 100</t>
   </si>
   <si>
     <t>Emily J Lee</t>
   </si>
   <si>
     <t>(301) 580-4082</t>
   </si>
   <si>
     <t>elee@cmimail.net</t>
   </si>
   <si>
     <t>M571</t>
   </si>
   <si>
     <t>Chesapeake Open MRI</t>
   </si>
   <si>
-    <t>600 Ridgely Avenue, Suite 100</t>
-[...1 lines deleted...]
-  <si>
     <t>M464</t>
   </si>
   <si>
     <t>Maryland Family Care, incorporated</t>
   </si>
   <si>
     <t>7927 Ritchie Highway</t>
   </si>
   <si>
     <t>Sandra Winfield</t>
   </si>
   <si>
     <t>+1 (410) 332-9053</t>
   </si>
   <si>
     <t>swinfield@mdmercy.com</t>
   </si>
   <si>
     <t>MME-0042</t>
   </si>
   <si>
     <t>Baltimore</t>
   </si>
   <si>
     <t>9105 Franklin Square Drive</t>
@@ -478,50 +496,62 @@
   <si>
     <t>Advanced Radiology Merritt</t>
   </si>
   <si>
     <t>1576 Merritt Boulevard, Suite 1</t>
   </si>
   <si>
     <t>(443) 407-4530</t>
   </si>
   <si>
     <t>M264</t>
   </si>
   <si>
     <t>Advanced Radiology White Marsh</t>
   </si>
   <si>
     <t>9900 Franklin Square Drive, Suite D</t>
   </si>
   <si>
     <t>(443) 588-1020</t>
   </si>
   <si>
     <t>M505</t>
   </si>
   <si>
+    <t>1312 Bellona Avenue, Suite 102</t>
+  </si>
+  <si>
+    <t>MME-0063</t>
+  </si>
+  <si>
+    <t>910 Frederick Road, Suite LL</t>
+  </si>
+  <si>
+    <t>MME-0059</t>
+  </si>
+  <si>
     <t>Advanced Radiology-Seven Square</t>
   </si>
   <si>
     <t>9110 Philadelphia Road, Suite 114</t>
   </si>
   <si>
     <t>Kenneth Ames</t>
   </si>
   <si>
     <t>M468</t>
   </si>
   <si>
     <t>Capital Radiosurgery Centers, LLC</t>
   </si>
   <si>
     <t>3730 Commerce Drive, Suite 1214</t>
   </si>
   <si>
     <t>Halethorpe</t>
   </si>
   <si>
     <t>Paul D Bowers</t>
   </si>
   <si>
     <t>(443) 884-9350</t>
@@ -538,53 +568,50 @@
   <si>
     <t>116 Westminster Pike</t>
   </si>
   <si>
     <t>Reisterstown</t>
   </si>
   <si>
     <t>Killeen, Chad A</t>
   </si>
   <si>
     <t>(443) 917-2855</t>
   </si>
   <si>
     <t>ckilleen@charterradiology.com</t>
   </si>
   <si>
     <t>M493</t>
   </si>
   <si>
     <t>910 Frederick Road, Suite 100</t>
   </si>
   <si>
     <t>M486</t>
   </si>
   <si>
-    <t>1312 Bellona Avenue, Suite 102</t>
-[...1 lines deleted...]
-  <si>
     <t>M489</t>
   </si>
   <si>
     <t>8114 Sandpipe Circle</t>
   </si>
   <si>
     <t>White Marsh</t>
   </si>
   <si>
     <t>Christina J. Kosman</t>
   </si>
   <si>
     <t>M491</t>
   </si>
   <si>
     <t>Chesapeake Urology Associates, LLC</t>
   </si>
   <si>
     <t>2800 Quarry Lake Drive, Suite 180</t>
   </si>
   <si>
     <t>Jeffrey Zemencik</t>
   </si>
   <si>
     <t>(443) 738-9383</t>
@@ -709,50 +736,68 @@
   <si>
     <t>(443) 470-1070</t>
   </si>
   <si>
     <t>kfirestine@oiarad.com</t>
   </si>
   <si>
     <t>M520</t>
   </si>
   <si>
     <t>Mercy Imaging at Lutherville</t>
   </si>
   <si>
     <t>1734 York Road</t>
   </si>
   <si>
     <t>Dorothy C Cole</t>
   </si>
   <si>
     <t>(443) 275-5600</t>
   </si>
   <si>
     <t>M515</t>
   </si>
   <si>
+    <t>Molecular Imaging Services, LLC</t>
+  </si>
+  <si>
+    <t>1838 Greene Tree Road Suite 250</t>
+  </si>
+  <si>
+    <t>Angela Reynolds</t>
+  </si>
+  <si>
+    <t>+1 (717) 968-3360</t>
+  </si>
+  <si>
+    <t>areynolds@mismedical.com</t>
+  </si>
+  <si>
+    <t>MME-0051</t>
+  </si>
+  <si>
     <t>Shared Imaging, LLC</t>
   </si>
   <si>
     <t>Catherine Harden</t>
   </si>
   <si>
     <t>(866) 974-8672</t>
   </si>
   <si>
     <t>kharden@sharedimaging.com</t>
   </si>
   <si>
     <t>MM252</t>
   </si>
   <si>
     <t>Skin Cancer EB, LLC</t>
   </si>
   <si>
     <t>300 Redland Court, Suite 101</t>
   </si>
   <si>
     <t>Vladimir Ioffe</t>
   </si>
   <si>
     <t>(410) 591-6910</t>
@@ -778,53 +823,50 @@
   <si>
     <t>awalker@ums-usa.com</t>
   </si>
   <si>
     <t>M385</t>
   </si>
   <si>
     <t>Washington Open MRI</t>
   </si>
   <si>
     <t>25 Crossroads Drive #180</t>
   </si>
   <si>
     <t>Josh Newfield</t>
   </si>
   <si>
     <t>josh@womri.com</t>
   </si>
   <si>
     <t>M376</t>
   </si>
   <si>
     <t>Baltimore City</t>
   </si>
   <si>
-    <t>Advanced Radiology, P.A. dba Advanced Radiology</t>
-[...1 lines deleted...]
-  <si>
     <t>3700 Fleet Street, Suite 110</t>
   </si>
   <si>
     <t>Ken Ames</t>
   </si>
   <si>
     <t>(410) 484-1900</t>
   </si>
   <si>
     <t>renee.saffield@radnet.om</t>
   </si>
   <si>
     <t>M448</t>
   </si>
   <si>
     <t>4600 Wilkens Avenue, Suite 103</t>
   </si>
   <si>
     <t>M454</t>
   </si>
   <si>
     <t>Harbor Hospital  Radiation Oncology Center</t>
   </si>
   <si>
     <t>3001 S Hanover Street</t>
@@ -1414,50 +1456,68 @@
   <si>
     <t>(301) 607-0444</t>
   </si>
   <si>
     <t>M298</t>
   </si>
   <si>
     <t>Frederick Radiology &amp; Diagnostic Center, LLC</t>
   </si>
   <si>
     <t>1003 West 7th Street Suite 1001</t>
   </si>
   <si>
     <t>Dana Close</t>
   </si>
   <si>
     <t>(240) 439-4405</t>
   </si>
   <si>
     <t>info@frederickradiology.com</t>
   </si>
   <si>
     <t>M436</t>
   </si>
   <si>
+    <t>Radiology Associates of Maryland LLC dba The Radiology Clinic</t>
+  </si>
+  <si>
+    <t>112 Thomas Johnson Dr, Ste 102</t>
+  </si>
+  <si>
+    <t>Michael Mager</t>
+  </si>
+  <si>
+    <t>+1 (443) 889-8391</t>
+  </si>
+  <si>
+    <t>mmager@theradclinic.com</t>
+  </si>
+  <si>
+    <t>MME-0067</t>
+  </si>
+  <si>
     <t>Winding Cross Urgent Care of Frederick</t>
   </si>
   <si>
     <t>5930 Frederick Crossing Lane</t>
   </si>
   <si>
     <t>Ronald R. Golden</t>
   </si>
   <si>
     <t>(240) 379-7776</t>
   </si>
   <si>
     <t>rgolden@advancedurgentcare.com</t>
   </si>
   <si>
     <t>M218</t>
   </si>
   <si>
     <t>Garrett</t>
   </si>
   <si>
     <t>Oakland MRI Center, LLC</t>
   </si>
   <si>
     <t>259 North Fourth Street</t>
@@ -1615,50 +1675,65 @@
   <si>
     <t>Ellicott City</t>
   </si>
   <si>
     <t>(443) 436-1600</t>
   </si>
   <si>
     <t>M116B</t>
   </si>
   <si>
     <t>Advanced Radiology Knoll Imaging</t>
   </si>
   <si>
     <t>5500 Knoll North Drive #190</t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
     <t>Kenny Ames, Vp Of Ops</t>
   </si>
   <si>
     <t>M536</t>
   </si>
   <si>
+    <t>11810 W. Market Place</t>
+  </si>
+  <si>
+    <t>Fulton</t>
+  </si>
+  <si>
+    <t>MME-0061</t>
+  </si>
+  <si>
+    <t>10285 Little Patuxent Parkway, Suite 450</t>
+  </si>
+  <si>
+    <t>MME-0056</t>
+  </si>
+  <si>
     <t>8820 Columbia 100 Parkway, Suite 100</t>
   </si>
   <si>
     <t>Joyce Rose</t>
   </si>
   <si>
     <t>(443) 436-4128</t>
   </si>
   <si>
     <t>joyce.rose@radnet.com</t>
   </si>
   <si>
     <t>M205</t>
   </si>
   <si>
     <t>Ascension St. Agnes Hospital Imaging Center</t>
   </si>
   <si>
     <t>6740 Alexander Graham Bell Drive</t>
   </si>
   <si>
     <t>Sharon Ackerman</t>
   </si>
   <si>
     <t>(667) 234-3002</t>
@@ -1699,395 +1774,404 @@
   <si>
     <t>M495</t>
   </si>
   <si>
     <t>5005 Signal Bell Lane, Suite 102</t>
   </si>
   <si>
     <t>Clarksville</t>
   </si>
   <si>
     <t>Uppal Arvinder</t>
   </si>
   <si>
     <t>(410) 972-1711</t>
   </si>
   <si>
     <t>drdaisy@charterradiology.com</t>
   </si>
   <si>
     <t>M550</t>
   </si>
   <si>
     <t>10710 Charter Drive, Suite 300</t>
   </si>
   <si>
+    <t>M514</t>
+  </si>
+  <si>
+    <t>11810 West Market Place, Suite 102</t>
+  </si>
+  <si>
+    <t>Jennifer M. Roy</t>
+  </si>
+  <si>
+    <t>jroymcimail.net</t>
+  </si>
+  <si>
+    <t>MM542</t>
+  </si>
+  <si>
+    <t>Chesapeake Open MRI, LLC  dba Chesapeake Medical Imaging</t>
+  </si>
+  <si>
+    <t>Emily Lee</t>
+  </si>
+  <si>
+    <t>(410) 596-3768</t>
+  </si>
+  <si>
+    <t>MME-0033</t>
+  </si>
+  <si>
+    <t>First Imaging Center, Inc.</t>
+  </si>
+  <si>
+    <t>8860 Columbia 100 parkway, Unit 10</t>
+  </si>
+  <si>
+    <t>Jane Kim</t>
+  </si>
+  <si>
+    <t>(301) 580-7711</t>
+  </si>
+  <si>
+    <t>firstimagingmri@gmail.com</t>
+  </si>
+  <si>
+    <t>M437</t>
+  </si>
+  <si>
+    <t>601 N. Caroline Street, JHOC 4</t>
+  </si>
+  <si>
+    <t>(410) 502-9786</t>
+  </si>
+  <si>
+    <t>MME-0020</t>
+  </si>
+  <si>
+    <t>Next Generation MRI</t>
+  </si>
+  <si>
+    <t>7135 Minstrel Way, Suite 101</t>
+  </si>
+  <si>
+    <t>Kristin Jewel</t>
+  </si>
+  <si>
+    <t>(410) 290-5688</t>
+  </si>
+  <si>
+    <t>kjewell@kmhlabs.com</t>
+  </si>
+  <si>
+    <t>M290</t>
+  </si>
+  <si>
+    <t>Padder Health Services, LLC.</t>
+  </si>
+  <si>
+    <t>9710 Patuxent Woods Drive</t>
+  </si>
+  <si>
+    <t>Amina Khan</t>
+  </si>
+  <si>
+    <t>(443) 310-8085</t>
+  </si>
+  <si>
+    <t>akhan@padderhealth.com</t>
+  </si>
+  <si>
+    <t>MME-0039</t>
+  </si>
+  <si>
+    <t>Proscan Imaging Columbia</t>
+  </si>
+  <si>
+    <t>8827 Centre Park Drive, Suite B</t>
+  </si>
+  <si>
+    <t>Janet Reeder</t>
+  </si>
+  <si>
+    <t>(410) 772-3232</t>
+  </si>
+  <si>
+    <t>jkreeder@proscan.com</t>
+  </si>
+  <si>
+    <t>M227</t>
+  </si>
+  <si>
+    <t>Kent</t>
+  </si>
+  <si>
+    <t>6602 Churchill Road</t>
+  </si>
+  <si>
+    <t>Chestertown</t>
+  </si>
+  <si>
+    <t>Chris Kosman</t>
+  </si>
+  <si>
+    <t>(410) 810-0032</t>
+  </si>
+  <si>
+    <t>M334</t>
+  </si>
+  <si>
+    <t>6602 Church Hill Road, Suite 150</t>
+  </si>
+  <si>
+    <t>MME-0055</t>
+  </si>
+  <si>
+    <t>Montgomery</t>
+  </si>
+  <si>
+    <t>Adventist Cancer Care, LLC</t>
+  </si>
+  <si>
+    <t>20330 Seneca Meadows Parkway</t>
+  </si>
+  <si>
+    <t>Germantown</t>
+  </si>
+  <si>
+    <t>Dominique L Haynes</t>
+  </si>
+  <si>
+    <t>(301) 795-0064</t>
+  </si>
+  <si>
+    <t>dhaynes@adventisthealthcare.com</t>
+  </si>
+  <si>
+    <t>M430</t>
+  </si>
+  <si>
+    <t>Adventist Healthcare Out-patient Imaging</t>
+  </si>
+  <si>
+    <t>9711 Medical Center Drive, Suite 101</t>
+  </si>
+  <si>
+    <t>Rockville</t>
+  </si>
+  <si>
+    <t>Aiysha Lewis</t>
+  </si>
+  <si>
+    <t>(301) 762-8155</t>
+  </si>
+  <si>
+    <t>jprevite@sgrcpa.com</t>
+  </si>
+  <si>
+    <t>M241</t>
+  </si>
+  <si>
+    <t>9601 Blackwell Road</t>
+  </si>
+  <si>
+    <t>(240) 864-1100</t>
+  </si>
+  <si>
+    <t>M255</t>
+  </si>
+  <si>
+    <t>20410 Observation Drive</t>
+  </si>
+  <si>
+    <t>Joe Previte</t>
+  </si>
+  <si>
+    <t>(301) 444-8700</t>
+  </si>
+  <si>
+    <t>M330</t>
+  </si>
+  <si>
+    <t>6000 Executive Boulevard, Suite 302</t>
+  </si>
+  <si>
+    <t>(301) 656-7226</t>
+  </si>
+  <si>
+    <t>mbalaatas@ahm.com</t>
+  </si>
+  <si>
+    <t>M389</t>
+  </si>
+  <si>
+    <t>12008 Cherry Hill Road</t>
+  </si>
+  <si>
+    <t>Silver Spring</t>
+  </si>
+  <si>
+    <t>(240) 780-4000</t>
+  </si>
+  <si>
+    <t>alane@mfa.gwo.edu</t>
+  </si>
+  <si>
+    <t>M544</t>
+  </si>
+  <si>
+    <t>11886 Healing Way,  Suite 102</t>
+  </si>
+  <si>
+    <t>Aaron Lane</t>
+  </si>
+  <si>
+    <t>(301) 761-2427</t>
+  </si>
+  <si>
+    <t>alane@mfa.gwu.edu</t>
+  </si>
+  <si>
+    <t>MM570</t>
+  </si>
+  <si>
+    <t>Affiliated Pet Systems, LLC</t>
+  </si>
+  <si>
+    <t>1400 Forest Glen Road, Suite 430</t>
+  </si>
+  <si>
+    <t>(301) 681-9100</t>
+  </si>
+  <si>
+    <t>alane@molecularimagingtech.com</t>
+  </si>
+  <si>
+    <t>M500</t>
+  </si>
+  <si>
+    <t>Blackwell Physicians, LLC dba Adventist Healthcare Imaging</t>
+  </si>
+  <si>
+    <t>9905 Medical Center Drive</t>
+  </si>
+  <si>
+    <t>Kith Solomon</t>
+  </si>
+  <si>
+    <t>(240) 864-1112</t>
+  </si>
+  <si>
+    <t>ksolomon1@adventisthealthcare.com</t>
+  </si>
+  <si>
+    <t>MME-0006</t>
+  </si>
+  <si>
+    <t>Cancer Center at Gaithersburg</t>
+  </si>
+  <si>
+    <t>808 West Diamond Avenue</t>
+  </si>
+  <si>
+    <t>Gaithersburg</t>
+  </si>
+  <si>
+    <t>Anu Gupta, Md</t>
+  </si>
+  <si>
+    <t>(240) 364-0900</t>
+  </si>
+  <si>
+    <t>agupta@raddocs.com</t>
+  </si>
+  <si>
+    <t>M426</t>
+  </si>
+  <si>
+    <t>Center For Vascular Medicine</t>
+  </si>
+  <si>
+    <t>1119 Rockville Pike, Suite 101</t>
+  </si>
+  <si>
+    <t>North Bethesda</t>
+  </si>
+  <si>
+    <t>Gary O'gwen</t>
+  </si>
+  <si>
+    <t>(301) 860-0003</t>
+  </si>
+  <si>
     <t>n/a</t>
   </si>
   <si>
-    <t>M514</t>
-[...307 lines deleted...]
-  <si>
     <t>M447</t>
   </si>
   <si>
     <t>Jeffrey Zemencik, MSHS RT (R)(T)</t>
   </si>
   <si>
     <t>(443) 738-9393</t>
   </si>
   <si>
     <t>jzemencik@chesuro.com</t>
   </si>
   <si>
     <t>MME-0014</t>
   </si>
   <si>
     <t>Children's National Imaging Montgomery County Roc</t>
   </si>
   <si>
     <t>9850 Key West Avenue, Suite 110</t>
   </si>
   <si>
     <t>Rose Plessinger</t>
   </si>
   <si>
     <t>(301) 765-5702</t>
   </si>
   <si>
     <t>rclouthl@cnmc.org</t>
   </si>
   <si>
     <t>M449</t>
   </si>
   <si>
+    <t>1401 Rockville Pike, Suite 150</t>
+  </si>
+  <si>
+    <t>(301) 655-4890</t>
+  </si>
+  <si>
+    <t>M586</t>
+  </si>
+  <si>
     <t>20528 Boland Farm Road, Suite 110</t>
   </si>
   <si>
     <t>Terri Goodwin</t>
   </si>
   <si>
     <t>(301) 428-2884</t>
   </si>
   <si>
     <t>terri.goodwin@radnet.com</t>
   </si>
   <si>
     <t>M294</t>
   </si>
   <si>
     <t>11120 New Hampshire Avenue, Room 105</t>
   </si>
   <si>
     <t>Brenda Torries</t>
   </si>
   <si>
     <t>(240) 247-2957</t>
   </si>
   <si>
     <t>brenda.torries@radnet.com</t>
@@ -2102,59 +2186,50 @@
     <t>(301) 681-8242</t>
   </si>
   <si>
     <t>M529</t>
   </si>
   <si>
     <t>2121 Medical Park Drive</t>
   </si>
   <si>
     <t>M530</t>
   </si>
   <si>
     <t>10215 Fernwood Road, Suite 20</t>
   </si>
   <si>
     <t>Bethesda</t>
   </si>
   <si>
     <t>M560</t>
   </si>
   <si>
     <t>10801 Lockwood Drive, Suite 170</t>
   </si>
   <si>
     <t>M561</t>
-  </si>
-[...7 lines deleted...]
-    <t>M586</t>
   </si>
   <si>
     <t>18103 Prince Phillip Drive</t>
   </si>
   <si>
     <t>Olney</t>
   </si>
   <si>
     <t>Mary Somosky</t>
   </si>
   <si>
     <t>(240) 559-3151</t>
   </si>
   <si>
     <t>mary.somosky@radnet.com</t>
   </si>
   <si>
     <t>M123</t>
   </si>
   <si>
     <t>15225 Shady Grove Road, Suite 105</t>
   </si>
   <si>
     <t>(301) 438-5135</t>
   </si>
@@ -2630,50 +2705,59 @@
   <si>
     <t>950 Harry S. Truman Drive, Suite 150</t>
   </si>
   <si>
     <t>Largo</t>
   </si>
   <si>
     <t>MME-0025</t>
   </si>
   <si>
     <t>7140 Contee Road, Suite 2000</t>
   </si>
   <si>
     <t>MME-0026</t>
   </si>
   <si>
     <t>9131 Piscataway Road, Suite 110</t>
   </si>
   <si>
     <t>Clinton</t>
   </si>
   <si>
     <t>MME-0029</t>
   </si>
   <si>
+    <t>4201 Northview Drive, Suite 105</t>
+  </si>
+  <si>
+    <t>Bowie</t>
+  </si>
+  <si>
+    <t>MME-0052</t>
+  </si>
+  <si>
     <t>Greenbelt Radiation Oncology Center</t>
   </si>
   <si>
     <t>7503 Greenway Center Drive</t>
   </si>
   <si>
     <t>Greenbelt</t>
   </si>
   <si>
     <t>MME-0011</t>
   </si>
   <si>
     <t>Medstar Radiology Network at Southern Maryland</t>
   </si>
   <si>
     <t>7501 Surratts Road, Suite 105</t>
   </si>
   <si>
     <t>Jason Evans</t>
   </si>
   <si>
     <t>M469</t>
   </si>
   <si>
     <t>22 S. Green Street, GGK0107</t>
@@ -2735,95 +2819,89 @@
   <si>
     <t>Alliance Imaging</t>
   </si>
   <si>
     <t>2924 Mercy Lane</t>
   </si>
   <si>
     <t>Cheverly</t>
   </si>
   <si>
     <t>Rodney Barnes</t>
   </si>
   <si>
     <t>(301) 618-2090</t>
   </si>
   <si>
     <t>rbarnes@allianceimaging.com</t>
   </si>
   <si>
     <t>M301</t>
   </si>
   <si>
     <t>4175 North Hanson Court</t>
   </si>
   <si>
-    <t>Bowie</t>
-[...1 lines deleted...]
-  <si>
     <t>(443) 481-3260</t>
   </si>
   <si>
     <t>M401</t>
   </si>
   <si>
     <t>Capitol Radiology, LLC</t>
   </si>
   <si>
     <t>7350 Van Dusen Road Suite B 10</t>
   </si>
   <si>
     <t>Larry Mckenney</t>
   </si>
   <si>
     <t>(301) 725-5398</t>
   </si>
   <si>
     <t>larry,mckenney@verizon.net</t>
   </si>
   <si>
     <t>M524</t>
   </si>
   <si>
     <t>7350 Van Dusen Rd Suite B10</t>
   </si>
   <si>
     <t>Dr Joseph Banda</t>
   </si>
   <si>
     <t>(301) 776-4777</t>
   </si>
   <si>
     <t>laureldiagnostic@aol.com</t>
   </si>
   <si>
     <t>M528</t>
   </si>
   <si>
-    <t>4201 Northview Drive, Suite 105</t>
-[...1 lines deleted...]
-  <si>
     <t>M463</t>
   </si>
   <si>
     <t>Children’s National Imaging PG Roc</t>
   </si>
   <si>
     <t>2900 North. Capital Way, MRI Suite, 3rd Floor</t>
   </si>
   <si>
     <t>Lanham</t>
   </si>
   <si>
     <t>Meena Puri</t>
   </si>
   <si>
     <t>(301) 256-5241</t>
   </si>
   <si>
     <t>mpuri@childrensnational.org</t>
   </si>
   <si>
     <t>M540</t>
   </si>
   <si>
     <t>7501 Greenway Center, Drive #200</t>
@@ -3071,71 +3149,77 @@
   <si>
     <t>wwigglesworth@unitedradiologyusa.com</t>
   </si>
   <si>
     <t>M281</t>
   </si>
   <si>
     <t>9135 Piscataway Road, Suite 106</t>
   </si>
   <si>
     <t>M370</t>
   </si>
   <si>
     <t>6196 Oxon Hill Road, Suite 110</t>
   </si>
   <si>
     <t>M373</t>
   </si>
   <si>
     <t>7399 Hanover Parkway</t>
   </si>
   <si>
     <t>M374</t>
   </si>
   <si>
+    <t>Queen Anne's</t>
+  </si>
+  <si>
+    <t>130 Love Point Road, Suite 105</t>
+  </si>
+  <si>
+    <t>Stevensville</t>
+  </si>
+  <si>
+    <t>MME-0054</t>
+  </si>
+  <si>
     <t>Queen Annes</t>
   </si>
   <si>
     <t>1630 Main Street, Suite 104</t>
   </si>
   <si>
     <t>Chester</t>
   </si>
   <si>
     <t>(410) 604-2000</t>
   </si>
   <si>
     <t>M388</t>
   </si>
   <si>
-    <t>130 Love Point Road, Suite 105</t>
-[...4 lines deleted...]
-  <si>
     <t>M476</t>
   </si>
   <si>
     <t>Shore Medical Pavilion At Queenstown</t>
   </si>
   <si>
     <t>125 Shoreway Drive, Suite 130</t>
   </si>
   <si>
     <t>Queenstown</t>
   </si>
   <si>
     <t>(410) 827-3811</t>
   </si>
   <si>
     <t>m538</t>
   </si>
   <si>
     <t>Saint Marys</t>
   </si>
   <si>
     <t>Chesapeake Potomac Regional Cancer Center, LLC</t>
   </si>
   <si>
     <t>30077 Business Center Drive</t>
@@ -3215,50 +3299,53 @@
   <si>
     <t>M381</t>
   </si>
   <si>
     <t>510 Idlewild Avenue Suite 100</t>
   </si>
   <si>
     <t>Kara Connor</t>
   </si>
   <si>
     <t>M487</t>
   </si>
   <si>
     <t>Diagnostic and  Imaging Center</t>
   </si>
   <si>
     <t>10 Martin Court, Suite 102</t>
   </si>
   <si>
     <t>(410) 820-7778</t>
   </si>
   <si>
     <t>M537</t>
   </si>
   <si>
+    <t>MME-0053</t>
+  </si>
+  <si>
     <t>UM Shore Regional Health MRI Services at Toc</t>
   </si>
   <si>
     <t>510 Idlewild Avenue, Suite 100</t>
   </si>
   <si>
     <t>Linda Pittman</t>
   </si>
   <si>
     <t>(410) 822-1000</t>
   </si>
   <si>
     <t>M584</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Diagnostic Imaging Services at Eastern Boulevard</t>
   </si>
   <si>
     <t>1101 Opal Court</t>
   </si>
   <si>
     <t>Hagerstown</t>
@@ -3440,183 +3527,199 @@
   <si>
     <t>MME-0041</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>Atlantic General Hospital Corporation</t>
   </si>
   <si>
     <t>314 Franklin Avenue, Suite 201</t>
   </si>
   <si>
     <t>Berlin</t>
   </si>
   <si>
     <t>Patricia Marks</t>
   </si>
   <si>
     <t>(410) 641-0277</t>
   </si>
   <si>
     <t>pmarks@atlanticgeneral.org</t>
   </si>
   <si>
+    <t>314 Franklin Avenue, Suite 406</t>
+  </si>
+  <si>
+    <t>(410) 641-9560</t>
+  </si>
+  <si>
+    <t>M198</t>
+  </si>
+  <si>
+    <t>Richard A Henson Cancer Institute</t>
+  </si>
+  <si>
+    <t>11105 Carthage Road</t>
+  </si>
+  <si>
+    <t>Joan.mischtschuk</t>
+  </si>
+  <si>
+    <t>(410) 543-7204</t>
+  </si>
+  <si>
+    <t>joan.mischtschuk@peninsula.org</t>
+  </si>
+  <si>
+    <t>M513</t>
+  </si>
+  <si>
+    <t>TidalHealth Specialty Care, LLC d/b/a TidalHealth John H. "Jack" Burbage Jr. Cancer Center</t>
+  </si>
+  <si>
     <t>9707 Healthway Drive</t>
   </si>
   <si>
-    <t>Molly Ferraioli</t>
-[...35 lines deleted...]
-    <t>M513</t>
+    <t>Paul Sonder</t>
+  </si>
+  <si>
+    <t>+1 (410) 385-3550</t>
+  </si>
+  <si>
+    <t>paul.sonder@tidalhealth.org</t>
+  </si>
+  <si>
+    <t>M521</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11.0"/>
+      <sz val="12.0"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <scheme val="minor"/>
+      <name val="Arial"/>
     </font>
     <font>
-      <sz val="11.0"/>
+      <sz val="10.0"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FFD9D9D9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4127,7300 +4230,7588 @@
       </c>
       <c r="G10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="4">
-        <v>21061.0</v>
+        <v>21401.0</v>
       </c>
       <c r="G11" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="H11" s="4" t="s">
+      <c r="I11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="4" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="4">
-        <v>21113.0</v>
+        <v>21401.0</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="4">
         <v>21401.0</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="I13" s="2" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E14" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="4">
-        <v>21401.0</v>
+        <v>21061.0</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="4">
         <v>21061.0</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="H15" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="2" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="4">
-        <v>21061.0</v>
+        <v>21113.0</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>77</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="4">
-        <v>21061.0</v>
+        <v>21401.0</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>77</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="4">
         <v>21401.0</v>
       </c>
       <c r="G18" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="H18" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="I18" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="H18" s="4" t="s">
+      <c r="J18" s="4" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="4">
-        <v>21401.0</v>
+        <v>21061.0</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="J19" s="4" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>95</v>
+        <v>64</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="4">
         <v>21061.0</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" ht="15.75" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>100</v>
+        <v>28</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="4">
-        <v>21237.0</v>
+        <v>21061.0</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="H21" s="4" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="J21" s="4" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="22" ht="15.75" customHeight="1">
       <c r="A22" s="2" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="4">
-        <v>21204.0</v>
+        <v>21401.0</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>29</v>
+        <v>96</v>
       </c>
       <c r="H22" s="4" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" ht="15.75" customHeight="1">
       <c r="A23" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="2" t="s">
-        <v>108</v>
+        <v>60</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="4">
-        <v>21208.0</v>
+        <v>21401.0</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>29</v>
+        <v>85</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>110</v>
+        <v>86</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" ht="15.75" customHeight="1">
       <c r="A24" s="2" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F24" s="4">
-        <v>21117.0</v>
+        <v>21061.0</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
     </row>
     <row r="25" ht="15.75" customHeight="1">
       <c r="A25" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F25" s="4">
-        <v>21236.0</v>
+        <v>21237.0</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" ht="15.75" customHeight="1">
       <c r="A26" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F26" s="4">
         <v>21204.0</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="I26" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" ht="15.75" customHeight="1">
       <c r="A27" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F27" s="4">
-        <v>21209.0</v>
+        <v>21208.0</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="H27" s="4" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" ht="15.75" customHeight="1">
       <c r="A28" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F28" s="4">
-        <v>21093.0</v>
+        <v>21117.0</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H28" s="4" t="s">
-        <v>35</v>
+        <v>122</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" ht="15.75" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F29" s="4">
-        <v>21093.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>131</v>
+        <v>29</v>
       </c>
       <c r="H29" s="4" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J29" s="4" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" ht="15.75" customHeight="1">
       <c r="A30" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>134</v>
+        <v>26</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E30" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="4">
-        <v>21117.0</v>
+        <v>21204.0</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="H30" s="4" t="s">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" ht="15.75" customHeight="1">
       <c r="A31" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>137</v>
+        <v>26</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="4">
-        <v>21228.0</v>
+        <v>21209.0</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" ht="15.75" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="4">
-        <v>21237.0</v>
+        <v>21093.0</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" ht="15.75" customHeight="1">
       <c r="A33" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>144</v>
+        <v>26</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F33" s="4">
-        <v>21222.0</v>
+        <v>21093.0</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>29</v>
+        <v>139</v>
       </c>
       <c r="H33" s="4" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="I33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" ht="15.75" customHeight="1">
       <c r="A34" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="4">
-        <v>21236.0</v>
+        <v>21117.0</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>150</v>
+        <v>35</v>
       </c>
       <c r="I34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" ht="15.75" customHeight="1">
       <c r="A35" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F35" s="4">
-        <v>21237.0</v>
+        <v>21228.0</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>154</v>
+        <v>29</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>35</v>
+        <v>128</v>
       </c>
       <c r="I35" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>158</v>
+        <v>108</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F36" s="4">
-        <v>21227.0</v>
+        <v>21237.0</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="H36" s="4" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>161</v>
+        <v>31</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>165</v>
+        <v>108</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F37" s="4">
-        <v>21136.0</v>
+        <v>21222.0</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>168</v>
+        <v>31</v>
       </c>
       <c r="J37" s="4" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>73</v>
+        <v>156</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>139</v>
+        <v>108</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F38" s="4">
-        <v>21228.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="H38" s="4" t="s">
-        <v>76</v>
+        <v>158</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="4">
         <v>21093.0</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="H39" s="4" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F40" s="4">
-        <v>21236.0</v>
+        <v>21228.0</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>176</v>
+        <v>39</v>
       </c>
       <c r="H40" s="4" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="4">
-        <v>21209.0</v>
+        <v>21237.0</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="H41" s="4" t="s">
-        <v>181</v>
+        <v>35</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>182</v>
+        <v>31</v>
       </c>
       <c r="J41" s="4" t="s">
-        <v>183</v>
+        <v>167</v>
       </c>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>100</v>
+        <v>170</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F42" s="4">
-        <v>21237.0</v>
+        <v>21227.0</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="H42" s="4" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="J42" s="4" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="4">
-        <v>21093.0</v>
+        <v>21136.0</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="H43" s="4" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="J43" s="4" t="s">
-        <v>195</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>190</v>
+        <v>83</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="4">
-        <v>21236.0</v>
+        <v>21228.0</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>192</v>
+        <v>85</v>
       </c>
       <c r="H44" s="4" t="s">
-        <v>193</v>
+        <v>86</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>197</v>
+        <v>87</v>
       </c>
       <c r="J44" s="4" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" ht="15.75" customHeight="1">
-      <c r="A45" s="5" t="s">
-[...14 lines deleted...]
-      <c r="F45" s="7">
+      <c r="A45" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="4">
         <v>21093.0</v>
       </c>
-      <c r="G45" s="5" t="s">
-[...9 lines deleted...]
-        <v>204</v>
+      <c r="G45" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="H45" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="J45" s="4" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>205</v>
+        <v>83</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="4">
-        <v>21227.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>209</v>
+        <v>86</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>210</v>
+        <v>87</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>211</v>
+        <v>188</v>
       </c>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>212</v>
+        <v>189</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>213</v>
+        <v>190</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="4">
-        <v>21236.0</v>
+        <v>21209.0</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>214</v>
+        <v>191</v>
       </c>
       <c r="H47" s="4" t="s">
-        <v>215</v>
+        <v>192</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
       <c r="J47" s="4" t="s">
-        <v>217</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>218</v>
+        <v>195</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>219</v>
+        <v>196</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="4">
-        <v>21093.0</v>
+        <v>21237.0</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>220</v>
+        <v>197</v>
       </c>
       <c r="H48" s="4" t="s">
-        <v>221</v>
+        <v>198</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>222</v>
+        <v>199</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>223</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>224</v>
+        <v>201</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>225</v>
+        <v>202</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="4">
         <v>21093.0</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="H49" s="4" t="s">
-        <v>227</v>
+        <v>204</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="J49" s="4" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>229</v>
+        <v>201</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>158</v>
+        <v>186</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="4">
-        <v>21227.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="H50" s="4" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="J50" s="4" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
     </row>
     <row r="51" ht="15.75" customHeight="1">
-      <c r="A51" s="2" t="s">
-[...27 lines deleted...]
-        <v>239</v>
+      <c r="A51" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="7">
+        <v>21093.0</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="J51" s="7" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>241</v>
+        <v>217</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>113</v>
+        <v>218</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F52" s="4">
-        <v>21117.0</v>
+        <v>21227.0</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>242</v>
+        <v>219</v>
       </c>
       <c r="H52" s="4" t="s">
-        <v>243</v>
+        <v>220</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>244</v>
+        <v>221</v>
       </c>
       <c r="J52" s="4" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>246</v>
+        <v>223</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>247</v>
+        <v>224</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F53" s="4">
-        <v>21117.0</v>
+        <v>21236.0</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>124</v>
+        <v>226</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>249</v>
+        <v>227</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>250</v>
+        <v>228</v>
       </c>
     </row>
     <row r="54" ht="15.75" customHeight="1">
       <c r="A54" s="2" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>253</v>
+        <v>230</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F54" s="4">
-        <v>21224.0</v>
+        <v>21093.0</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="H54" s="4" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
       <c r="J54" s="4" t="s">
-        <v>257</v>
+        <v>234</v>
       </c>
     </row>
     <row r="55" ht="15.75" customHeight="1">
       <c r="A55" s="2" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>91</v>
+        <v>235</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>258</v>
+        <v>236</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>100</v>
+        <v>135</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="4">
-        <v>21229.0</v>
+        <v>21093.0</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>75</v>
+        <v>237</v>
       </c>
       <c r="H55" s="4" t="s">
-        <v>76</v>
+        <v>238</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>77</v>
+        <v>227</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
     </row>
     <row r="56" ht="15.75" customHeight="1">
       <c r="A56" s="2" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>100</v>
+        <v>117</v>
       </c>
       <c r="E56" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F56" s="4">
-        <v>21225.0</v>
+        <v>21208.0</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>186</v>
+        <v>242</v>
       </c>
       <c r="H56" s="4" t="s">
-        <v>187</v>
+        <v>243</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>188</v>
+        <v>244</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="4">
+        <v>21227.0</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="H57" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="J57" s="4" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" ht="15.75" customHeight="1">
+      <c r="A58" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B58" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="B57" s="3" t="s">
-[...56 lines deleted...]
-        <v>204</v>
+      <c r="C58" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="4">
+        <v>21117.0</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="H58" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="59" ht="15.75" customHeight="1">
       <c r="A59" s="2" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>274</v>
+        <v>121</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F59" s="4">
-        <v>21244.0</v>
+        <v>21117.0</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="H59" s="4" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="J59" s="4" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
     </row>
     <row r="60" ht="15.75" customHeight="1">
       <c r="A60" s="2" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>279</v>
+        <v>263</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="E60" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F60" s="4">
-        <v>21202.0</v>
+        <v>21117.0</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="H60" s="4" t="s">
-        <v>282</v>
+        <v>132</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="J60" s="4" t="s">
-        <v>284</v>
+        <v>267</v>
       </c>
     </row>
     <row r="61" ht="15.75" customHeight="1">
       <c r="A61" s="2" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>285</v>
+        <v>56</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>286</v>
+        <v>269</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F61" s="4">
-        <v>21201.0</v>
+        <v>21224.0</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>287</v>
+        <v>270</v>
       </c>
       <c r="H61" s="4" t="s">
-        <v>288</v>
+        <v>271</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>289</v>
+        <v>272</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>290</v>
+        <v>273</v>
       </c>
     </row>
     <row r="62" ht="15.75" customHeight="1">
       <c r="A62" s="2" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>291</v>
+        <v>100</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F62" s="4">
-        <v>21201.0</v>
+        <v>21229.0</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>293</v>
+        <v>85</v>
       </c>
       <c r="H62" s="4" t="s">
-        <v>294</v>
+        <v>86</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>295</v>
+        <v>87</v>
       </c>
       <c r="J62" s="4" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" ht="15.75" customHeight="1">
       <c r="A63" s="2" t="s">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="4">
+        <v>21225.0</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="J63" s="4" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="64" ht="15.75" customHeight="1">
+      <c r="A64" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="4">
         <v>21201.0</v>
       </c>
-      <c r="G63" s="2" t="s">
-[...41 lines deleted...]
-        <v>308</v>
+      <c r="G64" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="H64" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="I64" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="J64" s="4" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="65" ht="15.75" customHeight="1">
-      <c r="A65" s="2" t="s">
-[...27 lines deleted...]
-        <v>316</v>
+      <c r="A65" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="7">
+        <v>21287.0</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="H65" s="7" t="s">
+        <v>287</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="J65" s="7" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="66" ht="15.75" customHeight="1">
       <c r="A66" s="2" t="s">
-        <v>309</v>
+        <v>268</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>312</v>
+        <v>290</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F66" s="4">
-        <v>20678.0</v>
+        <v>21244.0</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>319</v>
+        <v>291</v>
       </c>
       <c r="H66" s="4" t="s">
-        <v>320</v>
+        <v>292</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>321</v>
+        <v>293</v>
       </c>
       <c r="J66" s="4" t="s">
-        <v>322</v>
+        <v>294</v>
       </c>
     </row>
     <row r="67" ht="15.75" customHeight="1">
       <c r="A67" s="2" t="s">
-        <v>323</v>
+        <v>268</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>26</v>
+        <v>295</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>324</v>
+        <v>296</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>325</v>
+        <v>108</v>
       </c>
       <c r="E67" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F67" s="4">
-        <v>21784.0</v>
+        <v>21202.0</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>39</v>
+        <v>297</v>
       </c>
       <c r="H67" s="4" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>31</v>
+        <v>299</v>
       </c>
       <c r="J67" s="4" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" ht="15.75" customHeight="1">
       <c r="A68" s="2" t="s">
-        <v>323</v>
+        <v>268</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>26</v>
+        <v>301</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>328</v>
+        <v>302</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>329</v>
+        <v>108</v>
       </c>
       <c r="E68" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="4">
-        <v>21157.0</v>
+        <v>21201.0</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>29</v>
+        <v>303</v>
       </c>
       <c r="H68" s="4" t="s">
-        <v>330</v>
+        <v>304</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>31</v>
+        <v>305</v>
       </c>
       <c r="J68" s="4" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
     </row>
     <row r="69" ht="15.75" customHeight="1">
       <c r="A69" s="2" t="s">
-        <v>323</v>
+        <v>268</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>329</v>
+        <v>108</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F69" s="4">
-        <v>21157.0</v>
+        <v>21201.0</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>29</v>
+        <v>309</v>
       </c>
       <c r="H69" s="4" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>31</v>
+        <v>311</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>335</v>
+        <v>312</v>
       </c>
     </row>
     <row r="70" ht="15.75" customHeight="1">
       <c r="A70" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="4">
+        <v>21201.0</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="H70" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="I70" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="J70" s="4" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="71" ht="15.75" customHeight="1">
+      <c r="A71" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="7">
+        <v>21201.0</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>322</v>
+      </c>
+      <c r="I71" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="B70" s="3" t="s">
-[...56 lines deleted...]
-        <v>347</v>
+      <c r="J71" s="7" t="s">
+        <v>324</v>
       </c>
     </row>
     <row r="72" ht="15.75" customHeight="1">
       <c r="A72" s="2" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>73</v>
+        <v>326</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E72" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F72" s="4">
-        <v>21784.0</v>
+        <v>20678.0</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>75</v>
+        <v>329</v>
       </c>
       <c r="H72" s="4" t="s">
-        <v>76</v>
+        <v>330</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>77</v>
+        <v>331</v>
       </c>
       <c r="J72" s="4" t="s">
-        <v>349</v>
+        <v>332</v>
       </c>
     </row>
     <row r="73" ht="15.75" customHeight="1">
       <c r="A73" s="2" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>350</v>
+        <v>333</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>352</v>
+        <v>328</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F73" s="4">
-        <v>21771.0</v>
+        <v>20678.0</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>354</v>
+        <v>336</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
     </row>
     <row r="74" ht="15.75" customHeight="1">
       <c r="A74" s="2" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>358</v>
+        <v>26</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>360</v>
+        <v>341</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F74" s="4">
-        <v>21921.0</v>
+        <v>21784.0</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>361</v>
+        <v>39</v>
       </c>
       <c r="H74" s="4" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>363</v>
+        <v>31</v>
       </c>
       <c r="J74" s="4" t="s">
-        <v>364</v>
+        <v>343</v>
       </c>
     </row>
     <row r="75" ht="15.75" customHeight="1">
       <c r="A75" s="2" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>365</v>
+        <v>26</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>367</v>
+        <v>345</v>
       </c>
       <c r="E75" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F75" s="4">
-        <v>21903.0</v>
+        <v>21157.0</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>368</v>
+        <v>29</v>
       </c>
       <c r="H75" s="4" t="s">
-        <v>369</v>
+        <v>346</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>363</v>
+        <v>31</v>
       </c>
       <c r="J75" s="4" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
     </row>
     <row r="76" ht="15.75" customHeight="1">
       <c r="A76" s="2" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
       <c r="E76" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F76" s="4">
-        <v>21921.0</v>
+        <v>21157.0</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>373</v>
+        <v>29</v>
       </c>
       <c r="H76" s="4" t="s">
-        <v>374</v>
+        <v>350</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>375</v>
+        <v>31</v>
       </c>
       <c r="J76" s="4" t="s">
-        <v>376</v>
+        <v>351</v>
       </c>
     </row>
     <row r="77" ht="15.75" customHeight="1">
       <c r="A77" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="4">
+        <v>21157.0</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>355</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="J77" s="4" t="s">
         <v>357</v>
-      </c>
-[...25 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="78" ht="15.75" customHeight="1">
       <c r="A78" s="2" t="s">
-        <v>383</v>
+        <v>339</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>384</v>
+        <v>359</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>385</v>
+        <v>345</v>
       </c>
       <c r="E78" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="4">
-        <v>20602.0</v>
+        <v>21157.0</v>
       </c>
       <c r="G78" s="2" t="s">
-        <v>386</v>
+        <v>360</v>
       </c>
       <c r="H78" s="4" t="s">
-        <v>387</v>
+        <v>361</v>
       </c>
       <c r="I78" s="2" t="s">
-        <v>388</v>
+        <v>362</v>
       </c>
       <c r="J78" s="4" t="s">
-        <v>389</v>
+        <v>363</v>
       </c>
     </row>
     <row r="79" ht="15.75" customHeight="1">
       <c r="A79" s="2" t="s">
-        <v>383</v>
+        <v>339</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>310</v>
+        <v>83</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>390</v>
+        <v>364</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>385</v>
+        <v>341</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="4">
-        <v>20603.0</v>
+        <v>21784.0</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>319</v>
+        <v>85</v>
       </c>
       <c r="H79" s="4" t="s">
-        <v>314</v>
+        <v>86</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>321</v>
+        <v>87</v>
       </c>
       <c r="J79" s="4" t="s">
-        <v>391</v>
+        <v>365</v>
       </c>
     </row>
     <row r="80" ht="15.75" customHeight="1">
       <c r="A80" s="2" t="s">
-        <v>383</v>
+        <v>339</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>385</v>
+        <v>368</v>
       </c>
       <c r="E80" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F80" s="4">
-        <v>20603.0</v>
+        <v>21771.0</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>394</v>
+        <v>369</v>
       </c>
       <c r="H80" s="4" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="I80" s="2" t="s">
-        <v>396</v>
+        <v>371</v>
       </c>
       <c r="J80" s="4" t="s">
-        <v>397</v>
+        <v>372</v>
       </c>
     </row>
     <row r="81" ht="15.75" customHeight="1">
       <c r="A81" s="2" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>398</v>
+        <v>374</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>399</v>
+        <v>375</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F81" s="4">
-        <v>20603.0</v>
+        <v>21921.0</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>39</v>
+        <v>377</v>
       </c>
       <c r="H81" s="4" t="s">
-        <v>35</v>
+        <v>378</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>31</v>
+        <v>379</v>
       </c>
       <c r="J81" s="4" t="s">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="82" ht="15.75" customHeight="1">
       <c r="A82" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="D82" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="B82" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="4">
-        <v>20613.0</v>
+        <v>21903.0</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>220</v>
+        <v>384</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>404</v>
+        <v>385</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>222</v>
+        <v>379</v>
       </c>
       <c r="J82" s="4" t="s">
-        <v>405</v>
+        <v>386</v>
       </c>
     </row>
     <row r="83" ht="15.75" customHeight="1">
       <c r="A83" s="2" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>406</v>
+        <v>387</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>407</v>
+        <v>388</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>408</v>
+        <v>376</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F83" s="4">
-        <v>20603.0</v>
+        <v>21921.0</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>409</v>
+        <v>389</v>
       </c>
       <c r="H83" s="4" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>411</v>
+        <v>391</v>
       </c>
       <c r="J83" s="4" t="s">
-        <v>412</v>
+        <v>392</v>
       </c>
     </row>
     <row r="84" ht="15.75" customHeight="1">
       <c r="A84" s="2" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>414</v>
+        <v>394</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>415</v>
+        <v>376</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F84" s="4">
-        <v>20695.0</v>
+        <v>21921.0</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>416</v>
+        <v>395</v>
       </c>
       <c r="H84" s="4" t="s">
-        <v>417</v>
+        <v>396</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>418</v>
+        <v>397</v>
       </c>
       <c r="J84" s="4" t="s">
-        <v>419</v>
+        <v>398</v>
       </c>
     </row>
     <row r="85" ht="15.75" customHeight="1">
       <c r="A85" s="2" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>420</v>
+        <v>326</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F85" s="4">
-        <v>20646.0</v>
+        <v>20602.0</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>423</v>
+        <v>402</v>
       </c>
       <c r="H85" s="4" t="s">
-        <v>424</v>
+        <v>403</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>425</v>
+        <v>404</v>
       </c>
       <c r="J85" s="4" t="s">
-        <v>426</v>
+        <v>405</v>
       </c>
     </row>
     <row r="86" ht="15.75" customHeight="1">
       <c r="A86" s="2" t="s">
-        <v>427</v>
+        <v>399</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>428</v>
+        <v>326</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>429</v>
+        <v>406</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F86" s="4">
-        <v>21613.0</v>
+        <v>20603.0</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>431</v>
+        <v>335</v>
       </c>
       <c r="H86" s="4" t="s">
-        <v>432</v>
+        <v>330</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>433</v>
+        <v>337</v>
       </c>
       <c r="J86" s="4" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
     </row>
     <row r="87" ht="15.75" customHeight="1">
       <c r="A87" s="2" t="s">
-        <v>435</v>
+        <v>399</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>436</v>
+        <v>408</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>437</v>
+        <v>409</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>435</v>
+        <v>401</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F87" s="4">
-        <v>21702.0</v>
+        <v>20603.0</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>438</v>
+        <v>410</v>
       </c>
       <c r="H87" s="4" t="s">
-        <v>439</v>
+        <v>411</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>440</v>
+        <v>412</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>441</v>
+        <v>413</v>
       </c>
     </row>
     <row r="88" ht="15.75" customHeight="1">
       <c r="A88" s="2" t="s">
-        <v>435</v>
+        <v>399</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>436</v>
+        <v>414</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>442</v>
+        <v>415</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>435</v>
+        <v>401</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="4">
-        <v>21702.0</v>
+        <v>20603.0</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>438</v>
+        <v>39</v>
       </c>
       <c r="H88" s="4" t="s">
-        <v>443</v>
+        <v>35</v>
       </c>
       <c r="I88" s="2" t="s">
-        <v>444</v>
+        <v>31</v>
       </c>
       <c r="J88" s="4" t="s">
-        <v>445</v>
+        <v>416</v>
       </c>
     </row>
     <row r="89" ht="15.75" customHeight="1">
       <c r="A89" s="2" t="s">
-        <v>435</v>
+        <v>399</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>446</v>
+        <v>417</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F89" s="4">
-        <v>21703.0</v>
+        <v>20613.0</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>448</v>
+        <v>231</v>
       </c>
       <c r="H89" s="4" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="I89" s="2"/>
+        <v>420</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>233</v>
+      </c>
       <c r="J89" s="4" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
     </row>
     <row r="90" ht="15.75" customHeight="1">
       <c r="A90" s="2" t="s">
-        <v>435</v>
+        <v>399</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F90" s="4">
-        <v>21702.0</v>
+        <v>20603.0</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>448</v>
+        <v>425</v>
       </c>
       <c r="H90" s="4" t="s">
-        <v>449</v>
+        <v>426</v>
       </c>
       <c r="I90" s="2" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>453</v>
+        <v>428</v>
       </c>
     </row>
     <row r="91" ht="15.75" customHeight="1">
       <c r="A91" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="4">
+        <v>20695.0</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>433</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="J91" s="4" t="s">
         <v>435</v>
-      </c>
-[...25 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="92" ht="15.75" customHeight="1">
       <c r="A92" s="2" t="s">
-        <v>435</v>
+        <v>399</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>458</v>
+        <v>436</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>459</v>
+        <v>437</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F92" s="4">
-        <v>21701.0</v>
+        <v>20646.0</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>460</v>
+        <v>439</v>
       </c>
       <c r="H92" s="4" t="s">
-        <v>461</v>
+        <v>440</v>
       </c>
       <c r="I92" s="2" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="J92" s="4" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
     </row>
     <row r="93" ht="15.75" customHeight="1">
       <c r="A93" s="2" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>464</v>
+        <v>444</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>465</v>
+        <v>445</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F93" s="4">
-        <v>21704.0</v>
+        <v>21613.0</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="H93" s="4" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="J93" s="4" t="s">
-        <v>469</v>
+        <v>450</v>
       </c>
     </row>
     <row r="94" ht="15.75" customHeight="1">
       <c r="A94" s="2" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>471</v>
+        <v>452</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>472</v>
+        <v>453</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="E94" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F94" s="4">
-        <v>21550.0</v>
+        <v>21702.0</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
       <c r="H94" s="4" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="I94" s="2" t="s">
-        <v>476</v>
+        <v>456</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>477</v>
+        <v>457</v>
       </c>
     </row>
     <row r="95" ht="15.75" customHeight="1">
       <c r="A95" s="2" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>479</v>
+        <v>458</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>480</v>
+        <v>451</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F95" s="4">
-        <v>21015.0</v>
+        <v>21702.0</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>29</v>
+        <v>454</v>
       </c>
       <c r="H95" s="4" t="s">
-        <v>481</v>
+        <v>459</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="J95" s="4" t="s">
-        <v>482</v>
+        <v>461</v>
       </c>
     </row>
     <row r="96" ht="15.75" customHeight="1">
       <c r="A96" s="2" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>480</v>
+        <v>451</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F96" s="4">
-        <v>21015.0</v>
+        <v>21703.0</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>29</v>
+        <v>464</v>
       </c>
       <c r="H96" s="4" t="s">
-        <v>485</v>
+        <v>465</v>
       </c>
       <c r="I96" s="2" t="s">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="J96" s="4" t="s">
-        <v>486</v>
+        <v>466</v>
       </c>
     </row>
     <row r="97" ht="15.75" customHeight="1">
       <c r="A97" s="2" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>487</v>
+        <v>467</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>488</v>
+        <v>468</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>489</v>
+        <v>451</v>
       </c>
       <c r="E97" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F97" s="4">
-        <v>21001.0</v>
+        <v>21702.0</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>39</v>
+        <v>464</v>
       </c>
       <c r="H97" s="4" t="s">
-        <v>35</v>
+        <v>465</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="J97" s="4" t="s">
-        <v>490</v>
+        <v>469</v>
       </c>
     </row>
     <row r="98" ht="15.75" customHeight="1">
       <c r="A98" s="2" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>491</v>
+        <v>470</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>492</v>
+        <v>471</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>480</v>
+        <v>451</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F98" s="4">
-        <v>21015.0</v>
+        <v>21703.0</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>493</v>
+        <v>454</v>
       </c>
       <c r="H98" s="4" t="s">
-        <v>494</v>
+        <v>472</v>
       </c>
       <c r="I98" s="2" t="s">
-        <v>495</v>
+        <v>456</v>
       </c>
       <c r="J98" s="4" t="s">
-        <v>496</v>
+        <v>473</v>
       </c>
     </row>
     <row r="99" ht="15.75" customHeight="1">
       <c r="A99" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" s="4">
+        <v>21701.0</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="I99" s="2" t="s">
         <v>478</v>
       </c>
-      <c r="B99" s="3" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J99" s="4" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
     </row>
     <row r="100" ht="15.75" customHeight="1">
       <c r="A100" s="2" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>502</v>
+        <v>480</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>503</v>
+        <v>481</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>480</v>
+        <v>451</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F100" s="4">
-        <v>21015.0</v>
+        <v>21702.0</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>504</v>
+        <v>482</v>
       </c>
       <c r="H100" s="4" t="s">
-        <v>505</v>
+        <v>483</v>
       </c>
       <c r="I100" s="2" t="s">
-        <v>506</v>
+        <v>484</v>
       </c>
       <c r="J100" s="4" t="s">
-        <v>507</v>
+        <v>485</v>
       </c>
     </row>
     <row r="101" ht="15.75" customHeight="1">
       <c r="A101" s="2" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>508</v>
+        <v>486</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>509</v>
+        <v>487</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>480</v>
+        <v>451</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F101" s="4">
-        <v>21014.0</v>
+        <v>21704.0</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="H101" s="4" t="s">
-        <v>511</v>
+        <v>489</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
       <c r="J101" s="4" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
     </row>
     <row r="102" ht="15.75" customHeight="1">
       <c r="A102" s="2" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F102" s="4" t="s">
-        <v>516</v>
+      <c r="F102" s="4">
+        <v>21550.0</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>517</v>
+        <v>496</v>
       </c>
       <c r="H102" s="4" t="s">
-        <v>518</v>
+        <v>497</v>
       </c>
       <c r="I102" s="2" t="s">
-        <v>519</v>
+        <v>498</v>
       </c>
       <c r="J102" s="4" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
     </row>
     <row r="103" ht="15.75" customHeight="1">
       <c r="A103" s="2" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="4">
-        <v>21042.0</v>
+        <v>21015.0</v>
       </c>
       <c r="G103" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H103" s="4" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="I103" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J103" s="4" t="s">
-        <v>525</v>
+        <v>504</v>
       </c>
     </row>
     <row r="104" ht="15.75" customHeight="1">
       <c r="A104" s="2" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>526</v>
+        <v>505</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>527</v>
+        <v>506</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="4">
-        <v>21045.0</v>
+        <v>21015.0</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>529</v>
+        <v>29</v>
       </c>
       <c r="H104" s="4" t="s">
-        <v>35</v>
+        <v>507</v>
       </c>
       <c r="I104" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J104" s="4" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
     </row>
     <row r="105" ht="15.75" customHeight="1">
       <c r="A105" s="2" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>252</v>
+        <v>509</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F105" s="4">
-        <v>21045.0</v>
+        <v>21001.0</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>532</v>
+        <v>39</v>
       </c>
       <c r="H105" s="4" t="s">
-        <v>533</v>
+        <v>35</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>534</v>
+        <v>31</v>
       </c>
       <c r="J105" s="4" t="s">
-        <v>535</v>
+        <v>512</v>
       </c>
     </row>
     <row r="106" ht="15.75" customHeight="1">
       <c r="A106" s="2" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>536</v>
+        <v>513</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>537</v>
+        <v>514</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F106" s="4">
-        <v>21046.0</v>
+        <v>21015.0</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>538</v>
+        <v>515</v>
       </c>
       <c r="H106" s="4" t="s">
-        <v>539</v>
+        <v>516</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
     </row>
     <row r="107" ht="15.75" customHeight="1">
       <c r="A107" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="4">
+        <v>21015.0</v>
+      </c>
+      <c r="G107" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="B107" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H107" s="4" t="s">
-        <v>545</v>
+        <v>522</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>546</v>
+        <v>199</v>
       </c>
       <c r="J107" s="4" t="s">
-        <v>547</v>
+        <v>523</v>
       </c>
     </row>
     <row r="108" ht="15.75" customHeight="1">
       <c r="A108" s="2" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>548</v>
+        <v>524</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>549</v>
+        <v>525</v>
       </c>
       <c r="D108" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F108" s="4">
+        <v>21015.0</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="H108" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="I108" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="E108" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J108" s="4" t="s">
-        <v>551</v>
+        <v>529</v>
       </c>
     </row>
     <row r="109" ht="15.75" customHeight="1">
       <c r="A109" s="2" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>163</v>
+        <v>530</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>552</v>
+        <v>531</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>553</v>
+        <v>502</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F109" s="4">
-        <v>21029.0</v>
+        <v>21014.0</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>554</v>
+        <v>532</v>
       </c>
       <c r="H109" s="4" t="s">
-        <v>555</v>
+        <v>533</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>556</v>
+        <v>534</v>
       </c>
       <c r="J109" s="4" t="s">
-        <v>557</v>
+        <v>535</v>
       </c>
     </row>
     <row r="110" ht="15.75" customHeight="1">
       <c r="A110" s="2" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>73</v>
+        <v>536</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>558</v>
+        <v>537</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>528</v>
+        <v>502</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F110" s="4">
-[...2 lines deleted...]
-      <c r="G110" s="2"/>
+      <c r="F110" s="4" t="s">
+        <v>538</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>539</v>
+      </c>
       <c r="H110" s="4" t="s">
-        <v>76</v>
+        <v>540</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>559</v>
+        <v>541</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>560</v>
+        <v>542</v>
       </c>
     </row>
     <row r="111" ht="15.75" customHeight="1">
       <c r="A111" s="2" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>561</v>
+        <v>544</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>562</v>
+        <v>545</v>
       </c>
       <c r="E111" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="4">
-        <v>20759.0</v>
+        <v>21042.0</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>563</v>
+        <v>29</v>
       </c>
       <c r="H111" s="4" t="s">
-        <v>76</v>
+        <v>546</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>564</v>
+        <v>31</v>
       </c>
       <c r="J111" s="4" t="s">
-        <v>565</v>
+        <v>547</v>
       </c>
     </row>
     <row r="112" ht="15.75" customHeight="1">
       <c r="A112" s="2" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>566</v>
+        <v>548</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="4">
-        <v>21044.0</v>
+        <v>21045.0</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>568</v>
+        <v>551</v>
       </c>
       <c r="H112" s="4" t="s">
-        <v>569</v>
+        <v>35</v>
       </c>
       <c r="I112" s="2" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>570</v>
+        <v>552</v>
       </c>
     </row>
     <row r="113" ht="15.75" customHeight="1">
       <c r="A113" s="2" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>571</v>
+        <v>56</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>572</v>
+        <v>553</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>528</v>
+        <v>554</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="4">
-        <v>21045.0</v>
+        <v>20759.0</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>573</v>
+        <v>39</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>574</v>
+        <v>58</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>575</v>
+        <v>31</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>576</v>
+        <v>555</v>
       </c>
     </row>
     <row r="114" ht="15.75" customHeight="1">
       <c r="A114" s="2" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>190</v>
+        <v>56</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>577</v>
+        <v>556</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>100</v>
+        <v>550</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="4">
-        <v>21287.0</v>
+        <v>21044.0</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>201</v>
+        <v>39</v>
       </c>
       <c r="H114" s="4" t="s">
-        <v>578</v>
+        <v>58</v>
       </c>
       <c r="I114" s="2" t="s">
-        <v>203</v>
+        <v>31</v>
       </c>
       <c r="J114" s="4" t="s">
-        <v>579</v>
+        <v>557</v>
       </c>
     </row>
     <row r="115" ht="15.75" customHeight="1">
       <c r="A115" s="2" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>580</v>
+        <v>56</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>581</v>
+        <v>558</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F115" s="4">
         <v>21045.0</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="H115" s="4" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>584</v>
+        <v>561</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>585</v>
+        <v>562</v>
       </c>
     </row>
     <row r="116" ht="15.75" customHeight="1">
       <c r="A116" s="2" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>586</v>
+        <v>563</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="4">
         <v>21046.0</v>
       </c>
       <c r="G116" s="2" t="s">
-        <v>588</v>
+        <v>565</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>589</v>
+        <v>566</v>
       </c>
       <c r="I116" s="2" t="s">
-        <v>590</v>
+        <v>567</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>591</v>
+        <v>568</v>
       </c>
     </row>
     <row r="117" ht="15.75" customHeight="1">
       <c r="A117" s="2" t="s">
-        <v>521</v>
+        <v>543</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>592</v>
+        <v>569</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>593</v>
+        <v>570</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
       <c r="E117" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F117" s="4">
-        <v>21045.0</v>
+        <v>21044.0</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>594</v>
+        <v>571</v>
       </c>
       <c r="H117" s="4" t="s">
-        <v>595</v>
+        <v>572</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>596</v>
+        <v>573</v>
       </c>
       <c r="J117" s="4" t="s">
-        <v>597</v>
+        <v>574</v>
       </c>
     </row>
     <row r="118" ht="15.75" customHeight="1">
       <c r="A118" s="2" t="s">
-        <v>598</v>
+        <v>543</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>73</v>
+        <v>575</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>599</v>
+        <v>576</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>600</v>
+        <v>550</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F118" s="4">
-        <v>21620.0</v>
+        <v>21044.0</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>601</v>
+        <v>577</v>
       </c>
       <c r="H118" s="4" t="s">
-        <v>602</v>
+        <v>179</v>
       </c>
       <c r="I118" s="2" t="s">
-        <v>77</v>
+        <v>180</v>
       </c>
       <c r="J118" s="4" t="s">
-        <v>603</v>
+        <v>578</v>
       </c>
     </row>
     <row r="119" ht="15.75" customHeight="1">
       <c r="A119" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>605</v>
+        <v>175</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>606</v>
+        <v>579</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>607</v>
+        <v>580</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F119" s="4">
-        <v>20876.0</v>
+        <v>21029.0</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>608</v>
+        <v>581</v>
       </c>
       <c r="H119" s="4" t="s">
-        <v>609</v>
+        <v>582</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>610</v>
+        <v>583</v>
       </c>
       <c r="J119" s="4" t="s">
-        <v>611</v>
+        <v>584</v>
       </c>
     </row>
     <row r="120" ht="15.75" customHeight="1">
       <c r="A120" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>612</v>
+        <v>83</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>613</v>
+        <v>585</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>614</v>
+        <v>550</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="4">
-        <v>20850.0</v>
+        <v>21044.0</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>615</v>
+        <v>93</v>
       </c>
       <c r="H120" s="4" t="s">
-        <v>616</v>
+        <v>86</v>
       </c>
       <c r="I120" s="2" t="s">
-        <v>617</v>
+        <v>87</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>618</v>
+        <v>586</v>
       </c>
     </row>
     <row r="121" ht="15.75" customHeight="1">
       <c r="A121" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>612</v>
+        <v>83</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>619</v>
+        <v>587</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>614</v>
+        <v>554</v>
       </c>
       <c r="E121" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F121" s="4">
-        <v>20850.0</v>
+        <v>20759.0</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>615</v>
+        <v>588</v>
       </c>
       <c r="H121" s="4" t="s">
-        <v>620</v>
+        <v>86</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>617</v>
+        <v>589</v>
       </c>
       <c r="J121" s="4" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
     </row>
     <row r="122" ht="15.75" customHeight="1">
       <c r="A122" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>612</v>
+        <v>591</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>622</v>
+        <v>556</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>607</v>
+        <v>550</v>
       </c>
       <c r="E122" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F122" s="4">
-        <v>20876.0</v>
+        <v>21044.0</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>623</v>
+        <v>592</v>
       </c>
       <c r="H122" s="4" t="s">
-        <v>624</v>
+        <v>593</v>
       </c>
       <c r="I122" s="2" t="s">
-        <v>617</v>
+        <v>98</v>
       </c>
       <c r="J122" s="4" t="s">
-        <v>625</v>
+        <v>594</v>
       </c>
     </row>
     <row r="123" ht="15.75" customHeight="1">
       <c r="A123" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>626</v>
+        <v>596</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>614</v>
+        <v>550</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F123" s="4">
-        <v>20852.0</v>
+        <v>21045.0</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="H123" s="4" t="s">
-        <v>627</v>
+        <v>598</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>628</v>
+        <v>599</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>629</v>
+        <v>600</v>
       </c>
     </row>
     <row r="124" ht="15.75" customHeight="1">
       <c r="A124" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>612</v>
+        <v>201</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>630</v>
+        <v>601</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>631</v>
+        <v>108</v>
       </c>
       <c r="E124" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F124" s="4">
-        <v>20904.0</v>
+        <v>21287.0</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>615</v>
+        <v>212</v>
       </c>
       <c r="H124" s="4" t="s">
-        <v>632</v>
+        <v>602</v>
       </c>
       <c r="I124" s="2" t="s">
-        <v>633</v>
+        <v>214</v>
       </c>
       <c r="J124" s="4" t="s">
-        <v>634</v>
+        <v>603</v>
       </c>
     </row>
     <row r="125" ht="15.75" customHeight="1">
       <c r="A125" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="B125" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="B125" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="2" t="s">
-        <v>635</v>
+        <v>605</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>631</v>
+        <v>550</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F125" s="4">
-        <v>20904.0</v>
+        <v>21045.0</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>636</v>
+        <v>606</v>
       </c>
       <c r="H125" s="4" t="s">
-        <v>637</v>
+        <v>607</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>638</v>
+        <v>608</v>
       </c>
       <c r="J125" s="4" t="s">
-        <v>639</v>
+        <v>609</v>
       </c>
     </row>
     <row r="126" ht="15.75" customHeight="1">
       <c r="A126" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>640</v>
+        <v>610</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>641</v>
+        <v>611</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>631</v>
+        <v>550</v>
       </c>
       <c r="E126" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F126" s="4">
-        <v>20910.0</v>
+        <v>21046.0</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>636</v>
+        <v>612</v>
       </c>
       <c r="H126" s="4" t="s">
-        <v>642</v>
+        <v>613</v>
       </c>
       <c r="I126" s="2" t="s">
-        <v>643</v>
+        <v>614</v>
       </c>
       <c r="J126" s="4" t="s">
-        <v>644</v>
+        <v>615</v>
       </c>
     </row>
     <row r="127" ht="15.75" customHeight="1">
       <c r="A127" s="2" t="s">
-        <v>604</v>
+        <v>543</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>645</v>
+        <v>616</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>646</v>
+        <v>617</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>614</v>
+        <v>550</v>
       </c>
       <c r="E127" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F127" s="4">
-        <v>20850.0</v>
+        <v>21045.0</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>647</v>
+        <v>618</v>
       </c>
       <c r="H127" s="4" t="s">
-        <v>648</v>
+        <v>619</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>649</v>
+        <v>620</v>
       </c>
       <c r="J127" s="4" t="s">
-        <v>650</v>
+        <v>621</v>
       </c>
     </row>
     <row r="128" ht="15.75" customHeight="1">
       <c r="A128" s="2" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>651</v>
+        <v>83</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>652</v>
+        <v>623</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>653</v>
+        <v>624</v>
       </c>
       <c r="E128" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F128" s="4">
-        <v>20878.0</v>
+        <v>21620.0</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>654</v>
+        <v>625</v>
       </c>
       <c r="H128" s="4" t="s">
-        <v>655</v>
+        <v>626</v>
       </c>
       <c r="I128" s="2" t="s">
-        <v>656</v>
+        <v>87</v>
       </c>
       <c r="J128" s="4" t="s">
-        <v>657</v>
+        <v>627</v>
       </c>
     </row>
     <row r="129" ht="15.75" customHeight="1">
       <c r="A129" s="2" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>658</v>
+        <v>414</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>659</v>
+        <v>628</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>660</v>
+        <v>624</v>
       </c>
       <c r="E129" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F129" s="4">
-        <v>20852.0</v>
+        <v>21620.0</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>661</v>
+        <v>39</v>
       </c>
       <c r="H129" s="4" t="s">
-        <v>662</v>
+        <v>58</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>559</v>
+        <v>31</v>
       </c>
       <c r="J129" s="4" t="s">
-        <v>663</v>
+        <v>629</v>
       </c>
     </row>
     <row r="130" ht="15.75" customHeight="1">
       <c r="A130" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>178</v>
+        <v>631</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>653</v>
+        <v>633</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F130" s="4">
-        <v>20878.0</v>
+        <v>20876.0</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>664</v>
+        <v>634</v>
       </c>
       <c r="H130" s="4" t="s">
-        <v>665</v>
+        <v>635</v>
       </c>
       <c r="I130" s="2" t="s">
-        <v>666</v>
+        <v>636</v>
       </c>
       <c r="J130" s="4" t="s">
-        <v>667</v>
+        <v>637</v>
       </c>
     </row>
     <row r="131" ht="15.75" customHeight="1">
       <c r="A131" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>668</v>
+        <v>638</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>669</v>
+        <v>639</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F131" s="4">
         <v>20850.0</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>670</v>
+        <v>641</v>
       </c>
       <c r="H131" s="4" t="s">
-        <v>671</v>
+        <v>642</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>672</v>
+        <v>643</v>
       </c>
       <c r="J131" s="4" t="s">
-        <v>673</v>
+        <v>644</v>
       </c>
     </row>
     <row r="132" ht="15.75" customHeight="1">
       <c r="A132" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>436</v>
+        <v>638</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>674</v>
+        <v>645</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>607</v>
+        <v>640</v>
       </c>
       <c r="E132" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F132" s="4">
-        <v>20876.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G132" s="2" t="s">
-        <v>675</v>
+        <v>641</v>
       </c>
       <c r="H132" s="4" t="s">
-        <v>676</v>
+        <v>646</v>
       </c>
       <c r="I132" s="2" t="s">
-        <v>677</v>
+        <v>643</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>678</v>
+        <v>647</v>
       </c>
     </row>
     <row r="133" ht="15.75" customHeight="1">
       <c r="A133" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>436</v>
+        <v>638</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>679</v>
+        <v>648</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F133" s="4">
-        <v>20904.0</v>
+        <v>20876.0</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>680</v>
+        <v>649</v>
       </c>
       <c r="H133" s="4" t="s">
-        <v>681</v>
+        <v>650</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>682</v>
+        <v>643</v>
       </c>
       <c r="J133" s="4" t="s">
-        <v>683</v>
+        <v>651</v>
       </c>
     </row>
     <row r="134" ht="15.75" customHeight="1">
       <c r="A134" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>436</v>
+        <v>638</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>684</v>
+        <v>652</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="E134" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F134" s="4">
-        <v>20902.0</v>
+        <v>20852.0</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>154</v>
+        <v>641</v>
       </c>
       <c r="H134" s="4" t="s">
-        <v>685</v>
+        <v>653</v>
       </c>
       <c r="I134" s="2" t="s">
-        <v>444</v>
+        <v>654</v>
       </c>
       <c r="J134" s="4" t="s">
-        <v>686</v>
+        <v>655</v>
       </c>
     </row>
     <row r="135" ht="15.75" customHeight="1">
       <c r="A135" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>436</v>
+        <v>638</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>687</v>
+        <v>656</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>631</v>
+        <v>657</v>
       </c>
       <c r="E135" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F135" s="4">
-        <v>20902.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>154</v>
+        <v>641</v>
       </c>
       <c r="H135" s="4" t="s">
-        <v>685</v>
+        <v>658</v>
       </c>
       <c r="I135" s="2" t="s">
-        <v>444</v>
+        <v>659</v>
       </c>
       <c r="J135" s="4" t="s">
-        <v>688</v>
+        <v>660</v>
       </c>
     </row>
     <row r="136" ht="15.75" customHeight="1">
       <c r="A136" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>436</v>
+        <v>638</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>689</v>
+        <v>661</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>690</v>
+        <v>657</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F136" s="4">
-        <v>20817.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>448</v>
+        <v>662</v>
       </c>
       <c r="H136" s="4" t="s">
-        <v>449</v>
+        <v>663</v>
       </c>
       <c r="I136" s="2" t="s">
-        <v>444</v>
+        <v>664</v>
       </c>
       <c r="J136" s="4" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
     </row>
     <row r="137" ht="15.75" customHeight="1">
       <c r="A137" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>436</v>
+        <v>666</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>692</v>
+        <v>667</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>631</v>
+        <v>657</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F137" s="4">
-        <v>20901.0</v>
+        <v>20910.0</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="H137" s="4" t="s">
-        <v>449</v>
+        <v>668</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>444</v>
+        <v>669</v>
       </c>
       <c r="J137" s="4" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
     </row>
     <row r="138" ht="15.75" customHeight="1">
       <c r="A138" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>436</v>
+        <v>671</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>694</v>
+        <v>672</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F138" s="4">
-        <v>20852.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>448</v>
+        <v>673</v>
       </c>
       <c r="H138" s="4" t="s">
-        <v>695</v>
+        <v>674</v>
       </c>
       <c r="I138" s="2" t="s">
-        <v>444</v>
+        <v>675</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>696</v>
+        <v>676</v>
       </c>
     </row>
     <row r="139" ht="15.75" customHeight="1">
       <c r="A139" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>350</v>
+        <v>677</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>697</v>
+        <v>678</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>698</v>
+        <v>679</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F139" s="4">
-        <v>20832.0</v>
+        <v>20878.0</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>699</v>
+        <v>680</v>
       </c>
       <c r="H139" s="4" t="s">
-        <v>700</v>
+        <v>681</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>701</v>
+        <v>682</v>
       </c>
       <c r="J139" s="4" t="s">
-        <v>702</v>
+        <v>683</v>
       </c>
     </row>
     <row r="140" ht="15.75" customHeight="1">
       <c r="A140" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>350</v>
+        <v>684</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>703</v>
+        <v>685</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>614</v>
+        <v>686</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F140" s="4">
-        <v>20850.0</v>
+        <v>20852.0</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>29</v>
+        <v>687</v>
       </c>
       <c r="H140" s="4" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="I140" s="2" t="s">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="J140" s="4" t="s">
-        <v>706</v>
+        <v>690</v>
       </c>
     </row>
     <row r="141" ht="15.75" customHeight="1">
       <c r="A141" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>350</v>
+        <v>189</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>707</v>
+        <v>678</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>631</v>
+        <v>679</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F141" s="4">
-        <v>20901.0</v>
+        <v>20878.0</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>29</v>
+        <v>691</v>
       </c>
       <c r="H141" s="4" t="s">
-        <v>708</v>
+        <v>692</v>
       </c>
       <c r="I141" s="2" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="J141" s="4" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
     </row>
     <row r="142" ht="15.75" customHeight="1">
       <c r="A142" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>350</v>
+        <v>695</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>710</v>
+        <v>696</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>690</v>
+        <v>640</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F142" s="4">
-        <v>20817.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>154</v>
+        <v>697</v>
       </c>
       <c r="H142" s="4" t="s">
-        <v>711</v>
+        <v>698</v>
       </c>
       <c r="I142" s="2" t="s">
-        <v>712</v>
+        <v>699</v>
       </c>
       <c r="J142" s="4" t="s">
-        <v>713</v>
+        <v>700</v>
       </c>
     </row>
     <row r="143" ht="15.75" customHeight="1">
       <c r="A143" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>350</v>
+        <v>452</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>698</v>
+        <v>640</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F143" s="4">
-        <v>20832.0</v>
+        <v>20852.0</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>154</v>
+        <v>464</v>
       </c>
       <c r="H143" s="4" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>715</v>
+        <v>460</v>
       </c>
       <c r="J143" s="4" t="s">
-        <v>716</v>
+        <v>703</v>
       </c>
     </row>
     <row r="144" ht="15.75" customHeight="1">
       <c r="A144" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>350</v>
+        <v>452</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>717</v>
+        <v>704</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F144" s="4">
-        <v>20850.0</v>
+        <v>20876.0</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>718</v>
+        <v>705</v>
       </c>
       <c r="H144" s="4" t="s">
-        <v>719</v>
+        <v>706</v>
       </c>
       <c r="I144" s="2" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="J144" s="4" t="s">
-        <v>720</v>
+        <v>708</v>
       </c>
     </row>
     <row r="145" ht="15.75" customHeight="1">
       <c r="A145" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>350</v>
+        <v>452</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>721</v>
+        <v>709</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>722</v>
+        <v>657</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F145" s="4">
-        <v>20815.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>29</v>
+        <v>710</v>
       </c>
       <c r="H145" s="4" t="s">
-        <v>723</v>
+        <v>711</v>
       </c>
       <c r="I145" s="2" t="s">
         <v>712</v>
       </c>
       <c r="J145" s="4" t="s">
-        <v>724</v>
+        <v>713</v>
       </c>
     </row>
     <row r="146" ht="15.75" customHeight="1">
       <c r="A146" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>350</v>
+        <v>452</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>631</v>
+        <v>657</v>
       </c>
       <c r="E146" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F146" s="4">
-        <v>20904.0</v>
+        <v>20902.0</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>680</v>
+        <v>166</v>
       </c>
       <c r="H146" s="4" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
       <c r="I146" s="2" t="s">
-        <v>682</v>
+        <v>460</v>
       </c>
       <c r="J146" s="4" t="s">
-        <v>727</v>
+        <v>716</v>
       </c>
     </row>
     <row r="147" ht="15.75" customHeight="1">
       <c r="A147" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>728</v>
+        <v>452</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>729</v>
+        <v>717</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F147" s="4">
-        <v>20850.0</v>
+        <v>20902.0</v>
       </c>
       <c r="G147" s="2" t="s">
-        <v>730</v>
+        <v>166</v>
       </c>
       <c r="H147" s="4" t="s">
-        <v>731</v>
+        <v>715</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>732</v>
+        <v>460</v>
       </c>
       <c r="J147" s="4" t="s">
-        <v>733</v>
+        <v>718</v>
       </c>
     </row>
     <row r="148" ht="15.75" customHeight="1">
       <c r="A148" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>734</v>
+        <v>452</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>735</v>
+        <v>719</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>653</v>
+        <v>720</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="4">
-        <v>20879.0</v>
+        <v>20817.0</v>
       </c>
       <c r="G148" s="2" t="s">
-        <v>736</v>
+        <v>464</v>
       </c>
       <c r="H148" s="4" t="s">
-        <v>737</v>
+        <v>465</v>
       </c>
       <c r="I148" s="2" t="s">
-        <v>210</v>
+        <v>460</v>
       </c>
       <c r="J148" s="4" t="s">
-        <v>738</v>
+        <v>721</v>
       </c>
     </row>
     <row r="149" ht="15.75" customHeight="1">
       <c r="A149" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>739</v>
+        <v>452</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>740</v>
+        <v>722</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>741</v>
+        <v>657</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F149" s="4">
-        <v>20902.0</v>
+        <v>20901.0</v>
       </c>
       <c r="G149" s="2" t="s">
-        <v>742</v>
+        <v>710</v>
       </c>
       <c r="H149" s="4" t="s">
-        <v>743</v>
+        <v>465</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>744</v>
+        <v>460</v>
       </c>
       <c r="J149" s="4" t="s">
-        <v>745</v>
+        <v>723</v>
       </c>
     </row>
     <row r="150" ht="15.75" customHeight="1">
       <c r="A150" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>190</v>
+        <v>366</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>746</v>
+        <v>724</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>690</v>
+        <v>725</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F150" s="4">
-        <v>20817.0</v>
+        <v>20832.0</v>
       </c>
       <c r="G150" s="2" t="s">
-        <v>747</v>
+        <v>726</v>
       </c>
       <c r="H150" s="4" t="s">
-        <v>193</v>
+        <v>727</v>
       </c>
       <c r="I150" s="2" t="s">
-        <v>197</v>
+        <v>728</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>748</v>
+        <v>729</v>
       </c>
     </row>
     <row r="151" ht="15.75" customHeight="1">
       <c r="A151" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>272</v>
+        <v>366</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>749</v>
+        <v>730</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>750</v>
+        <v>640</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F151" s="4">
-        <v>20895.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>751</v>
+        <v>29</v>
       </c>
       <c r="H151" s="4" t="s">
-        <v>276</v>
+        <v>731</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>277</v>
+        <v>732</v>
       </c>
       <c r="J151" s="4" t="s">
-        <v>752</v>
+        <v>733</v>
       </c>
     </row>
     <row r="152" ht="15.75" customHeight="1">
       <c r="A152" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>753</v>
+        <v>366</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>754</v>
+        <v>734</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F152" s="4">
-        <v>20850.0</v>
+        <v>20901.0</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>751</v>
+        <v>29</v>
       </c>
       <c r="H152" s="4" t="s">
-        <v>276</v>
+        <v>735</v>
       </c>
       <c r="I152" s="2" t="s">
-        <v>277</v>
+        <v>712</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>755</v>
+        <v>736</v>
       </c>
     </row>
     <row r="153" ht="15.75" customHeight="1">
       <c r="A153" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>756</v>
+        <v>366</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>757</v>
+        <v>737</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>653</v>
+        <v>720</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F153" s="4">
-        <v>20877.0</v>
+        <v>20817.0</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>758</v>
+        <v>166</v>
       </c>
       <c r="H153" s="4" t="s">
-        <v>759</v>
+        <v>738</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>760</v>
+        <v>739</v>
       </c>
       <c r="J153" s="4" t="s">
-        <v>761</v>
+        <v>740</v>
       </c>
     </row>
     <row r="154" ht="15.75" customHeight="1">
       <c r="A154" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>762</v>
+        <v>366</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>763</v>
+        <v>741</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F154" s="4">
-        <v>20815.0</v>
+        <v>20832.0</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>764</v>
+        <v>166</v>
       </c>
       <c r="H154" s="4" t="s">
-        <v>765</v>
+        <v>727</v>
       </c>
       <c r="I154" s="2" t="s">
-        <v>766</v>
+        <v>742</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>767</v>
+        <v>743</v>
       </c>
     </row>
     <row r="155" ht="15.75" customHeight="1">
       <c r="A155" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>768</v>
+        <v>366</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>769</v>
+        <v>744</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F155" s="4">
-        <v>20852.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>770</v>
+        <v>745</v>
       </c>
       <c r="H155" s="4" t="s">
-        <v>771</v>
+        <v>746</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>766</v>
+        <v>732</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>772</v>
+        <v>747</v>
       </c>
     </row>
     <row r="156" ht="15.75" customHeight="1">
       <c r="A156" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>773</v>
+        <v>366</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>774</v>
+        <v>748</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>698</v>
+        <v>749</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F156" s="4">
-        <v>20832.0</v>
+        <v>20815.0</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>775</v>
+        <v>29</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>776</v>
+        <v>750</v>
       </c>
       <c r="I156" s="2" t="s">
-        <v>777</v>
+        <v>739</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>778</v>
+        <v>751</v>
       </c>
     </row>
     <row r="157" ht="15.75" customHeight="1">
       <c r="A157" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>779</v>
+        <v>366</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>780</v>
+        <v>752</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>690</v>
+        <v>657</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F157" s="4">
-        <v>20815.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>781</v>
+        <v>710</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>782</v>
+        <v>753</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>783</v>
+        <v>712</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>784</v>
+        <v>754</v>
       </c>
     </row>
     <row r="158" ht="15.75" customHeight="1">
       <c r="A158" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>785</v>
+        <v>755</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>786</v>
+        <v>756</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>631</v>
+        <v>640</v>
       </c>
       <c r="E158" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F158" s="4">
-        <v>20910.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>787</v>
+        <v>757</v>
       </c>
       <c r="H158" s="4" t="s">
-        <v>788</v>
+        <v>758</v>
       </c>
       <c r="I158" s="2" t="s">
-        <v>789</v>
+        <v>759</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>790</v>
+        <v>760</v>
       </c>
     </row>
     <row r="159" ht="15.75" customHeight="1">
       <c r="A159" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>791</v>
+        <v>761</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>792</v>
+        <v>762</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>698</v>
+        <v>679</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F159" s="4">
-        <v>20832.0</v>
+        <v>20879.0</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>793</v>
+        <v>763</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>794</v>
+        <v>764</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>795</v>
+        <v>221</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>796</v>
+        <v>765</v>
       </c>
     </row>
     <row r="160" ht="15.75" customHeight="1">
       <c r="A160" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>791</v>
+        <v>766</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>797</v>
+        <v>767</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>607</v>
+        <v>768</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F160" s="4">
-        <v>20876.0</v>
+        <v>20902.0</v>
       </c>
       <c r="G160" s="2" t="s">
-        <v>793</v>
+        <v>769</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="I160" s="2" t="s">
-        <v>795</v>
+        <v>771</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>799</v>
+        <v>772</v>
       </c>
     </row>
     <row r="161" ht="15.75" customHeight="1">
       <c r="A161" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>800</v>
+        <v>201</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>801</v>
+        <v>773</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>690</v>
+        <v>720</v>
       </c>
       <c r="E161" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F161" s="4">
         <v>20817.0</v>
       </c>
       <c r="G161" s="2" t="s">
-        <v>793</v>
+        <v>774</v>
       </c>
       <c r="H161" s="4" t="s">
-        <v>802</v>
-[...1 lines deleted...]
-      <c r="I161" s="2"/>
+        <v>204</v>
+      </c>
+      <c r="I161" s="2" t="s">
+        <v>208</v>
+      </c>
       <c r="J161" s="4" t="s">
-        <v>803</v>
+        <v>775</v>
       </c>
     </row>
     <row r="162" ht="15.75" customHeight="1">
       <c r="A162" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>804</v>
+        <v>288</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>805</v>
+        <v>776</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>631</v>
+        <v>777</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F162" s="4">
-        <v>20904.0</v>
+        <v>20895.0</v>
       </c>
       <c r="G162" s="2" t="s">
-        <v>806</v>
+        <v>778</v>
       </c>
       <c r="H162" s="4" t="s">
-        <v>807</v>
+        <v>292</v>
       </c>
       <c r="I162" s="2" t="s">
-        <v>808</v>
+        <v>293</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>809</v>
+        <v>779</v>
       </c>
     </row>
     <row r="163" ht="15.75" customHeight="1">
       <c r="A163" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>810</v>
+        <v>780</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>811</v>
+        <v>781</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>614</v>
+        <v>640</v>
       </c>
       <c r="E163" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F163" s="4">
         <v>20850.0</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>812</v>
+        <v>778</v>
       </c>
       <c r="H163" s="4" t="s">
-        <v>813</v>
+        <v>292</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>814</v>
+        <v>293</v>
       </c>
       <c r="J163" s="4" t="s">
-        <v>815</v>
+        <v>782</v>
       </c>
     </row>
     <row r="164" ht="15.75" customHeight="1">
       <c r="A164" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>810</v>
+        <v>783</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>816</v>
+        <v>784</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>607</v>
+        <v>679</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F164" s="4">
-        <v>20874.0</v>
+        <v>20877.0</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>812</v>
+        <v>785</v>
       </c>
       <c r="H164" s="4" t="s">
-        <v>813</v>
+        <v>786</v>
       </c>
       <c r="I164" s="2" t="s">
-        <v>817</v>
+        <v>787</v>
       </c>
       <c r="J164" s="4" t="s">
-        <v>818</v>
+        <v>788</v>
       </c>
     </row>
     <row r="165" ht="15.75" customHeight="1">
       <c r="A165" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>819</v>
+        <v>789</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>614</v>
+        <v>749</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F165" s="4">
-        <v>20852.0</v>
+        <v>20815.0</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>821</v>
+        <v>791</v>
       </c>
       <c r="H165" s="4" t="s">
-        <v>822</v>
+        <v>792</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>823</v>
+        <v>793</v>
       </c>
       <c r="J165" s="4" t="s">
-        <v>824</v>
+        <v>794</v>
       </c>
     </row>
     <row r="166" ht="15.75" customHeight="1">
       <c r="A166" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>825</v>
+        <v>795</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>826</v>
+        <v>796</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>827</v>
+        <v>640</v>
       </c>
       <c r="E166" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F166" s="4">
-        <v>20912.0</v>
-[...1 lines deleted...]
-      <c r="G166" s="2"/>
+        <v>20852.0</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>797</v>
+      </c>
       <c r="H166" s="4" t="s">
-        <v>828</v>
+        <v>798</v>
       </c>
       <c r="I166" s="2" t="s">
-        <v>829</v>
+        <v>793</v>
       </c>
       <c r="J166" s="4" t="s">
-        <v>830</v>
+        <v>799</v>
       </c>
     </row>
     <row r="167" ht="15.75" customHeight="1">
       <c r="A167" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>831</v>
+        <v>800</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>832</v>
+        <v>801</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F167" s="4">
-        <v>20815.0</v>
+        <v>20832.0</v>
       </c>
       <c r="G167" s="2" t="s">
-        <v>248</v>
+        <v>802</v>
       </c>
       <c r="H167" s="4" t="s">
-        <v>124</v>
+        <v>803</v>
       </c>
       <c r="I167" s="2" t="s">
-        <v>249</v>
+        <v>804</v>
       </c>
       <c r="J167" s="4" t="s">
-        <v>833</v>
+        <v>805</v>
       </c>
     </row>
     <row r="168" ht="15.75" customHeight="1">
       <c r="A168" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>834</v>
+        <v>807</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>614</v>
+        <v>720</v>
       </c>
       <c r="E168" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F168" s="4">
-        <v>20850.0</v>
+        <v>20815.0</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>248</v>
+        <v>808</v>
       </c>
       <c r="H168" s="4" t="s">
-        <v>124</v>
+        <v>809</v>
       </c>
       <c r="I168" s="2" t="s">
-        <v>249</v>
+        <v>810</v>
       </c>
       <c r="J168" s="4" t="s">
-        <v>835</v>
+        <v>811</v>
       </c>
     </row>
     <row r="169" ht="15.75" customHeight="1">
       <c r="A169" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>836</v>
+        <v>812</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>837</v>
+        <v>813</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>722</v>
+        <v>657</v>
       </c>
       <c r="E169" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F169" s="4">
-        <v>20815.0</v>
+        <v>20910.0</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>742</v>
+        <v>814</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>838</v>
+        <v>815</v>
       </c>
       <c r="I169" s="2" t="s">
-        <v>839</v>
+        <v>816</v>
       </c>
       <c r="J169" s="4" t="s">
-        <v>840</v>
+        <v>817</v>
       </c>
     </row>
     <row r="170" ht="15.75" customHeight="1">
       <c r="A170" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>841</v>
+        <v>818</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>842</v>
+        <v>819</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>843</v>
+        <v>725</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F170" s="4">
-        <v>20854.0</v>
+        <v>20832.0</v>
       </c>
       <c r="G170" s="2" t="s">
-        <v>844</v>
+        <v>820</v>
       </c>
       <c r="H170" s="4" t="s">
-        <v>845</v>
+        <v>821</v>
       </c>
       <c r="I170" s="2" t="s">
-        <v>839</v>
+        <v>822</v>
       </c>
       <c r="J170" s="4" t="s">
-        <v>846</v>
+        <v>823</v>
       </c>
     </row>
     <row r="171" ht="15.75" customHeight="1">
       <c r="A171" s="2" t="s">
-        <v>604</v>
+        <v>630</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>847</v>
+        <v>818</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>848</v>
+        <v>824</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E171" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F171" s="4">
-        <v>20904.0</v>
+        <v>20876.0</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>849</v>
+        <v>820</v>
       </c>
       <c r="H171" s="4" t="s">
-        <v>850</v>
+        <v>825</v>
       </c>
       <c r="I171" s="2" t="s">
-        <v>851</v>
+        <v>822</v>
       </c>
       <c r="J171" s="4" t="s">
-        <v>852</v>
+        <v>826</v>
       </c>
     </row>
     <row r="172" ht="15.75" customHeight="1">
       <c r="A172" s="2" t="s">
-        <v>853</v>
+        <v>630</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>854</v>
+        <v>827</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>855</v>
+        <v>828</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>856</v>
+        <v>720</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F172" s="4">
-        <v>20707.0</v>
+        <v>20817.0</v>
       </c>
       <c r="G172" s="2" t="s">
-        <v>857</v>
+        <v>820</v>
       </c>
       <c r="H172" s="4" t="s">
-        <v>858</v>
+        <v>829</v>
       </c>
       <c r="I172" s="2" t="s">
-        <v>859</v>
+        <v>822</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>860</v>
+        <v>830</v>
       </c>
     </row>
     <row r="173" ht="15.75" customHeight="1">
       <c r="A173" s="2" t="s">
-        <v>853</v>
+        <v>630</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>436</v>
+        <v>831</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>861</v>
+        <v>832</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>862</v>
+        <v>657</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F173" s="4">
-        <v>20774.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>448</v>
+        <v>833</v>
       </c>
       <c r="H173" s="4" t="s">
-        <v>695</v>
+        <v>834</v>
       </c>
       <c r="I173" s="2" t="s">
-        <v>444</v>
+        <v>835</v>
       </c>
       <c r="J173" s="4" t="s">
-        <v>863</v>
+        <v>836</v>
       </c>
     </row>
     <row r="174" ht="15.75" customHeight="1">
       <c r="A174" s="2" t="s">
-        <v>853</v>
+        <v>630</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>350</v>
+        <v>837</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>864</v>
+        <v>838</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>856</v>
+        <v>640</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F174" s="4">
-        <v>20707.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>448</v>
+        <v>839</v>
       </c>
       <c r="H174" s="4" t="s">
-        <v>695</v>
+        <v>840</v>
       </c>
       <c r="I174" s="2" t="s">
-        <v>444</v>
+        <v>841</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>865</v>
+        <v>842</v>
       </c>
     </row>
     <row r="175" ht="15.75" customHeight="1">
       <c r="A175" s="2" t="s">
-        <v>853</v>
+        <v>630</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>350</v>
+        <v>837</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>866</v>
+        <v>843</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>867</v>
+        <v>633</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F175" s="4">
-        <v>20735.0</v>
+        <v>20874.0</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>448</v>
+        <v>839</v>
       </c>
       <c r="H175" s="4" t="s">
-        <v>695</v>
+        <v>840</v>
       </c>
       <c r="I175" s="2" t="s">
-        <v>444</v>
+        <v>844</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
     </row>
     <row r="176" ht="15.75" customHeight="1">
       <c r="A176" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>846</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="E176" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F176" s="4">
+        <v>20852.0</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>848</v>
+      </c>
+      <c r="H176" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="I176" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="J176" s="4" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="177" ht="15.75" customHeight="1">
+      <c r="A177" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>852</v>
+      </c>
+      <c r="C177" s="2" t="s">
         <v>853</v>
       </c>
-      <c r="B176" s="3" t="s">
-[...56 lines deleted...]
-        <v>876</v>
+      <c r="D177" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="E177" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F177" s="4">
+        <v>20912.0</v>
+      </c>
+      <c r="G177" s="2"/>
+      <c r="H177" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="I177" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="J177" s="4" t="s">
+        <v>857</v>
       </c>
     </row>
     <row r="178" ht="15.75" customHeight="1">
-      <c r="A178" s="5" t="s">
-[...27 lines deleted...]
-        <v>881</v>
+      <c r="A178" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F178" s="4">
+        <v>20815.0</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="H178" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="I178" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="J178" s="4" t="s">
+        <v>860</v>
       </c>
     </row>
     <row r="179" ht="15.75" customHeight="1">
       <c r="A179" s="2" t="s">
-        <v>882</v>
+        <v>630</v>
       </c>
       <c r="B179" s="3" t="s">
-        <v>883</v>
+        <v>858</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>884</v>
+        <v>861</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>885</v>
+        <v>640</v>
       </c>
       <c r="E179" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F179" s="4">
-        <v>20782.0</v>
+        <v>20850.0</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>886</v>
+        <v>265</v>
       </c>
       <c r="H179" s="4" t="s">
-        <v>887</v>
+        <v>132</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>888</v>
+        <v>266</v>
       </c>
       <c r="J179" s="4" t="s">
-        <v>889</v>
+        <v>862</v>
       </c>
     </row>
     <row r="180" ht="15.75" customHeight="1">
       <c r="A180" s="2" t="s">
-        <v>882</v>
+        <v>630</v>
       </c>
       <c r="B180" s="3" t="s">
-        <v>890</v>
+        <v>863</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>891</v>
+        <v>864</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>856</v>
+        <v>749</v>
       </c>
       <c r="E180" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F180" s="4">
-        <v>20707.0</v>
+        <v>20815.0</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>892</v>
+        <v>769</v>
       </c>
       <c r="H180" s="4" t="s">
-        <v>893</v>
+        <v>865</v>
       </c>
       <c r="I180" s="2" t="s">
-        <v>894</v>
+        <v>866</v>
       </c>
       <c r="J180" s="4" t="s">
-        <v>895</v>
+        <v>867</v>
       </c>
     </row>
     <row r="181" ht="15.75" customHeight="1">
       <c r="A181" s="2" t="s">
-        <v>882</v>
+        <v>630</v>
       </c>
       <c r="B181" s="3" t="s">
-        <v>896</v>
+        <v>868</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>897</v>
+        <v>869</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>898</v>
+        <v>870</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F181" s="4">
-        <v>20785.0</v>
+        <v>20854.0</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>899</v>
+        <v>871</v>
       </c>
       <c r="H181" s="4" t="s">
-        <v>900</v>
+        <v>872</v>
       </c>
       <c r="I181" s="2" t="s">
-        <v>901</v>
+        <v>866</v>
       </c>
       <c r="J181" s="4" t="s">
-        <v>902</v>
+        <v>873</v>
       </c>
     </row>
     <row r="182" ht="15.75" customHeight="1">
       <c r="A182" s="2" t="s">
-        <v>882</v>
+        <v>630</v>
       </c>
       <c r="B182" s="3" t="s">
-        <v>69</v>
+        <v>874</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>903</v>
+        <v>875</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>904</v>
+        <v>657</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F182" s="4">
-        <v>20716.0</v>
+        <v>20904.0</v>
       </c>
       <c r="G182" s="2" t="s">
-        <v>65</v>
+        <v>876</v>
       </c>
       <c r="H182" s="4" t="s">
-        <v>905</v>
+        <v>877</v>
       </c>
       <c r="I182" s="2" t="s">
-        <v>67</v>
+        <v>878</v>
       </c>
       <c r="J182" s="4" t="s">
-        <v>906</v>
+        <v>879</v>
       </c>
     </row>
     <row r="183" ht="15.75" customHeight="1">
       <c r="A183" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="C183" s="2" t="s">
         <v>882</v>
       </c>
-      <c r="B183" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D183" s="2" t="s">
-        <v>856</v>
+        <v>883</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="4">
         <v>20707.0</v>
       </c>
       <c r="G183" s="2" t="s">
-        <v>909</v>
+        <v>884</v>
       </c>
       <c r="H183" s="4" t="s">
-        <v>910</v>
+        <v>885</v>
       </c>
       <c r="I183" s="2" t="s">
-        <v>911</v>
+        <v>886</v>
       </c>
       <c r="J183" s="4" t="s">
-        <v>912</v>
+        <v>887</v>
       </c>
     </row>
     <row r="184" ht="15.75" customHeight="1">
       <c r="A184" s="2" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>907</v>
+        <v>452</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>913</v>
+        <v>888</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>856</v>
+        <v>889</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F184" s="4">
-        <v>20707.0</v>
+        <v>20774.0</v>
       </c>
       <c r="G184" s="2" t="s">
-        <v>914</v>
+        <v>464</v>
       </c>
       <c r="H184" s="4" t="s">
-        <v>915</v>
+        <v>702</v>
       </c>
       <c r="I184" s="2" t="s">
-        <v>916</v>
+        <v>460</v>
       </c>
       <c r="J184" s="4" t="s">
-        <v>917</v>
+        <v>890</v>
       </c>
     </row>
     <row r="185" ht="15.75" customHeight="1">
       <c r="A185" s="2" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>73</v>
+        <v>366</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>918</v>
+        <v>891</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>904</v>
+        <v>883</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F185" s="4">
-        <v>20716.0</v>
+        <v>20707.0</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>601</v>
+        <v>464</v>
       </c>
       <c r="H185" s="4" t="s">
-        <v>76</v>
+        <v>702</v>
       </c>
       <c r="I185" s="2" t="s">
-        <v>77</v>
+        <v>460</v>
       </c>
       <c r="J185" s="4" t="s">
-        <v>919</v>
+        <v>892</v>
       </c>
     </row>
     <row r="186" ht="15.75" customHeight="1">
       <c r="A186" s="2" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>920</v>
+        <v>366</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>921</v>
+        <v>893</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>922</v>
+        <v>894</v>
       </c>
       <c r="E186" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F186" s="4">
-        <v>20706.0</v>
+        <v>20735.0</v>
       </c>
       <c r="G186" s="2" t="s">
-        <v>923</v>
+        <v>464</v>
       </c>
       <c r="H186" s="4" t="s">
-        <v>924</v>
+        <v>702</v>
       </c>
       <c r="I186" s="2" t="s">
-        <v>925</v>
+        <v>460</v>
       </c>
       <c r="J186" s="4" t="s">
-        <v>926</v>
+        <v>895</v>
       </c>
     </row>
     <row r="187" ht="15.75" customHeight="1">
       <c r="A187" s="2" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>350</v>
+        <v>366</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>927</v>
+        <v>896</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F187" s="4">
-        <v>20770.0</v>
+        <v>20716.0</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>928</v>
+        <v>39</v>
       </c>
       <c r="H187" s="4" t="s">
-        <v>929</v>
+        <v>58</v>
       </c>
       <c r="I187" s="2" t="s">
-        <v>930</v>
+        <v>31</v>
       </c>
       <c r="J187" s="4" t="s">
-        <v>931</v>
+        <v>898</v>
       </c>
     </row>
     <row r="188" ht="15.75" customHeight="1">
       <c r="A188" s="2" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>350</v>
+        <v>899</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>932</v>
+        <v>900</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>867</v>
+        <v>901</v>
       </c>
       <c r="E188" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F188" s="4">
+        <v>20770.0</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="H188" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="I188" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="J188" s="4" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="189" ht="15.75" customHeight="1">
+      <c r="A189" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B189" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="C189" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="D189" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="E189" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F189" s="7">
         <v>20735.0</v>
       </c>
-      <c r="G188" s="2" t="s">
-[...41 lines deleted...]
-        <v>939</v>
+      <c r="G189" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="H189" s="7" t="s">
+        <v>809</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="J189" s="7" t="s">
+        <v>906</v>
       </c>
     </row>
     <row r="190" ht="15.75" customHeight="1">
-      <c r="A190" s="2" t="s">
-[...27 lines deleted...]
-        <v>942</v>
+      <c r="A190" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="B190" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="C190" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="D190" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E190" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F190" s="7">
+        <v>21201.0</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="H190" s="7" t="s">
+        <v>909</v>
+      </c>
+      <c r="I190" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="J190" s="7" t="s">
+        <v>911</v>
       </c>
     </row>
     <row r="191" ht="15.75" customHeight="1">
       <c r="A191" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B191" s="3" t="s">
-        <v>350</v>
+        <v>913</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>943</v>
+        <v>914</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="E191" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F191" s="4">
-        <v>20716.0</v>
+        <v>20782.0</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>944</v>
+        <v>916</v>
       </c>
       <c r="H191" s="4" t="s">
-        <v>945</v>
+        <v>917</v>
       </c>
       <c r="I191" s="2" t="s">
-        <v>946</v>
+        <v>918</v>
       </c>
       <c r="J191" s="4" t="s">
-        <v>947</v>
+        <v>919</v>
       </c>
     </row>
     <row r="192" ht="15.75" customHeight="1">
       <c r="A192" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B192" s="3" t="s">
-        <v>948</v>
+        <v>920</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>949</v>
+        <v>921</v>
       </c>
       <c r="D192" s="2" t="s">
+        <v>883</v>
+      </c>
+      <c r="E192" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F192" s="4">
+        <v>20707.0</v>
+      </c>
+      <c r="G192" s="2" t="s">
         <v>922</v>
       </c>
-      <c r="E192" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H192" s="4" t="s">
-        <v>951</v>
+        <v>923</v>
       </c>
       <c r="I192" s="2" t="s">
-        <v>952</v>
+        <v>924</v>
       </c>
       <c r="J192" s="4" t="s">
-        <v>953</v>
+        <v>925</v>
       </c>
     </row>
     <row r="193" ht="15.75" customHeight="1">
       <c r="A193" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>954</v>
+        <v>926</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>955</v>
+        <v>927</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>862</v>
+        <v>928</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F193" s="4">
-        <v>20774.0</v>
+        <v>20785.0</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>950</v>
+        <v>929</v>
       </c>
       <c r="H193" s="4" t="s">
-        <v>956</v>
+        <v>930</v>
       </c>
       <c r="I193" s="2" t="s">
-        <v>952</v>
+        <v>931</v>
       </c>
       <c r="J193" s="4" t="s">
-        <v>957</v>
+        <v>932</v>
       </c>
     </row>
     <row r="194" ht="15.75" customHeight="1">
       <c r="A194" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>958</v>
+        <v>79</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>959</v>
+        <v>933</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>922</v>
+        <v>897</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F194" s="4">
-        <v>20706.0</v>
+        <v>20716.0</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>960</v>
+        <v>75</v>
       </c>
       <c r="H194" s="4" t="s">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="I194" s="2" t="s">
-        <v>962</v>
+        <v>77</v>
       </c>
       <c r="J194" s="4" t="s">
-        <v>963</v>
+        <v>935</v>
       </c>
     </row>
     <row r="195" ht="15.75" customHeight="1">
       <c r="A195" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>964</v>
+        <v>936</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>965</v>
+        <v>937</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>904</v>
+        <v>883</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F195" s="4">
-        <v>20715.0</v>
+        <v>20707.0</v>
       </c>
       <c r="G195" s="2" t="s">
-        <v>960</v>
+        <v>938</v>
       </c>
       <c r="H195" s="4" t="s">
-        <v>966</v>
+        <v>939</v>
       </c>
       <c r="I195" s="2" t="s">
-        <v>962</v>
+        <v>940</v>
       </c>
       <c r="J195" s="4" t="s">
-        <v>967</v>
+        <v>941</v>
       </c>
     </row>
     <row r="196" ht="15.75" customHeight="1">
       <c r="A196" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B196" s="3" t="s">
-        <v>968</v>
+        <v>936</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>969</v>
+        <v>942</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
       <c r="E196" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F196" s="4">
-        <v>20735.0</v>
+        <v>20707.0</v>
       </c>
       <c r="G196" s="2" t="s">
-        <v>970</v>
+        <v>943</v>
       </c>
       <c r="H196" s="4" t="s">
-        <v>971</v>
+        <v>944</v>
       </c>
       <c r="I196" s="2" t="s">
-        <v>972</v>
+        <v>945</v>
       </c>
       <c r="J196" s="4" t="s">
-        <v>973</v>
+        <v>946</v>
       </c>
     </row>
     <row r="197" ht="15.75" customHeight="1">
       <c r="A197" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B197" s="3" t="s">
-        <v>974</v>
+        <v>83</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>975</v>
+        <v>896</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>867</v>
+        <v>897</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F197" s="4">
-        <v>20735.0</v>
+        <v>20716.0</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>976</v>
+        <v>625</v>
       </c>
       <c r="H197" s="4" t="s">
-        <v>187</v>
+        <v>86</v>
       </c>
       <c r="I197" s="2" t="s">
-        <v>977</v>
+        <v>87</v>
       </c>
       <c r="J197" s="4" t="s">
-        <v>978</v>
+        <v>947</v>
       </c>
     </row>
     <row r="198" ht="15.75" customHeight="1">
       <c r="A198" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B198" s="3" t="s">
-        <v>979</v>
+        <v>948</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>980</v>
+        <v>949</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>862</v>
+        <v>950</v>
       </c>
       <c r="E198" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F198" s="4">
-        <v>20774.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>981</v>
+        <v>951</v>
       </c>
       <c r="H198" s="4" t="s">
-        <v>737</v>
+        <v>952</v>
       </c>
       <c r="I198" s="2" t="s">
-        <v>982</v>
+        <v>953</v>
       </c>
       <c r="J198" s="4" t="s">
-        <v>983</v>
+        <v>954</v>
       </c>
     </row>
     <row r="199" ht="15.75" customHeight="1">
       <c r="A199" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B199" s="3" t="s">
-        <v>984</v>
+        <v>366</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>985</v>
+        <v>955</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>856</v>
+        <v>901</v>
       </c>
       <c r="E199" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F199" s="4">
-        <v>20707.0</v>
+        <v>20770.0</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>986</v>
+        <v>956</v>
       </c>
       <c r="H199" s="4" t="s">
-        <v>987</v>
+        <v>957</v>
       </c>
       <c r="I199" s="2" t="s">
-        <v>988</v>
+        <v>958</v>
       </c>
       <c r="J199" s="4" t="s">
-        <v>989</v>
+        <v>959</v>
       </c>
     </row>
     <row r="200" ht="15.75" customHeight="1">
       <c r="A200" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B200" s="3" t="s">
-        <v>785</v>
+        <v>366</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>990</v>
+        <v>960</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>871</v>
+        <v>894</v>
       </c>
       <c r="E200" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F200" s="4">
-        <v>20770.0</v>
+        <v>20735.0</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>787</v>
+        <v>464</v>
       </c>
       <c r="H200" s="4" t="s">
-        <v>991</v>
+        <v>961</v>
       </c>
       <c r="I200" s="2" t="s">
-        <v>789</v>
+        <v>460</v>
       </c>
       <c r="J200" s="4" t="s">
-        <v>992</v>
+        <v>962</v>
       </c>
     </row>
     <row r="201" ht="15.75" customHeight="1">
       <c r="A201" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B201" s="3" t="s">
-        <v>993</v>
+        <v>366</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>994</v>
+        <v>963</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>995</v>
+        <v>897</v>
       </c>
       <c r="E201" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F201" s="4">
-        <v>20737.0</v>
+        <v>20716.0</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>996</v>
+        <v>964</v>
       </c>
       <c r="H201" s="4" t="s">
-        <v>997</v>
+        <v>965</v>
       </c>
       <c r="I201" s="2" t="s">
-        <v>998</v>
+        <v>966</v>
       </c>
       <c r="J201" s="4" t="s">
-        <v>999</v>
+        <v>967</v>
       </c>
     </row>
     <row r="202" ht="15.75" customHeight="1">
       <c r="A202" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B202" s="3" t="s">
-        <v>413</v>
+        <v>366</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>1000</v>
+        <v>968</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>1001</v>
+        <v>901</v>
       </c>
       <c r="E202" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F202" s="4">
-        <v>20745.0</v>
+        <v>20770.0</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>416</v>
+        <v>969</v>
       </c>
       <c r="H202" s="4" t="s">
-        <v>417</v>
+        <v>465</v>
       </c>
       <c r="I202" s="2" t="s">
-        <v>1002</v>
+        <v>958</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>1003</v>
+        <v>970</v>
       </c>
     </row>
     <row r="203" ht="15.75" customHeight="1">
       <c r="A203" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B203" s="3" t="s">
-        <v>1004</v>
+        <v>366</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>1005</v>
+        <v>971</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>871</v>
+        <v>897</v>
       </c>
       <c r="E203" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F203" s="4">
-        <v>20770.0</v>
+        <v>20716.0</v>
       </c>
       <c r="G203" s="2" t="s">
-        <v>1006</v>
+        <v>972</v>
       </c>
       <c r="H203" s="4" t="s">
-        <v>1007</v>
+        <v>973</v>
       </c>
       <c r="I203" s="2" t="s">
-        <v>1008</v>
+        <v>974</v>
       </c>
       <c r="J203" s="4" t="s">
-        <v>1009</v>
+        <v>975</v>
       </c>
     </row>
     <row r="204" ht="15.75" customHeight="1">
       <c r="A204" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B204" s="3" t="s">
-        <v>831</v>
+        <v>976</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>1010</v>
+        <v>977</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>867</v>
+        <v>950</v>
       </c>
       <c r="E204" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F204" s="4">
-        <v>20735.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>248</v>
+        <v>978</v>
       </c>
       <c r="H204" s="4" t="s">
-        <v>124</v>
+        <v>979</v>
       </c>
       <c r="I204" s="2" t="s">
-        <v>249</v>
+        <v>980</v>
       </c>
       <c r="J204" s="4" t="s">
-        <v>1011</v>
+        <v>981</v>
       </c>
     </row>
     <row r="205" ht="15.75" customHeight="1">
       <c r="A205" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B205" s="3" t="s">
-        <v>831</v>
+        <v>982</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>1012</v>
+        <v>983</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>1001</v>
+        <v>889</v>
       </c>
       <c r="E205" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F205" s="4">
-        <v>20745.0</v>
+        <v>20774.0</v>
       </c>
       <c r="G205" s="2" t="s">
-        <v>248</v>
+        <v>978</v>
       </c>
       <c r="H205" s="4" t="s">
-        <v>124</v>
+        <v>984</v>
       </c>
       <c r="I205" s="2" t="s">
-        <v>249</v>
+        <v>980</v>
       </c>
       <c r="J205" s="4" t="s">
-        <v>1013</v>
+        <v>985</v>
       </c>
     </row>
     <row r="206" ht="15.75" customHeight="1">
       <c r="A206" s="2" t="s">
-        <v>882</v>
+        <v>912</v>
       </c>
       <c r="B206" s="3" t="s">
-        <v>831</v>
+        <v>986</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>1014</v>
+        <v>987</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>871</v>
+        <v>950</v>
       </c>
       <c r="E206" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F206" s="4">
-        <v>20770.0</v>
+        <v>20706.0</v>
       </c>
       <c r="G206" s="2" t="s">
-        <v>248</v>
+        <v>988</v>
       </c>
       <c r="H206" s="4" t="s">
-        <v>124</v>
+        <v>989</v>
       </c>
       <c r="I206" s="2" t="s">
-        <v>249</v>
+        <v>990</v>
       </c>
       <c r="J206" s="4" t="s">
-        <v>1015</v>
+        <v>991</v>
       </c>
     </row>
     <row r="207" ht="15.75" customHeight="1">
       <c r="A207" s="2" t="s">
-        <v>1016</v>
+        <v>912</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>69</v>
+        <v>992</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>1017</v>
+        <v>993</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>1018</v>
+        <v>897</v>
       </c>
       <c r="E207" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F207" s="4">
-        <v>21619.0</v>
+        <v>20715.0</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>65</v>
+        <v>988</v>
       </c>
       <c r="H207" s="4" t="s">
-        <v>1019</v>
+        <v>994</v>
       </c>
       <c r="I207" s="2" t="s">
-        <v>67</v>
+        <v>990</v>
       </c>
       <c r="J207" s="4" t="s">
-        <v>1020</v>
+        <v>995</v>
       </c>
     </row>
     <row r="208" ht="15.75" customHeight="1">
       <c r="A208" s="2" t="s">
-        <v>1016</v>
+        <v>912</v>
       </c>
       <c r="B208" s="3" t="s">
-        <v>73</v>
+        <v>996</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>1021</v>
+        <v>997</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>1022</v>
+        <v>894</v>
       </c>
       <c r="E208" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F208" s="4">
-        <v>21666.0</v>
+        <v>20735.0</v>
       </c>
       <c r="G208" s="2" t="s">
-        <v>75</v>
+        <v>998</v>
       </c>
       <c r="H208" s="4" t="s">
-        <v>76</v>
+        <v>999</v>
       </c>
       <c r="I208" s="2" t="s">
-        <v>77</v>
+        <v>1000</v>
       </c>
       <c r="J208" s="4" t="s">
-        <v>1023</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="209" ht="15.75" customHeight="1">
       <c r="A209" s="2" t="s">
-        <v>1016</v>
+        <v>912</v>
       </c>
       <c r="B209" s="3" t="s">
-        <v>1024</v>
+        <v>1002</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>1025</v>
+        <v>1003</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>1026</v>
+        <v>894</v>
       </c>
       <c r="E209" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F209" s="4">
-        <v>21658.0</v>
+        <v>20735.0</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>431</v>
+        <v>1004</v>
       </c>
       <c r="H209" s="4" t="s">
-        <v>1027</v>
+        <v>198</v>
       </c>
       <c r="I209" s="2" t="s">
-        <v>433</v>
+        <v>1005</v>
       </c>
       <c r="J209" s="4" t="s">
-        <v>1028</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="210" ht="15.75" customHeight="1">
       <c r="A210" s="2" t="s">
-        <v>1029</v>
+        <v>912</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>1030</v>
+        <v>1007</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>1031</v>
+        <v>1008</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>1032</v>
+        <v>889</v>
       </c>
       <c r="E210" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F210" s="4">
-        <v>20622.0</v>
+        <v>20774.0</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>394</v>
+        <v>1009</v>
       </c>
       <c r="H210" s="4" t="s">
-        <v>1033</v>
+        <v>764</v>
       </c>
       <c r="I210" s="2" t="s">
-        <v>1034</v>
+        <v>1010</v>
       </c>
       <c r="J210" s="4" t="s">
-        <v>1035</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="211" ht="15.75" customHeight="1">
       <c r="A211" s="2" t="s">
-        <v>1029</v>
+        <v>912</v>
       </c>
       <c r="B211" s="3" t="s">
-        <v>1036</v>
+        <v>1012</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>1037</v>
+        <v>1013</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>1038</v>
+        <v>883</v>
       </c>
       <c r="E211" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F211" s="4">
-        <v>20636.0</v>
+        <v>20707.0</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>1039</v>
+        <v>1014</v>
       </c>
       <c r="H211" s="4" t="s">
-        <v>1040</v>
+        <v>1015</v>
       </c>
       <c r="I211" s="2" t="s">
-        <v>1041</v>
+        <v>1016</v>
       </c>
       <c r="J211" s="4" t="s">
-        <v>1042</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="212" ht="15.75" customHeight="1">
       <c r="A212" s="2" t="s">
-        <v>1043</v>
+        <v>912</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>1044</v>
+        <v>812</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>1045</v>
+        <v>1018</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>1046</v>
+        <v>901</v>
       </c>
       <c r="E212" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F212" s="4">
-        <v>21601.0</v>
+        <v>20770.0</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>1047</v>
+        <v>814</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>1048</v>
+        <v>1019</v>
       </c>
       <c r="I212" s="2" t="s">
-        <v>1049</v>
+        <v>816</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>1050</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="213" ht="15.75" customHeight="1">
       <c r="A213" s="2" t="s">
-        <v>1043</v>
+        <v>912</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>1044</v>
+        <v>1021</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>1045</v>
+        <v>1022</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>1046</v>
+        <v>1023</v>
       </c>
       <c r="E213" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F213" s="4">
-        <v>21601.0</v>
+        <v>20737.0</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>1051</v>
+        <v>1024</v>
       </c>
       <c r="H213" s="4" t="s">
-        <v>1052</v>
-[...1 lines deleted...]
-      <c r="I213" s="2"/>
+        <v>1025</v>
+      </c>
+      <c r="I213" s="2" t="s">
+        <v>1026</v>
+      </c>
       <c r="J213" s="4" t="s">
-        <v>1053</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="214" ht="15.75" customHeight="1">
       <c r="A214" s="2" t="s">
-        <v>1043</v>
+        <v>912</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>73</v>
+        <v>429</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>1054</v>
+        <v>1028</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>1046</v>
+        <v>1029</v>
       </c>
       <c r="E214" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F214" s="4">
-        <v>21601.0</v>
+        <v>20745.0</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>1055</v>
+        <v>432</v>
       </c>
       <c r="H214" s="4" t="s">
-        <v>76</v>
+        <v>433</v>
       </c>
       <c r="I214" s="2" t="s">
-        <v>77</v>
+        <v>1030</v>
       </c>
       <c r="J214" s="4" t="s">
-        <v>1056</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="215" ht="15.75" customHeight="1">
       <c r="A215" s="2" t="s">
-        <v>1043</v>
+        <v>912</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>73</v>
+        <v>1032</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>1057</v>
+        <v>1033</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>1046</v>
+        <v>901</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F215" s="4">
-        <v>21601.0</v>
+        <v>20770.0</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>1058</v>
+        <v>1034</v>
       </c>
       <c r="H215" s="4" t="s">
-        <v>76</v>
+        <v>1035</v>
       </c>
       <c r="I215" s="2" t="s">
-        <v>77</v>
+        <v>1036</v>
       </c>
       <c r="J215" s="4" t="s">
-        <v>1059</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="216" ht="15.75" customHeight="1">
       <c r="A216" s="2" t="s">
-        <v>1043</v>
+        <v>912</v>
       </c>
       <c r="B216" s="3" t="s">
-        <v>1060</v>
+        <v>858</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>1061</v>
+        <v>1038</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>1046</v>
+        <v>894</v>
       </c>
       <c r="E216" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F216" s="4">
-        <v>21601.0</v>
+        <v>20735.0</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>431</v>
+        <v>265</v>
       </c>
       <c r="H216" s="4" t="s">
-        <v>1062</v>
+        <v>132</v>
       </c>
       <c r="I216" s="2" t="s">
-        <v>433</v>
+        <v>266</v>
       </c>
       <c r="J216" s="4" t="s">
-        <v>1063</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="217" ht="15.75" customHeight="1">
       <c r="A217" s="2" t="s">
-        <v>1043</v>
+        <v>912</v>
       </c>
       <c r="B217" s="3" t="s">
-        <v>1064</v>
+        <v>858</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>1065</v>
+        <v>1040</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>1046</v>
+        <v>1029</v>
       </c>
       <c r="E217" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F217" s="4">
-        <v>21601.0</v>
+        <v>20745.0</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>1066</v>
+        <v>265</v>
       </c>
       <c r="H217" s="4" t="s">
-        <v>1067</v>
+        <v>132</v>
       </c>
       <c r="I217" s="2" t="s">
-        <v>433</v>
+        <v>266</v>
       </c>
       <c r="J217" s="4" t="s">
-        <v>1068</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="218" ht="15.75" customHeight="1">
       <c r="A218" s="2" t="s">
-        <v>1069</v>
+        <v>912</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>1070</v>
+        <v>858</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>1071</v>
+        <v>1042</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>1072</v>
+        <v>901</v>
       </c>
       <c r="E218" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="4">
-        <v>21740.0</v>
+        <v>20770.0</v>
       </c>
       <c r="G218" s="2" t="s">
-        <v>1073</v>
+        <v>265</v>
       </c>
       <c r="H218" s="4" t="s">
-        <v>1074</v>
+        <v>132</v>
       </c>
       <c r="I218" s="2" t="s">
-        <v>1075</v>
+        <v>266</v>
       </c>
       <c r="J218" s="4" t="s">
-        <v>1076</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="219" ht="15.75" customHeight="1">
       <c r="A219" s="2" t="s">
-        <v>1069</v>
+        <v>1044</v>
       </c>
       <c r="B219" s="3" t="s">
-        <v>1077</v>
+        <v>414</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>1078</v>
+        <v>1045</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>1072</v>
+        <v>1046</v>
       </c>
       <c r="E219" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F219" s="4">
-        <v>21740.0</v>
+        <v>21666.0</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>1079</v>
+        <v>39</v>
       </c>
       <c r="H219" s="4" t="s">
-        <v>1074</v>
+        <v>58</v>
       </c>
       <c r="I219" s="2" t="s">
-        <v>1075</v>
+        <v>31</v>
       </c>
       <c r="J219" s="4" t="s">
-        <v>1080</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="220" ht="15.75" customHeight="1">
       <c r="A220" s="2" t="s">
-        <v>1069</v>
+        <v>1048</v>
       </c>
       <c r="B220" s="3" t="s">
-        <v>1081</v>
+        <v>79</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>1082</v>
+        <v>1049</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>1072</v>
+        <v>1050</v>
       </c>
       <c r="E220" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F220" s="4">
-        <v>21742.0</v>
+        <v>21619.0</v>
       </c>
       <c r="G220" s="2" t="s">
-        <v>1073</v>
+        <v>75</v>
       </c>
       <c r="H220" s="4" t="s">
-        <v>1074</v>
+        <v>1051</v>
       </c>
       <c r="I220" s="2" t="s">
-        <v>1075</v>
+        <v>77</v>
       </c>
       <c r="J220" s="4" t="s">
-        <v>1083</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="221" ht="15.75" customHeight="1">
       <c r="A221" s="2" t="s">
-        <v>1069</v>
+        <v>1048</v>
       </c>
       <c r="B221" s="3" t="s">
-        <v>1084</v>
+        <v>83</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>1085</v>
+        <v>1045</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>1072</v>
+        <v>1046</v>
       </c>
       <c r="E221" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F221" s="4">
-        <v>21742.0</v>
+        <v>21666.0</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>1086</v>
+        <v>85</v>
       </c>
       <c r="H221" s="4" t="s">
-        <v>1087</v>
+        <v>86</v>
       </c>
       <c r="I221" s="2" t="s">
-        <v>1088</v>
+        <v>87</v>
       </c>
       <c r="J221" s="4" t="s">
-        <v>1089</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="222" ht="15.75" customHeight="1">
       <c r="A222" s="2" t="s">
-        <v>1069</v>
+        <v>1048</v>
       </c>
       <c r="B222" s="3" t="s">
-        <v>1090</v>
+        <v>1054</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>1091</v>
+        <v>1055</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>1072</v>
+        <v>1056</v>
       </c>
       <c r="E222" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F222" s="4">
-        <v>21740.0</v>
+        <v>21658.0</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>1092</v>
+        <v>447</v>
       </c>
       <c r="H222" s="4" t="s">
-        <v>1093</v>
+        <v>1057</v>
       </c>
       <c r="I222" s="2" t="s">
-        <v>1094</v>
+        <v>449</v>
       </c>
       <c r="J222" s="4" t="s">
-        <v>1095</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="223" ht="15.75" customHeight="1">
       <c r="A223" s="2" t="s">
-        <v>1069</v>
+        <v>1059</v>
       </c>
       <c r="B223" s="3" t="s">
-        <v>791</v>
+        <v>1060</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>1096</v>
+        <v>1061</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>1072</v>
+        <v>1062</v>
       </c>
       <c r="E223" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F223" s="4">
-        <v>21742.0</v>
+        <v>20622.0</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>1097</v>
+        <v>410</v>
       </c>
       <c r="H223" s="4" t="s">
-        <v>1098</v>
+        <v>1063</v>
       </c>
       <c r="I223" s="2" t="s">
-        <v>1099</v>
+        <v>1064</v>
       </c>
       <c r="J223" s="4" t="s">
-        <v>1100</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="224" ht="15.75" customHeight="1">
       <c r="A224" s="2" t="s">
-        <v>1101</v>
+        <v>1059</v>
       </c>
       <c r="B224" s="3" t="s">
-        <v>1102</v>
+        <v>1066</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>1103</v>
+        <v>1067</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>1104</v>
+        <v>1068</v>
       </c>
       <c r="E224" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F224" s="4">
-        <v>21804.0</v>
+        <v>20636.0</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>1105</v>
+        <v>1069</v>
       </c>
       <c r="H224" s="4" t="s">
-        <v>1106</v>
+        <v>1070</v>
       </c>
       <c r="I224" s="2" t="s">
-        <v>1107</v>
+        <v>1071</v>
       </c>
       <c r="J224" s="4" t="s">
-        <v>1108</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="225" ht="15.75" customHeight="1">
       <c r="A225" s="2" t="s">
-        <v>1101</v>
+        <v>1073</v>
       </c>
       <c r="B225" s="3" t="s">
-        <v>1109</v>
+        <v>1074</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>1110</v>
+        <v>1075</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>1104</v>
+        <v>1076</v>
       </c>
       <c r="E225" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F225" s="4">
-        <v>21801.0</v>
+        <v>21601.0</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>1111</v>
+        <v>1077</v>
       </c>
       <c r="H225" s="4" t="s">
-        <v>1112</v>
+        <v>1078</v>
       </c>
       <c r="I225" s="2" t="s">
-        <v>1113</v>
+        <v>1079</v>
       </c>
       <c r="J225" s="4" t="s">
-        <v>1114</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="226" ht="15.75" customHeight="1">
       <c r="A226" s="2" t="s">
-        <v>1101</v>
+        <v>1073</v>
       </c>
       <c r="B226" s="3" t="s">
-        <v>1115</v>
+        <v>1074</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>1116</v>
+        <v>1075</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>1104</v>
+        <v>1076</v>
       </c>
       <c r="E226" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F226" s="4">
-        <v>21804.0</v>
+        <v>21601.0</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>1117</v>
+        <v>1081</v>
       </c>
       <c r="H226" s="4" t="s">
-        <v>1118</v>
+        <v>1082</v>
       </c>
       <c r="I226" s="2" t="s">
-        <v>1119</v>
+        <v>77</v>
       </c>
       <c r="J226" s="4" t="s">
-        <v>1120</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="227" ht="15.75" customHeight="1">
       <c r="A227" s="2" t="s">
-        <v>1101</v>
+        <v>1073</v>
       </c>
       <c r="B227" s="3" t="s">
-        <v>785</v>
+        <v>83</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>1121</v>
+        <v>1084</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>1104</v>
+        <v>1076</v>
       </c>
       <c r="E227" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F227" s="4">
-        <v>21804.0</v>
+        <v>21601.0</v>
       </c>
       <c r="G227" s="2" t="s">
-        <v>1122</v>
+        <v>1085</v>
       </c>
       <c r="H227" s="4" t="s">
-        <v>1123</v>
+        <v>86</v>
       </c>
       <c r="I227" s="2" t="s">
-        <v>1124</v>
+        <v>87</v>
       </c>
       <c r="J227" s="4" t="s">
-        <v>1125</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="228" ht="15.75" customHeight="1">
       <c r="A228" s="2" t="s">
-        <v>1101</v>
+        <v>1073</v>
       </c>
       <c r="B228" s="3" t="s">
-        <v>1126</v>
+        <v>83</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>1127</v>
+        <v>1087</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>1104</v>
+        <v>1076</v>
       </c>
       <c r="E228" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F228" s="4">
-        <v>21804.0</v>
+        <v>21601.0</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>1128</v>
+        <v>1088</v>
       </c>
       <c r="H228" s="4" t="s">
-        <v>1129</v>
+        <v>86</v>
       </c>
       <c r="I228" s="2" t="s">
-        <v>1130</v>
+        <v>87</v>
       </c>
       <c r="J228" s="4" t="s">
-        <v>1131</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="229" ht="15.75" customHeight="1">
       <c r="A229" s="2" t="s">
-        <v>1132</v>
+        <v>1073</v>
       </c>
       <c r="B229" s="3" t="s">
-        <v>1133</v>
+        <v>1090</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>1134</v>
+        <v>1091</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>1135</v>
+        <v>1076</v>
       </c>
       <c r="E229" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F229" s="4">
-        <v>21811.0</v>
+        <v>21601.0</v>
       </c>
       <c r="G229" s="2" t="s">
-        <v>1136</v>
+        <v>447</v>
       </c>
       <c r="H229" s="4" t="s">
-        <v>1137</v>
+        <v>1092</v>
       </c>
       <c r="I229" s="2" t="s">
-        <v>1138</v>
+        <v>449</v>
       </c>
       <c r="J229" s="4" t="s">
-        <v>973</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="230" ht="15.75" customHeight="1">
       <c r="A230" s="2" t="s">
-        <v>1132</v>
+        <v>1073</v>
       </c>
       <c r="B230" s="3" t="s">
-        <v>1133</v>
+        <v>414</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>1139</v>
+        <v>1084</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>1135</v>
+        <v>1076</v>
       </c>
       <c r="E230" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F230" s="4">
-        <v>21811.0</v>
+        <v>21601.0</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>1140</v>
+        <v>39</v>
       </c>
       <c r="H230" s="4" t="s">
-        <v>1141</v>
+        <v>58</v>
       </c>
       <c r="I230" s="2" t="s">
-        <v>1142</v>
+        <v>31</v>
       </c>
       <c r="J230" s="4" t="s">
-        <v>1143</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="231" ht="15.75" customHeight="1">
       <c r="A231" s="2" t="s">
-        <v>1132</v>
+        <v>1073</v>
       </c>
       <c r="B231" s="3" t="s">
-        <v>785</v>
+        <v>1095</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>1144</v>
+        <v>1096</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>1135</v>
+        <v>1076</v>
       </c>
       <c r="E231" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F231" s="4">
-        <v>21811.0</v>
+        <v>21601.0</v>
       </c>
       <c r="G231" s="2" t="s">
-        <v>1122</v>
+        <v>1097</v>
       </c>
       <c r="H231" s="4" t="s">
-        <v>1145</v>
+        <v>1098</v>
       </c>
       <c r="I231" s="2" t="s">
-        <v>1124</v>
+        <v>449</v>
       </c>
       <c r="J231" s="4" t="s">
-        <v>1146</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="232" ht="15.75" customHeight="1">
       <c r="A232" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E232" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F232" s="4">
+        <v>21740.0</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H232" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I232" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J232" s="4" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="233" ht="15.75" customHeight="1">
+      <c r="A233" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E233" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F233" s="4">
+        <v>21740.0</v>
+      </c>
+      <c r="G233" s="2" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H233" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I233" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J233" s="4" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="234" ht="15.75" customHeight="1">
+      <c r="A234" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E234" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F234" s="4">
+        <v>21742.0</v>
+      </c>
+      <c r="G234" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H234" s="4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I234" s="2" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J234" s="4" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="235" ht="15.75" customHeight="1">
+      <c r="A235" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E235" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F235" s="4">
+        <v>21742.0</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H235" s="4" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I235" s="2" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J235" s="4" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="236" ht="15.75" customHeight="1">
+      <c r="A236" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E236" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F236" s="4">
+        <v>21740.0</v>
+      </c>
+      <c r="G236" s="2" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H236" s="4" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I236" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J236" s="4" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="237" ht="15.75" customHeight="1">
+      <c r="A237" s="2" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E237" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F237" s="4">
+        <v>21742.0</v>
+      </c>
+      <c r="G237" s="2" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H237" s="4" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I237" s="2" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J237" s="4" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="238" ht="15.75" customHeight="1">
+      <c r="A238" s="2" t="s">
         <v>1132</v>
       </c>
-      <c r="B232" s="3" t="s">
+      <c r="B238" s="3" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E238" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F238" s="4">
+        <v>21804.0</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H238" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I238" s="2" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J238" s="4" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="239" ht="15.75" customHeight="1">
+      <c r="A239" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E239" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F239" s="4">
+        <v>21801.0</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H239" s="4" t="s">
+        <v>1143</v>
+      </c>
+      <c r="I239" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J239" s="4" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="240" ht="15.75" customHeight="1">
+      <c r="A240" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C240" s="2" t="s">
         <v>1147</v>
       </c>
-      <c r="C232" s="2" t="s">
+      <c r="D240" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E240" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F240" s="4">
+        <v>21804.0</v>
+      </c>
+      <c r="G240" s="2" t="s">
         <v>1148</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="H240" s="4" t="s">
+        <v>1149</v>
+      </c>
+      <c r="I240" s="2" t="s">
+        <v>1150</v>
+      </c>
+      <c r="J240" s="4" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="241" ht="15.75" customHeight="1">
+      <c r="A241" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D241" s="2" t="s">
         <v>1135</v>
       </c>
-      <c r="E232" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F232" s="4">
+      <c r="E241" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F241" s="4">
+        <v>21804.0</v>
+      </c>
+      <c r="G241" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H241" s="4" t="s">
+        <v>1154</v>
+      </c>
+      <c r="I241" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J241" s="4" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="242" ht="15.75" customHeight="1">
+      <c r="A242" s="2" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E242" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F242" s="4">
+        <v>21804.0</v>
+      </c>
+      <c r="G242" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H242" s="4" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I242" s="2" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J242" s="4" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="243" ht="15.75" customHeight="1">
+      <c r="A243" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E243" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F243" s="4">
         <v>21811.0</v>
       </c>
-      <c r="G232" s="2" t="s">
-[...142 lines deleted...]
-      <c r="J243" s="8"/>
+      <c r="G243" s="2" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H243" s="4" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I243" s="2" t="s">
+        <v>1169</v>
+      </c>
+      <c r="J243" s="4" t="s">
+        <v>1001</v>
+      </c>
     </row>
     <row r="244" ht="15.75" customHeight="1">
-      <c r="A244" s="8"/>
-[...8 lines deleted...]
-      <c r="J244" s="8"/>
+      <c r="A244" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E244" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F244" s="4">
+        <v>21811.0</v>
+      </c>
+      <c r="G244" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H244" s="4" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I244" s="2" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J244" s="4" t="s">
+        <v>1172</v>
+      </c>
     </row>
     <row r="245" ht="15.75" customHeight="1">
-      <c r="A245" s="8"/>
-[...8 lines deleted...]
-      <c r="J245" s="8"/>
+      <c r="A245" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E245" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F245" s="4">
+        <v>21811.0</v>
+      </c>
+      <c r="G245" s="2" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H245" s="4" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I245" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="J245" s="4" t="s">
+        <v>1178</v>
+      </c>
     </row>
     <row r="246" ht="15.75" customHeight="1">
-      <c r="A246" s="8"/>
-[...8 lines deleted...]
-      <c r="J246" s="8"/>
+      <c r="A246" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E246" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F246" s="4">
+        <v>21811.0</v>
+      </c>
+      <c r="G246" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H246" s="4" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I246" s="2" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J246" s="4" t="s">
+        <v>1184</v>
+      </c>
     </row>
     <row r="247" ht="15.75" customHeight="1">
       <c r="A247" s="8"/>
       <c r="B247" s="8"/>
       <c r="C247" s="8"/>
       <c r="D247" s="8"/>
       <c r="E247" s="8"/>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
       <c r="H247" s="8"/>
       <c r="I247" s="8"/>
       <c r="J247" s="8"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
       <c r="A248" s="8"/>
       <c r="B248" s="8"/>
       <c r="C248" s="8"/>
       <c r="D248" s="8"/>
       <c r="E248" s="8"/>
       <c r="F248" s="8"/>
       <c r="G248" s="8"/>
       <c r="H248" s="8"/>
       <c r="I248" s="8"/>
       <c r="J248" s="8"/>
     </row>
@@ -11702,8776 +12093,779 @@
     </row>
     <row r="272" ht="15.75" customHeight="1">
       <c r="A272" s="8"/>
       <c r="B272" s="8"/>
       <c r="C272" s="8"/>
       <c r="D272" s="8"/>
       <c r="E272" s="8"/>
       <c r="F272" s="8"/>
       <c r="G272" s="8"/>
       <c r="H272" s="8"/>
       <c r="I272" s="8"/>
       <c r="J272" s="8"/>
     </row>
     <row r="273" ht="15.75" customHeight="1">
       <c r="A273" s="8"/>
       <c r="B273" s="8"/>
       <c r="C273" s="8"/>
       <c r="D273" s="8"/>
       <c r="E273" s="8"/>
       <c r="F273" s="8"/>
       <c r="G273" s="8"/>
       <c r="H273" s="8"/>
       <c r="I273" s="8"/>
       <c r="J273" s="8"/>
     </row>
-    <row r="274" ht="15.75" customHeight="1">
-[...8722 lines deleted...]
-    </row>
+    <row r="274" ht="15.75" customHeight="1"/>
+    <row r="275" ht="15.75" customHeight="1"/>
+    <row r="276" ht="15.75" customHeight="1"/>
+    <row r="277" ht="15.75" customHeight="1"/>
+    <row r="278" ht="15.75" customHeight="1"/>
+    <row r="279" ht="15.75" customHeight="1"/>
+    <row r="280" ht="15.75" customHeight="1"/>
+    <row r="281" ht="15.75" customHeight="1"/>
+    <row r="282" ht="15.75" customHeight="1"/>
+    <row r="283" ht="15.75" customHeight="1"/>
+    <row r="284" ht="15.75" customHeight="1"/>
+    <row r="285" ht="15.75" customHeight="1"/>
+    <row r="286" ht="15.75" customHeight="1"/>
+    <row r="287" ht="15.75" customHeight="1"/>
+    <row r="288" ht="15.75" customHeight="1"/>
+    <row r="289" ht="15.75" customHeight="1"/>
+    <row r="290" ht="15.75" customHeight="1"/>
+    <row r="291" ht="15.75" customHeight="1"/>
+    <row r="292" ht="15.75" customHeight="1"/>
+    <row r="293" ht="15.75" customHeight="1"/>
+    <row r="294" ht="15.75" customHeight="1"/>
+    <row r="295" ht="15.75" customHeight="1"/>
+    <row r="296" ht="15.75" customHeight="1"/>
+    <row r="297" ht="15.75" customHeight="1"/>
+    <row r="298" ht="15.75" customHeight="1"/>
+    <row r="299" ht="15.75" customHeight="1"/>
+    <row r="300" ht="15.75" customHeight="1"/>
+    <row r="301" ht="15.75" customHeight="1"/>
+    <row r="302" ht="15.75" customHeight="1"/>
+    <row r="303" ht="15.75" customHeight="1"/>
+    <row r="304" ht="15.75" customHeight="1"/>
+    <row r="305" ht="15.75" customHeight="1"/>
+    <row r="306" ht="15.75" customHeight="1"/>
+    <row r="307" ht="15.75" customHeight="1"/>
+    <row r="308" ht="15.75" customHeight="1"/>
+    <row r="309" ht="15.75" customHeight="1"/>
+    <row r="310" ht="15.75" customHeight="1"/>
+    <row r="311" ht="15.75" customHeight="1"/>
+    <row r="312" ht="15.75" customHeight="1"/>
+    <row r="313" ht="15.75" customHeight="1"/>
+    <row r="314" ht="15.75" customHeight="1"/>
+    <row r="315" ht="15.75" customHeight="1"/>
+    <row r="316" ht="15.75" customHeight="1"/>
+    <row r="317" ht="15.75" customHeight="1"/>
+    <row r="318" ht="15.75" customHeight="1"/>
+    <row r="319" ht="15.75" customHeight="1"/>
+    <row r="320" ht="15.75" customHeight="1"/>
+    <row r="321" ht="15.75" customHeight="1"/>
+    <row r="322" ht="15.75" customHeight="1"/>
+    <row r="323" ht="15.75" customHeight="1"/>
+    <row r="324" ht="15.75" customHeight="1"/>
+    <row r="325" ht="15.75" customHeight="1"/>
+    <row r="326" ht="15.75" customHeight="1"/>
+    <row r="327" ht="15.75" customHeight="1"/>
+    <row r="328" ht="15.75" customHeight="1"/>
+    <row r="329" ht="15.75" customHeight="1"/>
+    <row r="330" ht="15.75" customHeight="1"/>
+    <row r="331" ht="15.75" customHeight="1"/>
+    <row r="332" ht="15.75" customHeight="1"/>
+    <row r="333" ht="15.75" customHeight="1"/>
+    <row r="334" ht="15.75" customHeight="1"/>
+    <row r="335" ht="15.75" customHeight="1"/>
+    <row r="336" ht="15.75" customHeight="1"/>
+    <row r="337" ht="15.75" customHeight="1"/>
+    <row r="338" ht="15.75" customHeight="1"/>
+    <row r="339" ht="15.75" customHeight="1"/>
+    <row r="340" ht="15.75" customHeight="1"/>
+    <row r="341" ht="15.75" customHeight="1"/>
+    <row r="342" ht="15.75" customHeight="1"/>
+    <row r="343" ht="15.75" customHeight="1"/>
+    <row r="344" ht="15.75" customHeight="1"/>
+    <row r="345" ht="15.75" customHeight="1"/>
+    <row r="346" ht="15.75" customHeight="1"/>
+    <row r="347" ht="15.75" customHeight="1"/>
+    <row r="348" ht="15.75" customHeight="1"/>
+    <row r="349" ht="15.75" customHeight="1"/>
+    <row r="350" ht="15.75" customHeight="1"/>
+    <row r="351" ht="15.75" customHeight="1"/>
+    <row r="352" ht="15.75" customHeight="1"/>
+    <row r="353" ht="15.75" customHeight="1"/>
+    <row r="354" ht="15.75" customHeight="1"/>
+    <row r="355" ht="15.75" customHeight="1"/>
+    <row r="356" ht="15.75" customHeight="1"/>
+    <row r="357" ht="15.75" customHeight="1"/>
+    <row r="358" ht="15.75" customHeight="1"/>
+    <row r="359" ht="15.75" customHeight="1"/>
+    <row r="360" ht="15.75" customHeight="1"/>
+    <row r="361" ht="15.75" customHeight="1"/>
+    <row r="362" ht="15.75" customHeight="1"/>
+    <row r="363" ht="15.75" customHeight="1"/>
+    <row r="364" ht="15.75" customHeight="1"/>
+    <row r="365" ht="15.75" customHeight="1"/>
+    <row r="366" ht="15.75" customHeight="1"/>
+    <row r="367" ht="15.75" customHeight="1"/>
+    <row r="368" ht="15.75" customHeight="1"/>
+    <row r="369" ht="15.75" customHeight="1"/>
+    <row r="370" ht="15.75" customHeight="1"/>
+    <row r="371" ht="15.75" customHeight="1"/>
+    <row r="372" ht="15.75" customHeight="1"/>
+    <row r="373" ht="15.75" customHeight="1"/>
+    <row r="374" ht="15.75" customHeight="1"/>
+    <row r="375" ht="15.75" customHeight="1"/>
+    <row r="376" ht="15.75" customHeight="1"/>
+    <row r="377" ht="15.75" customHeight="1"/>
+    <row r="378" ht="15.75" customHeight="1"/>
+    <row r="379" ht="15.75" customHeight="1"/>
+    <row r="380" ht="15.75" customHeight="1"/>
+    <row r="381" ht="15.75" customHeight="1"/>
+    <row r="382" ht="15.75" customHeight="1"/>
+    <row r="383" ht="15.75" customHeight="1"/>
+    <row r="384" ht="15.75" customHeight="1"/>
+    <row r="385" ht="15.75" customHeight="1"/>
+    <row r="386" ht="15.75" customHeight="1"/>
+    <row r="387" ht="15.75" customHeight="1"/>
+    <row r="388" ht="15.75" customHeight="1"/>
+    <row r="389" ht="15.75" customHeight="1"/>
+    <row r="390" ht="15.75" customHeight="1"/>
+    <row r="391" ht="15.75" customHeight="1"/>
+    <row r="392" ht="15.75" customHeight="1"/>
+    <row r="393" ht="15.75" customHeight="1"/>
+    <row r="394" ht="15.75" customHeight="1"/>
+    <row r="395" ht="15.75" customHeight="1"/>
+    <row r="396" ht="15.75" customHeight="1"/>
+    <row r="397" ht="15.75" customHeight="1"/>
+    <row r="398" ht="15.75" customHeight="1"/>
+    <row r="399" ht="15.75" customHeight="1"/>
+    <row r="400" ht="15.75" customHeight="1"/>
+    <row r="401" ht="15.75" customHeight="1"/>
+    <row r="402" ht="15.75" customHeight="1"/>
+    <row r="403" ht="15.75" customHeight="1"/>
+    <row r="404" ht="15.75" customHeight="1"/>
+    <row r="405" ht="15.75" customHeight="1"/>
+    <row r="406" ht="15.75" customHeight="1"/>
+    <row r="407" ht="15.75" customHeight="1"/>
+    <row r="408" ht="15.75" customHeight="1"/>
+    <row r="409" ht="15.75" customHeight="1"/>
+    <row r="410" ht="15.75" customHeight="1"/>
+    <row r="411" ht="15.75" customHeight="1"/>
+    <row r="412" ht="15.75" customHeight="1"/>
+    <row r="413" ht="15.75" customHeight="1"/>
+    <row r="414" ht="15.75" customHeight="1"/>
+    <row r="415" ht="15.75" customHeight="1"/>
+    <row r="416" ht="15.75" customHeight="1"/>
+    <row r="417" ht="15.75" customHeight="1"/>
+    <row r="418" ht="15.75" customHeight="1"/>
+    <row r="419" ht="15.75" customHeight="1"/>
+    <row r="420" ht="15.75" customHeight="1"/>
+    <row r="421" ht="15.75" customHeight="1"/>
+    <row r="422" ht="15.75" customHeight="1"/>
+    <row r="423" ht="15.75" customHeight="1"/>
+    <row r="424" ht="15.75" customHeight="1"/>
+    <row r="425" ht="15.75" customHeight="1"/>
+    <row r="426" ht="15.75" customHeight="1"/>
+    <row r="427" ht="15.75" customHeight="1"/>
+    <row r="428" ht="15.75" customHeight="1"/>
+    <row r="429" ht="15.75" customHeight="1"/>
+    <row r="430" ht="15.75" customHeight="1"/>
+    <row r="431" ht="15.75" customHeight="1"/>
+    <row r="432" ht="15.75" customHeight="1"/>
+    <row r="433" ht="15.75" customHeight="1"/>
+    <row r="434" ht="15.75" customHeight="1"/>
+    <row r="435" ht="15.75" customHeight="1"/>
+    <row r="436" ht="15.75" customHeight="1"/>
+    <row r="437" ht="15.75" customHeight="1"/>
+    <row r="438" ht="15.75" customHeight="1"/>
+    <row r="439" ht="15.75" customHeight="1"/>
+    <row r="440" ht="15.75" customHeight="1"/>
+    <row r="441" ht="15.75" customHeight="1"/>
+    <row r="442" ht="15.75" customHeight="1"/>
+    <row r="443" ht="15.75" customHeight="1"/>
+    <row r="444" ht="15.75" customHeight="1"/>
+    <row r="445" ht="15.75" customHeight="1"/>
+    <row r="446" ht="15.75" customHeight="1"/>
+    <row r="447" ht="15.75" customHeight="1"/>
+    <row r="448" ht="15.75" customHeight="1"/>
+    <row r="449" ht="15.75" customHeight="1"/>
+    <row r="450" ht="15.75" customHeight="1"/>
+    <row r="451" ht="15.75" customHeight="1"/>
+    <row r="452" ht="15.75" customHeight="1"/>
+    <row r="453" ht="15.75" customHeight="1"/>
+    <row r="454" ht="15.75" customHeight="1"/>
+    <row r="455" ht="15.75" customHeight="1"/>
+    <row r="456" ht="15.75" customHeight="1"/>
+    <row r="457" ht="15.75" customHeight="1"/>
+    <row r="458" ht="15.75" customHeight="1"/>
+    <row r="459" ht="15.75" customHeight="1"/>
+    <row r="460" ht="15.75" customHeight="1"/>
+    <row r="461" ht="15.75" customHeight="1"/>
+    <row r="462" ht="15.75" customHeight="1"/>
+    <row r="463" ht="15.75" customHeight="1"/>
+    <row r="464" ht="15.75" customHeight="1"/>
+    <row r="465" ht="15.75" customHeight="1"/>
+    <row r="466" ht="15.75" customHeight="1"/>
+    <row r="467" ht="15.75" customHeight="1"/>
+    <row r="468" ht="15.75" customHeight="1"/>
+    <row r="469" ht="15.75" customHeight="1"/>
+    <row r="470" ht="15.75" customHeight="1"/>
+    <row r="471" ht="15.75" customHeight="1"/>
+    <row r="472" ht="15.75" customHeight="1"/>
+    <row r="473" ht="15.75" customHeight="1"/>
+    <row r="474" ht="15.75" customHeight="1"/>
+    <row r="475" ht="15.75" customHeight="1"/>
+    <row r="476" ht="15.75" customHeight="1"/>
+    <row r="477" ht="15.75" customHeight="1"/>
+    <row r="478" ht="15.75" customHeight="1"/>
+    <row r="479" ht="15.75" customHeight="1"/>
+    <row r="480" ht="15.75" customHeight="1"/>
+    <row r="481" ht="15.75" customHeight="1"/>
+    <row r="482" ht="15.75" customHeight="1"/>
+    <row r="483" ht="15.75" customHeight="1"/>
+    <row r="484" ht="15.75" customHeight="1"/>
+    <row r="485" ht="15.75" customHeight="1"/>
+    <row r="486" ht="15.75" customHeight="1"/>
+    <row r="487" ht="15.75" customHeight="1"/>
+    <row r="488" ht="15.75" customHeight="1"/>
+    <row r="489" ht="15.75" customHeight="1"/>
+    <row r="490" ht="15.75" customHeight="1"/>
+    <row r="491" ht="15.75" customHeight="1"/>
+    <row r="492" ht="15.75" customHeight="1"/>
+    <row r="493" ht="15.75" customHeight="1"/>
+    <row r="494" ht="15.75" customHeight="1"/>
+    <row r="495" ht="15.75" customHeight="1"/>
+    <row r="496" ht="15.75" customHeight="1"/>
+    <row r="497" ht="15.75" customHeight="1"/>
+    <row r="498" ht="15.75" customHeight="1"/>
+    <row r="499" ht="15.75" customHeight="1"/>
+    <row r="500" ht="15.75" customHeight="1"/>
+    <row r="501" ht="15.75" customHeight="1"/>
+    <row r="502" ht="15.75" customHeight="1"/>
+    <row r="503" ht="15.75" customHeight="1"/>
+    <row r="504" ht="15.75" customHeight="1"/>
+    <row r="505" ht="15.75" customHeight="1"/>
+    <row r="506" ht="15.75" customHeight="1"/>
+    <row r="507" ht="15.75" customHeight="1"/>
+    <row r="508" ht="15.75" customHeight="1"/>
+    <row r="509" ht="15.75" customHeight="1"/>
+    <row r="510" ht="15.75" customHeight="1"/>
+    <row r="511" ht="15.75" customHeight="1"/>
+    <row r="512" ht="15.75" customHeight="1"/>
+    <row r="513" ht="15.75" customHeight="1"/>
+    <row r="514" ht="15.75" customHeight="1"/>
+    <row r="515" ht="15.75" customHeight="1"/>
+    <row r="516" ht="15.75" customHeight="1"/>
+    <row r="517" ht="15.75" customHeight="1"/>
+    <row r="518" ht="15.75" customHeight="1"/>
+    <row r="519" ht="15.75" customHeight="1"/>
+    <row r="520" ht="15.75" customHeight="1"/>
+    <row r="521" ht="15.75" customHeight="1"/>
+    <row r="522" ht="15.75" customHeight="1"/>
+    <row r="523" ht="15.75" customHeight="1"/>
+    <row r="524" ht="15.75" customHeight="1"/>
+    <row r="525" ht="15.75" customHeight="1"/>
+    <row r="526" ht="15.75" customHeight="1"/>
+    <row r="527" ht="15.75" customHeight="1"/>
+    <row r="528" ht="15.75" customHeight="1"/>
+    <row r="529" ht="15.75" customHeight="1"/>
+    <row r="530" ht="15.75" customHeight="1"/>
+    <row r="531" ht="15.75" customHeight="1"/>
+    <row r="532" ht="15.75" customHeight="1"/>
+    <row r="533" ht="15.75" customHeight="1"/>
+    <row r="534" ht="15.75" customHeight="1"/>
+    <row r="535" ht="15.75" customHeight="1"/>
+    <row r="536" ht="15.75" customHeight="1"/>
+    <row r="537" ht="15.75" customHeight="1"/>
+    <row r="538" ht="15.75" customHeight="1"/>
+    <row r="539" ht="15.75" customHeight="1"/>
+    <row r="540" ht="15.75" customHeight="1"/>
+    <row r="541" ht="15.75" customHeight="1"/>
+    <row r="542" ht="15.75" customHeight="1"/>
+    <row r="543" ht="15.75" customHeight="1"/>
+    <row r="544" ht="15.75" customHeight="1"/>
+    <row r="545" ht="15.75" customHeight="1"/>
+    <row r="546" ht="15.75" customHeight="1"/>
+    <row r="547" ht="15.75" customHeight="1"/>
+    <row r="548" ht="15.75" customHeight="1"/>
+    <row r="549" ht="15.75" customHeight="1"/>
+    <row r="550" ht="15.75" customHeight="1"/>
+    <row r="551" ht="15.75" customHeight="1"/>
+    <row r="552" ht="15.75" customHeight="1"/>
+    <row r="553" ht="15.75" customHeight="1"/>
+    <row r="554" ht="15.75" customHeight="1"/>
+    <row r="555" ht="15.75" customHeight="1"/>
+    <row r="556" ht="15.75" customHeight="1"/>
+    <row r="557" ht="15.75" customHeight="1"/>
+    <row r="558" ht="15.75" customHeight="1"/>
+    <row r="559" ht="15.75" customHeight="1"/>
+    <row r="560" ht="15.75" customHeight="1"/>
+    <row r="561" ht="15.75" customHeight="1"/>
+    <row r="562" ht="15.75" customHeight="1"/>
+    <row r="563" ht="15.75" customHeight="1"/>
+    <row r="564" ht="15.75" customHeight="1"/>
+    <row r="565" ht="15.75" customHeight="1"/>
+    <row r="566" ht="15.75" customHeight="1"/>
+    <row r="567" ht="15.75" customHeight="1"/>
+    <row r="568" ht="15.75" customHeight="1"/>
+    <row r="569" ht="15.75" customHeight="1"/>
+    <row r="570" ht="15.75" customHeight="1"/>
+    <row r="571" ht="15.75" customHeight="1"/>
+    <row r="572" ht="15.75" customHeight="1"/>
+    <row r="573" ht="15.75" customHeight="1"/>
+    <row r="574" ht="15.75" customHeight="1"/>
+    <row r="575" ht="15.75" customHeight="1"/>
+    <row r="576" ht="15.75" customHeight="1"/>
+    <row r="577" ht="15.75" customHeight="1"/>
+    <row r="578" ht="15.75" customHeight="1"/>
+    <row r="579" ht="15.75" customHeight="1"/>
+    <row r="580" ht="15.75" customHeight="1"/>
+    <row r="581" ht="15.75" customHeight="1"/>
+    <row r="582" ht="15.75" customHeight="1"/>
+    <row r="583" ht="15.75" customHeight="1"/>
+    <row r="584" ht="15.75" customHeight="1"/>
+    <row r="585" ht="15.75" customHeight="1"/>
+    <row r="586" ht="15.75" customHeight="1"/>
+    <row r="587" ht="15.75" customHeight="1"/>
+    <row r="588" ht="15.75" customHeight="1"/>
+    <row r="589" ht="15.75" customHeight="1"/>
+    <row r="590" ht="15.75" customHeight="1"/>
+    <row r="591" ht="15.75" customHeight="1"/>
+    <row r="592" ht="15.75" customHeight="1"/>
+    <row r="593" ht="15.75" customHeight="1"/>
+    <row r="594" ht="15.75" customHeight="1"/>
+    <row r="595" ht="15.75" customHeight="1"/>
+    <row r="596" ht="15.75" customHeight="1"/>
+    <row r="597" ht="15.75" customHeight="1"/>
+    <row r="598" ht="15.75" customHeight="1"/>
+    <row r="599" ht="15.75" customHeight="1"/>
+    <row r="600" ht="15.75" customHeight="1"/>
+    <row r="601" ht="15.75" customHeight="1"/>
+    <row r="602" ht="15.75" customHeight="1"/>
+    <row r="603" ht="15.75" customHeight="1"/>
+    <row r="604" ht="15.75" customHeight="1"/>
+    <row r="605" ht="15.75" customHeight="1"/>
+    <row r="606" ht="15.75" customHeight="1"/>
+    <row r="607" ht="15.75" customHeight="1"/>
+    <row r="608" ht="15.75" customHeight="1"/>
+    <row r="609" ht="15.75" customHeight="1"/>
+    <row r="610" ht="15.75" customHeight="1"/>
+    <row r="611" ht="15.75" customHeight="1"/>
+    <row r="612" ht="15.75" customHeight="1"/>
+    <row r="613" ht="15.75" customHeight="1"/>
+    <row r="614" ht="15.75" customHeight="1"/>
+    <row r="615" ht="15.75" customHeight="1"/>
+    <row r="616" ht="15.75" customHeight="1"/>
+    <row r="617" ht="15.75" customHeight="1"/>
+    <row r="618" ht="15.75" customHeight="1"/>
+    <row r="619" ht="15.75" customHeight="1"/>
+    <row r="620" ht="15.75" customHeight="1"/>
+    <row r="621" ht="15.75" customHeight="1"/>
+    <row r="622" ht="15.75" customHeight="1"/>
+    <row r="623" ht="15.75" customHeight="1"/>
+    <row r="624" ht="15.75" customHeight="1"/>
+    <row r="625" ht="15.75" customHeight="1"/>
+    <row r="626" ht="15.75" customHeight="1"/>
+    <row r="627" ht="15.75" customHeight="1"/>
+    <row r="628" ht="15.75" customHeight="1"/>
+    <row r="629" ht="15.75" customHeight="1"/>
+    <row r="630" ht="15.75" customHeight="1"/>
+    <row r="631" ht="15.75" customHeight="1"/>
+    <row r="632" ht="15.75" customHeight="1"/>
+    <row r="633" ht="15.75" customHeight="1"/>
+    <row r="634" ht="15.75" customHeight="1"/>
+    <row r="635" ht="15.75" customHeight="1"/>
+    <row r="636" ht="15.75" customHeight="1"/>
+    <row r="637" ht="15.75" customHeight="1"/>
+    <row r="638" ht="15.75" customHeight="1"/>
+    <row r="639" ht="15.75" customHeight="1"/>
+    <row r="640" ht="15.75" customHeight="1"/>
+    <row r="641" ht="15.75" customHeight="1"/>
+    <row r="642" ht="15.75" customHeight="1"/>
+    <row r="643" ht="15.75" customHeight="1"/>
+    <row r="644" ht="15.75" customHeight="1"/>
+    <row r="645" ht="15.75" customHeight="1"/>
+    <row r="646" ht="15.75" customHeight="1"/>
+    <row r="647" ht="15.75" customHeight="1"/>
+    <row r="648" ht="15.75" customHeight="1"/>
+    <row r="649" ht="15.75" customHeight="1"/>
+    <row r="650" ht="15.75" customHeight="1"/>
+    <row r="651" ht="15.75" customHeight="1"/>
+    <row r="652" ht="15.75" customHeight="1"/>
+    <row r="653" ht="15.75" customHeight="1"/>
+    <row r="654" ht="15.75" customHeight="1"/>
+    <row r="655" ht="15.75" customHeight="1"/>
+    <row r="656" ht="15.75" customHeight="1"/>
+    <row r="657" ht="15.75" customHeight="1"/>
+    <row r="658" ht="15.75" customHeight="1"/>
+    <row r="659" ht="15.75" customHeight="1"/>
+    <row r="660" ht="15.75" customHeight="1"/>
+    <row r="661" ht="15.75" customHeight="1"/>
+    <row r="662" ht="15.75" customHeight="1"/>
+    <row r="663" ht="15.75" customHeight="1"/>
+    <row r="664" ht="15.75" customHeight="1"/>
+    <row r="665" ht="15.75" customHeight="1"/>
+    <row r="666" ht="15.75" customHeight="1"/>
+    <row r="667" ht="15.75" customHeight="1"/>
+    <row r="668" ht="15.75" customHeight="1"/>
+    <row r="669" ht="15.75" customHeight="1"/>
+    <row r="670" ht="15.75" customHeight="1"/>
+    <row r="671" ht="15.75" customHeight="1"/>
+    <row r="672" ht="15.75" customHeight="1"/>
+    <row r="673" ht="15.75" customHeight="1"/>
+    <row r="674" ht="15.75" customHeight="1"/>
+    <row r="675" ht="15.75" customHeight="1"/>
+    <row r="676" ht="15.75" customHeight="1"/>
+    <row r="677" ht="15.75" customHeight="1"/>
+    <row r="678" ht="15.75" customHeight="1"/>
+    <row r="679" ht="15.75" customHeight="1"/>
+    <row r="680" ht="15.75" customHeight="1"/>
+    <row r="681" ht="15.75" customHeight="1"/>
+    <row r="682" ht="15.75" customHeight="1"/>
+    <row r="683" ht="15.75" customHeight="1"/>
+    <row r="684" ht="15.75" customHeight="1"/>
+    <row r="685" ht="15.75" customHeight="1"/>
+    <row r="686" ht="15.75" customHeight="1"/>
+    <row r="687" ht="15.75" customHeight="1"/>
+    <row r="688" ht="15.75" customHeight="1"/>
+    <row r="689" ht="15.75" customHeight="1"/>
+    <row r="690" ht="15.75" customHeight="1"/>
+    <row r="691" ht="15.75" customHeight="1"/>
+    <row r="692" ht="15.75" customHeight="1"/>
+    <row r="693" ht="15.75" customHeight="1"/>
+    <row r="694" ht="15.75" customHeight="1"/>
+    <row r="695" ht="15.75" customHeight="1"/>
+    <row r="696" ht="15.75" customHeight="1"/>
+    <row r="697" ht="15.75" customHeight="1"/>
+    <row r="698" ht="15.75" customHeight="1"/>
+    <row r="699" ht="15.75" customHeight="1"/>
+    <row r="700" ht="15.75" customHeight="1"/>
+    <row r="701" ht="15.75" customHeight="1"/>
+    <row r="702" ht="15.75" customHeight="1"/>
+    <row r="703" ht="15.75" customHeight="1"/>
+    <row r="704" ht="15.75" customHeight="1"/>
+    <row r="705" ht="15.75" customHeight="1"/>
+    <row r="706" ht="15.75" customHeight="1"/>
+    <row r="707" ht="15.75" customHeight="1"/>
+    <row r="708" ht="15.75" customHeight="1"/>
+    <row r="709" ht="15.75" customHeight="1"/>
+    <row r="710" ht="15.75" customHeight="1"/>
+    <row r="711" ht="15.75" customHeight="1"/>
+    <row r="712" ht="15.75" customHeight="1"/>
+    <row r="713" ht="15.75" customHeight="1"/>
+    <row r="714" ht="15.75" customHeight="1"/>
+    <row r="715" ht="15.75" customHeight="1"/>
+    <row r="716" ht="15.75" customHeight="1"/>
+    <row r="717" ht="15.75" customHeight="1"/>
+    <row r="718" ht="15.75" customHeight="1"/>
+    <row r="719" ht="15.75" customHeight="1"/>
+    <row r="720" ht="15.75" customHeight="1"/>
+    <row r="721" ht="15.75" customHeight="1"/>
+    <row r="722" ht="15.75" customHeight="1"/>
+    <row r="723" ht="15.75" customHeight="1"/>
+    <row r="724" ht="15.75" customHeight="1"/>
+    <row r="725" ht="15.75" customHeight="1"/>
+    <row r="726" ht="15.75" customHeight="1"/>
+    <row r="727" ht="15.75" customHeight="1"/>
+    <row r="728" ht="15.75" customHeight="1"/>
+    <row r="729" ht="15.75" customHeight="1"/>
+    <row r="730" ht="15.75" customHeight="1"/>
+    <row r="731" ht="15.75" customHeight="1"/>
+    <row r="732" ht="15.75" customHeight="1"/>
+    <row r="733" ht="15.75" customHeight="1"/>
+    <row r="734" ht="15.75" customHeight="1"/>
+    <row r="735" ht="15.75" customHeight="1"/>
+    <row r="736" ht="15.75" customHeight="1"/>
+    <row r="737" ht="15.75" customHeight="1"/>
+    <row r="738" ht="15.75" customHeight="1"/>
+    <row r="739" ht="15.75" customHeight="1"/>
+    <row r="740" ht="15.75" customHeight="1"/>
+    <row r="741" ht="15.75" customHeight="1"/>
+    <row r="742" ht="15.75" customHeight="1"/>
+    <row r="743" ht="15.75" customHeight="1"/>
+    <row r="744" ht="15.75" customHeight="1"/>
+    <row r="745" ht="15.75" customHeight="1"/>
+    <row r="746" ht="15.75" customHeight="1"/>
+    <row r="747" ht="15.75" customHeight="1"/>
+    <row r="748" ht="15.75" customHeight="1"/>
+    <row r="749" ht="15.75" customHeight="1"/>
+    <row r="750" ht="15.75" customHeight="1"/>
+    <row r="751" ht="15.75" customHeight="1"/>
+    <row r="752" ht="15.75" customHeight="1"/>
+    <row r="753" ht="15.75" customHeight="1"/>
+    <row r="754" ht="15.75" customHeight="1"/>
+    <row r="755" ht="15.75" customHeight="1"/>
+    <row r="756" ht="15.75" customHeight="1"/>
+    <row r="757" ht="15.75" customHeight="1"/>
+    <row r="758" ht="15.75" customHeight="1"/>
+    <row r="759" ht="15.75" customHeight="1"/>
+    <row r="760" ht="15.75" customHeight="1"/>
+    <row r="761" ht="15.75" customHeight="1"/>
+    <row r="762" ht="15.75" customHeight="1"/>
+    <row r="763" ht="15.75" customHeight="1"/>
+    <row r="764" ht="15.75" customHeight="1"/>
+    <row r="765" ht="15.75" customHeight="1"/>
+    <row r="766" ht="15.75" customHeight="1"/>
+    <row r="767" ht="15.75" customHeight="1"/>
+    <row r="768" ht="15.75" customHeight="1"/>
+    <row r="769" ht="15.75" customHeight="1"/>
+    <row r="770" ht="15.75" customHeight="1"/>
+    <row r="771" ht="15.75" customHeight="1"/>
+    <row r="772" ht="15.75" customHeight="1"/>
+    <row r="773" ht="15.75" customHeight="1"/>
+    <row r="774" ht="15.75" customHeight="1"/>
+    <row r="775" ht="15.75" customHeight="1"/>
+    <row r="776" ht="15.75" customHeight="1"/>
+    <row r="777" ht="15.75" customHeight="1"/>
+    <row r="778" ht="15.75" customHeight="1"/>
+    <row r="779" ht="15.75" customHeight="1"/>
+    <row r="780" ht="15.75" customHeight="1"/>
+    <row r="781" ht="15.75" customHeight="1"/>
+    <row r="782" ht="15.75" customHeight="1"/>
+    <row r="783" ht="15.75" customHeight="1"/>
+    <row r="784" ht="15.75" customHeight="1"/>
+    <row r="785" ht="15.75" customHeight="1"/>
+    <row r="786" ht="15.75" customHeight="1"/>
+    <row r="787" ht="15.75" customHeight="1"/>
+    <row r="788" ht="15.75" customHeight="1"/>
+    <row r="789" ht="15.75" customHeight="1"/>
+    <row r="790" ht="15.75" customHeight="1"/>
+    <row r="791" ht="15.75" customHeight="1"/>
+    <row r="792" ht="15.75" customHeight="1"/>
+    <row r="793" ht="15.75" customHeight="1"/>
+    <row r="794" ht="15.75" customHeight="1"/>
+    <row r="795" ht="15.75" customHeight="1"/>
+    <row r="796" ht="15.75" customHeight="1"/>
+    <row r="797" ht="15.75" customHeight="1"/>
+    <row r="798" ht="15.75" customHeight="1"/>
+    <row r="799" ht="15.75" customHeight="1"/>
+    <row r="800" ht="15.75" customHeight="1"/>
+    <row r="801" ht="15.75" customHeight="1"/>
+    <row r="802" ht="15.75" customHeight="1"/>
+    <row r="803" ht="15.75" customHeight="1"/>
+    <row r="804" ht="15.75" customHeight="1"/>
+    <row r="805" ht="15.75" customHeight="1"/>
+    <row r="806" ht="15.75" customHeight="1"/>
+    <row r="807" ht="15.75" customHeight="1"/>
+    <row r="808" ht="15.75" customHeight="1"/>
+    <row r="809" ht="15.75" customHeight="1"/>
+    <row r="810" ht="15.75" customHeight="1"/>
+    <row r="811" ht="15.75" customHeight="1"/>
+    <row r="812" ht="15.75" customHeight="1"/>
+    <row r="813" ht="15.75" customHeight="1"/>
+    <row r="814" ht="15.75" customHeight="1"/>
+    <row r="815" ht="15.75" customHeight="1"/>
+    <row r="816" ht="15.75" customHeight="1"/>
+    <row r="817" ht="15.75" customHeight="1"/>
+    <row r="818" ht="15.75" customHeight="1"/>
+    <row r="819" ht="15.75" customHeight="1"/>
+    <row r="820" ht="15.75" customHeight="1"/>
+    <row r="821" ht="15.75" customHeight="1"/>
+    <row r="822" ht="15.75" customHeight="1"/>
+    <row r="823" ht="15.75" customHeight="1"/>
+    <row r="824" ht="15.75" customHeight="1"/>
+    <row r="825" ht="15.75" customHeight="1"/>
+    <row r="826" ht="15.75" customHeight="1"/>
+    <row r="827" ht="15.75" customHeight="1"/>
+    <row r="828" ht="15.75" customHeight="1"/>
+    <row r="829" ht="15.75" customHeight="1"/>
+    <row r="830" ht="15.75" customHeight="1"/>
+    <row r="831" ht="15.75" customHeight="1"/>
+    <row r="832" ht="15.75" customHeight="1"/>
+    <row r="833" ht="15.75" customHeight="1"/>
+    <row r="834" ht="15.75" customHeight="1"/>
+    <row r="835" ht="15.75" customHeight="1"/>
+    <row r="836" ht="15.75" customHeight="1"/>
+    <row r="837" ht="15.75" customHeight="1"/>
+    <row r="838" ht="15.75" customHeight="1"/>
+    <row r="839" ht="15.75" customHeight="1"/>
+    <row r="840" ht="15.75" customHeight="1"/>
+    <row r="841" ht="15.75" customHeight="1"/>
+    <row r="842" ht="15.75" customHeight="1"/>
+    <row r="843" ht="15.75" customHeight="1"/>
+    <row r="844" ht="15.75" customHeight="1"/>
+    <row r="845" ht="15.75" customHeight="1"/>
+    <row r="846" ht="15.75" customHeight="1"/>
+    <row r="847" ht="15.75" customHeight="1"/>
+    <row r="848" ht="15.75" customHeight="1"/>
+    <row r="849" ht="15.75" customHeight="1"/>
+    <row r="850" ht="15.75" customHeight="1"/>
+    <row r="851" ht="15.75" customHeight="1"/>
+    <row r="852" ht="15.75" customHeight="1"/>
+    <row r="853" ht="15.75" customHeight="1"/>
+    <row r="854" ht="15.75" customHeight="1"/>
+    <row r="855" ht="15.75" customHeight="1"/>
+    <row r="856" ht="15.75" customHeight="1"/>
+    <row r="857" ht="15.75" customHeight="1"/>
+    <row r="858" ht="15.75" customHeight="1"/>
+    <row r="859" ht="15.75" customHeight="1"/>
+    <row r="860" ht="15.75" customHeight="1"/>
+    <row r="861" ht="15.75" customHeight="1"/>
+    <row r="862" ht="15.75" customHeight="1"/>
+    <row r="863" ht="15.75" customHeight="1"/>
+    <row r="864" ht="15.75" customHeight="1"/>
+    <row r="865" ht="15.75" customHeight="1"/>
+    <row r="866" ht="15.75" customHeight="1"/>
+    <row r="867" ht="15.75" customHeight="1"/>
+    <row r="868" ht="15.75" customHeight="1"/>
+    <row r="869" ht="15.75" customHeight="1"/>
+    <row r="870" ht="15.75" customHeight="1"/>
+    <row r="871" ht="15.75" customHeight="1"/>
+    <row r="872" ht="15.75" customHeight="1"/>
+    <row r="873" ht="15.75" customHeight="1"/>
+    <row r="874" ht="15.75" customHeight="1"/>
+    <row r="875" ht="15.75" customHeight="1"/>
+    <row r="876" ht="15.75" customHeight="1"/>
+    <row r="877" ht="15.75" customHeight="1"/>
+    <row r="878" ht="15.75" customHeight="1"/>
+    <row r="879" ht="15.75" customHeight="1"/>
+    <row r="880" ht="15.75" customHeight="1"/>
+    <row r="881" ht="15.75" customHeight="1"/>
+    <row r="882" ht="15.75" customHeight="1"/>
+    <row r="883" ht="15.75" customHeight="1"/>
+    <row r="884" ht="15.75" customHeight="1"/>
+    <row r="885" ht="15.75" customHeight="1"/>
+    <row r="886" ht="15.75" customHeight="1"/>
+    <row r="887" ht="15.75" customHeight="1"/>
+    <row r="888" ht="15.75" customHeight="1"/>
+    <row r="889" ht="15.75" customHeight="1"/>
+    <row r="890" ht="15.75" customHeight="1"/>
+    <row r="891" ht="15.75" customHeight="1"/>
+    <row r="892" ht="15.75" customHeight="1"/>
+    <row r="893" ht="15.75" customHeight="1"/>
+    <row r="894" ht="15.75" customHeight="1"/>
+    <row r="895" ht="15.75" customHeight="1"/>
+    <row r="896" ht="15.75" customHeight="1"/>
+    <row r="897" ht="15.75" customHeight="1"/>
+    <row r="898" ht="15.75" customHeight="1"/>
+    <row r="899" ht="15.75" customHeight="1"/>
+    <row r="900" ht="15.75" customHeight="1"/>
+    <row r="901" ht="15.75" customHeight="1"/>
+    <row r="902" ht="15.75" customHeight="1"/>
+    <row r="903" ht="15.75" customHeight="1"/>
+    <row r="904" ht="15.75" customHeight="1"/>
+    <row r="905" ht="15.75" customHeight="1"/>
+    <row r="906" ht="15.75" customHeight="1"/>
+    <row r="907" ht="15.75" customHeight="1"/>
+    <row r="908" ht="15.75" customHeight="1"/>
+    <row r="909" ht="15.75" customHeight="1"/>
+    <row r="910" ht="15.75" customHeight="1"/>
+    <row r="911" ht="15.75" customHeight="1"/>
+    <row r="912" ht="15.75" customHeight="1"/>
+    <row r="913" ht="15.75" customHeight="1"/>
+    <row r="914" ht="15.75" customHeight="1"/>
+    <row r="915" ht="15.75" customHeight="1"/>
+    <row r="916" ht="15.75" customHeight="1"/>
+    <row r="917" ht="15.75" customHeight="1"/>
+    <row r="918" ht="15.75" customHeight="1"/>
+    <row r="919" ht="15.75" customHeight="1"/>
+    <row r="920" ht="15.75" customHeight="1"/>
+    <row r="921" ht="15.75" customHeight="1"/>
+    <row r="922" ht="15.75" customHeight="1"/>
+    <row r="923" ht="15.75" customHeight="1"/>
+    <row r="924" ht="15.75" customHeight="1"/>
+    <row r="925" ht="15.75" customHeight="1"/>
+    <row r="926" ht="15.75" customHeight="1"/>
+    <row r="927" ht="15.75" customHeight="1"/>
+    <row r="928" ht="15.75" customHeight="1"/>
+    <row r="929" ht="15.75" customHeight="1"/>
+    <row r="930" ht="15.75" customHeight="1"/>
+    <row r="931" ht="15.75" customHeight="1"/>
+    <row r="932" ht="15.75" customHeight="1"/>
+    <row r="933" ht="15.75" customHeight="1"/>
+    <row r="934" ht="15.75" customHeight="1"/>
+    <row r="935" ht="15.75" customHeight="1"/>
+    <row r="936" ht="15.75" customHeight="1"/>
+    <row r="937" ht="15.75" customHeight="1"/>
+    <row r="938" ht="15.75" customHeight="1"/>
+    <row r="939" ht="15.75" customHeight="1"/>
+    <row r="940" ht="15.75" customHeight="1"/>
+    <row r="941" ht="15.75" customHeight="1"/>
+    <row r="942" ht="15.75" customHeight="1"/>
+    <row r="943" ht="15.75" customHeight="1"/>
+    <row r="944" ht="15.75" customHeight="1"/>
+    <row r="945" ht="15.75" customHeight="1"/>
+    <row r="946" ht="15.75" customHeight="1"/>
+    <row r="947" ht="15.75" customHeight="1"/>
+    <row r="948" ht="15.75" customHeight="1"/>
+    <row r="949" ht="15.75" customHeight="1"/>
+    <row r="950" ht="15.75" customHeight="1"/>
+    <row r="951" ht="15.75" customHeight="1"/>
+    <row r="952" ht="15.75" customHeight="1"/>
+    <row r="953" ht="15.75" customHeight="1"/>
+    <row r="954" ht="15.75" customHeight="1"/>
+    <row r="955" ht="15.75" customHeight="1"/>
+    <row r="956" ht="15.75" customHeight="1"/>
+    <row r="957" ht="15.75" customHeight="1"/>
+    <row r="958" ht="15.75" customHeight="1"/>
+    <row r="959" ht="15.75" customHeight="1"/>
+    <row r="960" ht="15.75" customHeight="1"/>
+    <row r="961" ht="15.75" customHeight="1"/>
+    <row r="962" ht="15.75" customHeight="1"/>
+    <row r="963" ht="15.75" customHeight="1"/>
+    <row r="964" ht="15.75" customHeight="1"/>
+    <row r="965" ht="15.75" customHeight="1"/>
+    <row r="966" ht="15.75" customHeight="1"/>
+    <row r="967" ht="15.75" customHeight="1"/>
+    <row r="968" ht="15.75" customHeight="1"/>
+    <row r="969" ht="15.75" customHeight="1"/>
+    <row r="970" ht="15.75" customHeight="1"/>
+    <row r="971" ht="15.75" customHeight="1"/>
+    <row r="972" ht="15.75" customHeight="1"/>
+    <row r="973" ht="15.75" customHeight="1"/>
+    <row r="974" ht="15.75" customHeight="1"/>
+    <row r="975" ht="15.75" customHeight="1"/>
+    <row r="976" ht="15.75" customHeight="1"/>
+    <row r="977" ht="15.75" customHeight="1"/>
+    <row r="978" ht="15.75" customHeight="1"/>
+    <row r="979" ht="15.75" customHeight="1"/>
+    <row r="980" ht="15.75" customHeight="1"/>
+    <row r="981" ht="15.75" customHeight="1"/>
+    <row r="982" ht="15.75" customHeight="1"/>
+    <row r="983" ht="15.75" customHeight="1"/>
+    <row r="984" ht="15.75" customHeight="1"/>
+    <row r="985" ht="15.75" customHeight="1"/>
+    <row r="986" ht="15.75" customHeight="1"/>
+    <row r="987" ht="15.75" customHeight="1"/>
+    <row r="988" ht="15.75" customHeight="1"/>
+    <row r="989" ht="15.75" customHeight="1"/>
+    <row r="990" ht="15.75" customHeight="1"/>
+    <row r="991" ht="15.75" customHeight="1"/>
+    <row r="992" ht="15.75" customHeight="1"/>
+    <row r="993" ht="15.75" customHeight="1"/>
+    <row r="994" ht="15.75" customHeight="1"/>
+    <row r="995" ht="15.75" customHeight="1"/>
+    <row r="996" ht="15.75" customHeight="1"/>
+    <row r="997" ht="15.75" customHeight="1"/>
+    <row r="998" ht="15.75" customHeight="1"/>
+    <row r="999" ht="15.75" customHeight="1"/>
+    <row r="1000" ht="15.75" customHeight="1"/>
   </sheetData>
-  <autoFilter ref="$A$1:$J$232"/>
+  <autoFilter ref="$A$1:$J$246"/>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100093141C1741E3E4DBBC1290E4A9A5775" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5687a27188606a7025f072b0b7f27a21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dcc10a156eb2aa295318eab019ded2b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -20577,50 +12971,43 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0254C2DE-F2FB-46F1-A9A6-62DE2F7D87A8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1D45A75-B885-4562-AEEA-F703D60B82BD}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02107393-7704-4B40-8C72-622F5602C72D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10D8D375-1E68-4623-A832-3CF487777DB9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{315B8DA7-67EA-45D8-BEB6-AB95485295A5}"/>
-[...6 lines deleted...]
-</cp:coreProperties>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18FC7212-0DEE-45AE-9EB2-7BCF60E02348}"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>