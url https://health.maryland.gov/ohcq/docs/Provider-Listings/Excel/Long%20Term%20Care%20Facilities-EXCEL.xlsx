--- v0 (2025-11-21)
+++ v1 (2026-05-16)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="LTC-EXCEL as of 09-24-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="LTC-EXCEL as of 04-30-26" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'LTC-EXCEL as of 09-24-25'!$A$1:$L$221</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'LTC-EXCEL as of 04-30-26'!$A$1:$Z$222</definedName>
   </definedNames>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="ZE0xdK+bxpgOb697Eeq4HYapJNxHSf+l4nY9669ACDE="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="I+osvXSZ+t55vDZdlAjb5SOYmUOMUOlm6r0ixG4SnFY="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2432" uniqueCount="1568">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2443" uniqueCount="1575">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Name of Contact Person</t>
   </si>
   <si>
     <t>Business Phone Number</t>
   </si>
   <si>
@@ -102,99 +103,99 @@
   <si>
     <t>(301) 777-5941</t>
   </si>
   <si>
     <t>debra.buckalew@fundltc.com</t>
   </si>
   <si>
     <t>01001</t>
   </si>
   <si>
     <t>Medicare/Medicaid</t>
   </si>
   <si>
     <t>Cumberland Healthcare Center</t>
   </si>
   <si>
     <t>512 Winifred Road</t>
   </si>
   <si>
     <t>Nola Blowe</t>
   </si>
   <si>
     <t>(301) 724-6066</t>
   </si>
   <si>
-    <t>nblowe@chs-corp.com</t>
+    <t>nblowe@cumberland-cares.com</t>
   </si>
   <si>
     <t>01002</t>
   </si>
   <si>
     <t>Devlin Manor Nursing And Rehabilitation Center</t>
   </si>
   <si>
     <t>10301 North East Christie Road</t>
   </si>
   <si>
     <t>Christopher Adams</t>
   </si>
   <si>
     <t>(301) 724-1400</t>
   </si>
   <si>
     <t>christopher.adams@fundltc.com</t>
   </si>
   <si>
     <t>01015</t>
   </si>
   <si>
     <t>Egle Nursing Home</t>
   </si>
   <si>
     <t>57 Jackson Street</t>
   </si>
   <si>
     <t>Lonaconing</t>
   </si>
   <si>
     <t>21539</t>
   </si>
   <si>
     <t>Jeffery Metz</t>
   </si>
   <si>
     <t>(301) 463-5451</t>
   </si>
   <si>
     <t>jmetz@eglenursing.com</t>
   </si>
   <si>
     <t>01004</t>
   </si>
   <si>
-    <t>Frostburg Village Rehab Center</t>
+    <t>Frostburg Rehab Center</t>
   </si>
   <si>
     <t>1 Kaylor Circle</t>
   </si>
   <si>
     <t>Frostburg</t>
   </si>
   <si>
     <t>21532</t>
   </si>
   <si>
     <t>Elizabeth Daniels</t>
   </si>
   <si>
     <t>(301) 689-7500</t>
   </si>
   <si>
     <t>edaniels@scfrostburg.com</t>
   </si>
   <si>
     <t>01011</t>
   </si>
   <si>
     <t>Lions Rehab  Center</t>
   </si>
@@ -228,51 +229,51 @@
   <si>
     <t>Elizabeht Goldsborough</t>
   </si>
   <si>
     <t>(301) 359-3000</t>
   </si>
   <si>
     <t>elizabeth.goldsborough@fundltc.com</t>
   </si>
   <si>
     <t>01013</t>
   </si>
   <si>
     <t>Mountain City Rehab Center</t>
   </si>
   <si>
     <t>48 Tarn Terrace</t>
   </si>
   <si>
     <t>Pauline Nnawuba</t>
   </si>
   <si>
     <t>(301) 689-1391</t>
   </si>
   <si>
-    <t>pnwande-okeoma@mountaincityrehab.com</t>
+    <t>ajackson@mountaincityrehab.com</t>
   </si>
   <si>
     <t>01017</t>
   </si>
   <si>
     <t>Anne Arundel</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Baltimore Washington</t>
   </si>
   <si>
     <t>313 Hospital Drive</t>
   </si>
   <si>
     <t>Glen Burnie</t>
   </si>
   <si>
     <t>21061</t>
   </si>
   <si>
     <t>Calvin Vain</t>
   </si>
   <si>
     <t>(410) 761-1222</t>
   </si>
@@ -300,51 +301,51 @@
   <si>
     <t>(410) 721-1000</t>
   </si>
   <si>
     <t>mwheat@croftoncrc.com</t>
   </si>
   <si>
     <t>02011</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Glen Burnie</t>
   </si>
   <si>
     <t>7355 Furnace Branch Road East</t>
   </si>
   <si>
     <t>21060</t>
   </si>
   <si>
     <t>Alphonson Jones</t>
   </si>
   <si>
     <t>(410) 766-3460</t>
   </si>
   <si>
-    <t>aljones@autumnhc.net</t>
+    <t>tburnett@autumnhc.net</t>
   </si>
   <si>
     <t>02016</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Spa Creek</t>
   </si>
   <si>
     <t>35 Milkshake Lane</t>
   </si>
   <si>
     <t>Annapolis</t>
   </si>
   <si>
     <t>21403</t>
   </si>
   <si>
     <t>Beth Neel</t>
   </si>
   <si>
     <t>(410) 269-5100</t>
   </si>
   <si>
     <t>bneel@autumnhc.net</t>
   </si>
@@ -420,231 +421,249 @@
   <si>
     <t>Fairfield Nursing &amp; Rehabilitation Center</t>
   </si>
   <si>
     <t>1454 Fairfield Loop Road</t>
   </si>
   <si>
     <t>Crownsville</t>
   </si>
   <si>
     <t>21032</t>
   </si>
   <si>
     <t>Charles Woodberry</t>
   </si>
   <si>
     <t>(410) 923-6820</t>
   </si>
   <si>
     <t>charles.woodberry@fundltc.com</t>
   </si>
   <si>
     <t>02008</t>
   </si>
   <si>
+    <t>Future Care Annapolis</t>
+  </si>
+  <si>
+    <t>2700  S Haven Rd</t>
+  </si>
+  <si>
+    <t>21401</t>
+  </si>
+  <si>
+    <t>Carmen Bienemann</t>
+  </si>
+  <si>
+    <t>(410) 349-5100</t>
+  </si>
+  <si>
+    <t>bienemannc@futurecare.com</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>Future Care Chesapeake</t>
   </si>
   <si>
     <t>305 College Parkway</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
     <t>21012</t>
   </si>
   <si>
     <t>Becky Main</t>
   </si>
   <si>
     <t>(410) 647-0015</t>
   </si>
   <si>
     <t>mainb@futurecare.com</t>
   </si>
   <si>
     <t>02004</t>
   </si>
   <si>
     <t>Ginger Cove</t>
   </si>
   <si>
     <t>4000 River Crescent Drive</t>
   </si>
   <si>
-    <t>21401</t>
-[...1 lines deleted...]
-  <si>
     <t>Phyllis Johns Boulden</t>
   </si>
   <si>
     <t>(410) 266-7300</t>
   </si>
   <si>
     <t>boulden@gingercove.com</t>
   </si>
   <si>
     <t>02001</t>
   </si>
   <si>
     <t>Medicare</t>
   </si>
   <si>
     <t>Hammonds Lane Center</t>
   </si>
   <si>
     <t>613 Hammonds Lane</t>
   </si>
   <si>
     <t>Brooklyn Park</t>
   </si>
   <si>
     <t>21225</t>
   </si>
   <si>
     <t>Nicholas Johnson</t>
   </si>
   <si>
     <t>(410) 636-3400</t>
   </si>
   <si>
     <t>nicholas.johnson1@genesishcc.com</t>
   </si>
   <si>
     <t>02009</t>
   </si>
   <si>
-    <t>Marley Neck Health And Rehabilitation Center</t>
+    <t>Marley Neck Rehabilitation And Wellness Center</t>
   </si>
   <si>
     <t>7575 East Howard Road</t>
   </si>
   <si>
     <t>Devin Wylie</t>
   </si>
   <si>
     <t>(410) 768-8200</t>
   </si>
   <si>
-    <t>devin.wylie@chs-corp.com</t>
+    <t>devin.wylie@marleyneckrwc.com</t>
   </si>
   <si>
     <t>02017</t>
   </si>
   <si>
-    <t>South River Healthcare Center</t>
+    <t>South River Rehabilitation And Wellness Center</t>
   </si>
   <si>
     <t>144 Washington Road</t>
   </si>
   <si>
     <t>Edgewater</t>
   </si>
   <si>
     <t>21037</t>
   </si>
   <si>
     <t>Phyllis Coleman</t>
   </si>
   <si>
     <t>(410) 956-5000</t>
   </si>
   <si>
-    <t>pcoleman@chs-corp.com</t>
+    <t>phyllis.coleman@southriverrwc.com</t>
   </si>
   <si>
     <t>02013</t>
   </si>
   <si>
     <t>Baltimore</t>
   </si>
   <si>
     <t>Advanced Rehab At Autumn Lake Healthcare</t>
   </si>
   <si>
     <t>515 Brightfield Road</t>
   </si>
   <si>
     <t>Lutherville</t>
   </si>
   <si>
     <t>21093</t>
   </si>
   <si>
     <t>Cathy Mcchesney</t>
   </si>
   <si>
     <t>(410) 296-1990</t>
   </si>
   <si>
-    <t>cmcchesney@autumnhc.net</t>
+    <t>edaniel@autumnhc.net</t>
   </si>
   <si>
     <t>03017</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Catonsville</t>
   </si>
   <si>
     <t>16 Fusting Avenue</t>
   </si>
   <si>
     <t>Catonsville</t>
   </si>
   <si>
     <t>21228</t>
   </si>
   <si>
     <t>Meir Samburg</t>
   </si>
   <si>
     <t>(410) 747-1800</t>
   </si>
   <si>
-    <t>msamburgr@autumnhc.net</t>
+    <t>msamburg@autumnhc.net</t>
   </si>
   <si>
     <t>03018</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Loch Raven</t>
   </si>
   <si>
     <t>8720 Emge Road</t>
   </si>
   <si>
     <t>21234</t>
   </si>
   <si>
     <t>Levi Liebes-nha</t>
   </si>
   <si>
     <t>(410) 668-1961</t>
   </si>
   <si>
-    <t>lliebes@autumnhc.net</t>
+    <t>nraczkowski@autumnhc.net</t>
   </si>
   <si>
     <t>03044</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Parkville</t>
   </si>
   <si>
     <t>8710 Emge Road</t>
   </si>
   <si>
     <t>Valerie Etienne</t>
   </si>
   <si>
     <t>(410) 661-5955</t>
   </si>
   <si>
     <t>vetienne@autumnhc.net</t>
   </si>
   <si>
     <t>03056</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Perring Parkway</t>
   </si>
@@ -708,51 +727,51 @@
   <si>
     <t>dwiggins@autumnhc.net</t>
   </si>
   <si>
     <t>03051</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Ruxton</t>
   </si>
   <si>
     <t>7001 Charles Street</t>
   </si>
   <si>
     <t>Towson</t>
   </si>
   <si>
     <t>21204</t>
   </si>
   <si>
     <t>David Censor</t>
   </si>
   <si>
     <t>(410) 337-8313</t>
   </si>
   <si>
-    <t>dcensor@autumnhc.net</t>
+    <t>sgolub@autumnhc.net</t>
   </si>
   <si>
     <t>03021</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Summit Park</t>
   </si>
   <si>
     <t>1502  Frederick Road</t>
   </si>
   <si>
     <t>Yaakov Langer</t>
   </si>
   <si>
     <t>(410) 747-3287</t>
   </si>
   <si>
     <t>ylanger@autumnhc.net</t>
   </si>
   <si>
     <t>03042</t>
   </si>
   <si>
     <t>Broadmead</t>
   </si>
@@ -783,51 +802,51 @@
   <si>
     <t>4511 Robosson Road</t>
   </si>
   <si>
     <t>Randallstown</t>
   </si>
   <si>
     <t>21133</t>
   </si>
   <si>
     <t>Jenny Lopez</t>
   </si>
   <si>
     <t>(410) 922-2443</t>
   </si>
   <si>
     <t>jlopez@chapelhillnrc.com</t>
   </si>
   <si>
     <t>03009</t>
   </si>
   <si>
     <t>Charlestown Community Inc</t>
   </si>
   <si>
-    <t>709 Maiden Choice Lane</t>
+    <t>719 Maiden Choice Lane</t>
   </si>
   <si>
     <t>Maksim Mendelzon</t>
   </si>
   <si>
     <t>(410) 247-9700</t>
   </si>
   <si>
     <t>maksim.mendelzon@erickson.com</t>
   </si>
   <si>
     <t>03063</t>
   </si>
   <si>
     <t>Chestnut Grn Hlth Ctr Blakehur</t>
   </si>
   <si>
     <t>1055 West Joppa Road</t>
   </si>
   <si>
     <t>Phyllis Eiring</t>
   </si>
   <si>
     <t>(410) 296-2900</t>
   </si>
@@ -1053,51 +1072,51 @@
   <si>
     <t>John Ottena</t>
   </si>
   <si>
     <t>(410) 592-5310</t>
   </si>
   <si>
     <t>jottena@psl.org</t>
   </si>
   <si>
     <t>03025</t>
   </si>
   <si>
     <t>Holly Hill Healthcare Center</t>
   </si>
   <si>
     <t>531 Stevenson Lane</t>
   </si>
   <si>
     <t>Luis Navas-migueloa</t>
   </si>
   <si>
     <t>(410) 823-5310</t>
   </si>
   <si>
-    <t>lmigueloa@chs-corp.com</t>
+    <t>ashlee.harding@hollyhillhc.com</t>
   </si>
   <si>
     <t>03016</t>
   </si>
   <si>
     <t>King David Nursing And Rehabilitation Center</t>
   </si>
   <si>
     <t>4204 Old Milford Mill Road</t>
   </si>
   <si>
     <t>Dany Donaty</t>
   </si>
   <si>
     <t>(410) 486-1500</t>
   </si>
   <si>
     <t>ddonaty@kingdavidrehab.com</t>
   </si>
   <si>
     <t>03024</t>
   </si>
   <si>
     <t>Little Sisters Of The Poor</t>
   </si>
@@ -1320,51 +1339,51 @@
   <si>
     <t>(410) 747-5250</t>
   </si>
   <si>
     <t>bbelkin@ridgewayrc.com</t>
   </si>
   <si>
     <t>03032</t>
   </si>
   <si>
     <t>Roland Park  Rehabilitation And Healthcare Center</t>
   </si>
   <si>
     <t>4669 Falls Road</t>
   </si>
   <si>
     <t>21209</t>
   </si>
   <si>
     <t>Jason Simanowitz</t>
   </si>
   <si>
     <t>(410) 662-8606</t>
   </si>
   <si>
-    <t>jsimanowitz@rolandparkhc.com new     sgolub@rolandparkhc.com</t>
+    <t>sgolub@rolandparkhc.com</t>
   </si>
   <si>
     <t>30013</t>
   </si>
   <si>
     <t>Rossville  Rehabilitation And Healthcare Center</t>
   </si>
   <si>
     <t>6600 Ridge Road</t>
   </si>
   <si>
     <t>Isaac Beletskiy</t>
   </si>
   <si>
     <t>(410) 574-4950</t>
   </si>
   <si>
     <t>jeletskiy@rossvillehc.com</t>
   </si>
   <si>
     <t>03007</t>
   </si>
   <si>
     <t>St. Joseph's  Nursing  Home</t>
   </si>
@@ -1458,90 +1477,90 @@
   <si>
     <t>Lisa Gibson</t>
   </si>
   <si>
     <t>(410) 664-9535</t>
   </si>
   <si>
     <t>lgibson@autumnhc.net</t>
   </si>
   <si>
     <t>30074</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Bridgepark</t>
   </si>
   <si>
     <t>4017 Liberty Heights Avenue</t>
   </si>
   <si>
     <t>Stacie Arigbamu</t>
   </si>
   <si>
     <t>(410) 542-5306</t>
   </si>
   <si>
-    <t>sarigbamu@autumnhc.net</t>
+    <t>emlogan@autumnhc.net</t>
   </si>
   <si>
     <t>30022</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Homewood</t>
   </si>
   <si>
     <t>6000 Bellona Avenue</t>
   </si>
   <si>
     <t>21212</t>
   </si>
   <si>
     <t>Ronilyn Sowa</t>
   </si>
   <si>
     <t>(410) 323-4223</t>
   </si>
   <si>
-    <t>rsowa@autumnhc.net</t>
+    <t>nwaldman@autumnhc.net</t>
   </si>
   <si>
     <t>30016</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Long Green</t>
   </si>
   <si>
     <t>115 East Melrose Avenue</t>
   </si>
   <si>
     <t>Nathan Raczkowski</t>
   </si>
   <si>
     <t>(410) 435-9073</t>
   </si>
   <si>
-    <t>nraczkowski@autumnhc.net</t>
+    <t>yabramson@autumnhc.net</t>
   </si>
   <si>
     <t>30044</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Overlea</t>
   </si>
   <si>
     <t>6116 Belair Road</t>
   </si>
   <si>
     <t>21206</t>
   </si>
   <si>
     <t>Moshe Guttman</t>
   </si>
   <si>
     <t>(410) 426-1424</t>
   </si>
   <si>
     <t>mguttman@autumnhc.net</t>
   </si>
   <si>
     <t>30021</t>
   </si>
@@ -1554,93 +1573,93 @@
   <si>
     <t>Jason Fenelon</t>
   </si>
   <si>
     <t>(410) 325-4000</t>
   </si>
   <si>
     <t>jfenelon@autumnhc.net</t>
   </si>
   <si>
     <t>30089</t>
   </si>
   <si>
     <t>Blue Point Healthcare Center</t>
   </si>
   <si>
     <t>2525 West Belvedere Avenue</t>
   </si>
   <si>
     <t>Dominique Green</t>
   </si>
   <si>
     <t>(410) 367-9100</t>
   </si>
   <si>
-    <t>dgreen19@chs-corp.com</t>
+    <t>adele.alexis@bluepointhc.com</t>
   </si>
   <si>
     <t>30031</t>
   </si>
   <si>
     <t>Carroll Park Healthcare</t>
   </si>
   <si>
     <t>3330 Wilkens Avenue</t>
   </si>
   <si>
     <t>21229</t>
   </si>
   <si>
     <t>Tamiya Baskerville</t>
   </si>
   <si>
     <t>(410) 525-1544</t>
   </si>
   <si>
     <t>tbaskerville@carrollparkhcr.com</t>
   </si>
   <si>
     <t>30008</t>
   </si>
   <si>
     <t>Fayette Health And Rehabilitation Center</t>
   </si>
   <si>
     <t>1217 West Fayette Street</t>
   </si>
   <si>
     <t>21223</t>
   </si>
   <si>
     <t>Tiffany Burnett</t>
   </si>
   <si>
     <t>(410) 727-3947</t>
   </si>
   <si>
-    <t>tiburnett@chs-corp.com</t>
+    <t>eugene.amanahu@hallmarkhealthcs.com</t>
   </si>
   <si>
     <t>30043</t>
   </si>
   <si>
     <t>Future Care Canton Harbor</t>
   </si>
   <si>
     <t>1300 South Ellwood Avenue</t>
   </si>
   <si>
     <t>Ryan Evans</t>
   </si>
   <si>
     <t>(410) 342-6644</t>
   </si>
   <si>
     <t>evansr@futurecare.com</t>
   </si>
   <si>
     <t>30001</t>
   </si>
   <si>
     <t>Future Care Charles Village</t>
   </si>
@@ -1827,90 +1846,90 @@
   <si>
     <t>Johana Walburn</t>
   </si>
   <si>
     <t>(410) 945-7650</t>
   </si>
   <si>
     <t>admin@mdbah.org</t>
   </si>
   <si>
     <t>30081</t>
   </si>
   <si>
     <t>Northwest Healthcare Center</t>
   </si>
   <si>
     <t>4601 Pall Mall Road</t>
   </si>
   <si>
     <t>Stephanie Hill</t>
   </si>
   <si>
     <t>(410) 664-5551</t>
   </si>
   <si>
-    <t>stephanie.hill@chs-corp.com</t>
+    <t>stephanie.hill@northwesthcc.com</t>
   </si>
   <si>
     <t>30033</t>
   </si>
   <si>
     <t>Roland Park Place</t>
   </si>
   <si>
     <t>830 West 40 Street</t>
   </si>
   <si>
     <t>Jennifer Labute</t>
   </si>
   <si>
     <t>(410) 243-5800</t>
   </si>
   <si>
     <t>jlabute@rpplace.org</t>
   </si>
   <si>
     <t>30090</t>
   </si>
   <si>
     <t>St. Elizabeth Rehabilitation &amp; Nursing Center</t>
   </si>
   <si>
     <t>3320 Benson Avenue</t>
   </si>
   <si>
     <t>21227</t>
   </si>
   <si>
     <t>John Dixon Bangura</t>
   </si>
   <si>
     <t>(667) 600-2600</t>
   </si>
   <si>
-    <t>adminstrator@stelizabethnursing.com</t>
+    <t>ionukwugha@cc-md.org</t>
   </si>
   <si>
     <t>30032</t>
   </si>
   <si>
     <t>The Nursing And Rehab Center At Stadium Place</t>
   </si>
   <si>
     <t>1010 East 33rd Street</t>
   </si>
   <si>
     <t>Timothy Johnson</t>
   </si>
   <si>
     <t>(410) 554-9890</t>
   </si>
   <si>
     <t>timothy.johnson@stadiumhc.com</t>
   </si>
   <si>
     <t>30107</t>
   </si>
   <si>
     <t>Transitional Care Services At Mercy Medical Center</t>
   </si>
@@ -2148,51 +2167,51 @@
   <si>
     <t>Heather Howlett</t>
   </si>
   <si>
     <t>(410) 848-0225</t>
   </si>
   <si>
     <t>hhowlett@clvillage.org</t>
   </si>
   <si>
     <t>06012</t>
   </si>
   <si>
     <t>Copper Ridge Nursing And Assisted Living Center</t>
   </si>
   <si>
     <t>710 Obrecht Road</t>
   </si>
   <si>
     <t>Timothy Scherer</t>
   </si>
   <si>
     <t>(410) 795-8808</t>
   </si>
   <si>
-    <t>tscherer@copperridgecenter.com</t>
+    <t>jpress@copperridgecenter.com</t>
   </si>
   <si>
     <t>06018</t>
   </si>
   <si>
     <t>Lorien Health Systems Mt Airy</t>
   </si>
   <si>
     <t>705 Midway Avenue</t>
   </si>
   <si>
     <t>Mount Airy</t>
   </si>
   <si>
     <t>21771</t>
   </si>
   <si>
     <t>Suzanne Giangrasso</t>
   </si>
   <si>
     <t>(301) 829-6050</t>
   </si>
   <si>
     <t>sgiangrasso@lorienhealth.com</t>
   </si>
@@ -2214,69 +2233,69 @@
   <si>
     <t>Bernadette Beard, Nha</t>
   </si>
   <si>
     <t>(410) 756-6400</t>
   </si>
   <si>
     <t>bbeard@lorienhealth.com</t>
   </si>
   <si>
     <t>06022</t>
   </si>
   <si>
     <t>Pleasant View Healthcare Center</t>
   </si>
   <si>
     <t>4101 Baltimore National Pike</t>
   </si>
   <si>
     <t>Tara Shellie Hoffman</t>
   </si>
   <si>
     <t>(301) 829-0800</t>
   </si>
   <si>
-    <t>shhoffman@chs-corp.com</t>
+    <t>shoffman@mtairycares.com</t>
   </si>
   <si>
     <t>06010</t>
   </si>
   <si>
-    <t>Westminster Healthcare Center</t>
+    <t>Westminster Rehabilitation And Wellness Center</t>
   </si>
   <si>
     <t>1234 Washington Road</t>
   </si>
   <si>
     <t>Jennifer Miller</t>
   </si>
   <si>
     <t>(410) 848-0700</t>
   </si>
   <si>
-    <t>jennifer.miller@chs-corp.com</t>
+    <t>sstubblefield@westminster-cares.com</t>
   </si>
   <si>
     <t>06011</t>
   </si>
   <si>
     <t>Willowbrooke Court Skilled Care Center Fairhaven</t>
   </si>
   <si>
     <t>7200 Third Avenue</t>
   </si>
   <si>
     <t>Michael J. Athen</t>
   </si>
   <si>
     <t>(410) 795-8800</t>
   </si>
   <si>
     <t>michael.athen@actslife.org</t>
   </si>
   <si>
     <t>06001</t>
   </si>
   <si>
     <t>Cecil</t>
   </si>
@@ -2319,51 +2338,51 @@
   <si>
     <t>Eduardo Salazar</t>
   </si>
   <si>
     <t>(410) 398-6474</t>
   </si>
   <si>
     <t>eduardo.salazar@elktonhc.com</t>
   </si>
   <si>
     <t>07002</t>
   </si>
   <si>
     <t>Laurelwood Healthcare Center</t>
   </si>
   <si>
     <t>100 Laurel Drive</t>
   </si>
   <si>
     <t>Stephanie Cosden</t>
   </si>
   <si>
     <t>(410) 398-8800</t>
   </si>
   <si>
-    <t>stephanie.cosden@chs-corp.com</t>
+    <t>braedon.dorsey@laurelwoodhc.com</t>
   </si>
   <si>
     <t>07003</t>
   </si>
   <si>
     <t>Charles</t>
   </si>
   <si>
     <t>Complete Care At Laplata Llc</t>
   </si>
   <si>
     <t>1 Magnolia Drive</t>
   </si>
   <si>
     <t>Laplata</t>
   </si>
   <si>
     <t>20646</t>
   </si>
   <si>
     <t>William Dickey - Lnha</t>
   </si>
   <si>
     <t>(301) 934-4001</t>
   </si>
@@ -2484,96 +2503,96 @@
   <si>
     <t>nwhite@pinessnf.com</t>
   </si>
   <si>
     <t>09006</t>
   </si>
   <si>
     <t>Frederick</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Ballenger Creek</t>
   </si>
   <si>
     <t>347 Ballenger Drive</t>
   </si>
   <si>
     <t>21701</t>
   </si>
   <si>
     <t>Sharon May</t>
   </si>
   <si>
     <t>(301) 663-5181</t>
   </si>
   <si>
-    <t>smay@autumnhc.net</t>
+    <t>abennett@autumnhc.net</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Braddock Heights</t>
   </si>
   <si>
     <t>6012 Jefferson Boulevard</t>
   </si>
   <si>
     <t>21703</t>
   </si>
   <si>
     <t>Lisa Mclaurin</t>
   </si>
   <si>
     <t>(301) 371-7160</t>
   </si>
   <si>
-    <t>braadmi@vindobonactr.com</t>
+    <t>lmclaurin@autumnhc.net</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Glade Valley</t>
   </si>
   <si>
     <t>56 West Frederick Street</t>
   </si>
   <si>
     <t>Walkersville</t>
   </si>
   <si>
     <t>21793</t>
   </si>
   <si>
     <t>Cassandra Weaver</t>
   </si>
   <si>
     <t>(301) 898-4300</t>
   </si>
   <si>
-    <t>cweaver@autumnhc.net</t>
+    <t>coclair@autumnhc.net</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
     <t>Citizens Care And Rehabilitation Center Of Frederi</t>
   </si>
   <si>
     <t>1920 Rosemont Avenue</t>
   </si>
   <si>
     <t>21702</t>
   </si>
   <si>
     <t>Karen Howes</t>
   </si>
   <si>
     <t>(240) 772-9200</t>
   </si>
   <si>
     <t>khowes@aurorahealthmgt.com</t>
   </si>
   <si>
     <t>10008</t>
   </si>
@@ -2877,50 +2896,53 @@
   <si>
     <t>aslepoy@sterlingcarehealth.com</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
     <t>Ellicott City Healthcare Center</t>
   </si>
   <si>
     <t>3000 North Ridge Road</t>
   </si>
   <si>
     <t>Ellicott City</t>
   </si>
   <si>
     <t>21043</t>
   </si>
   <si>
     <t>(410) 461-7577</t>
   </si>
   <si>
+    <t>luis.navas-migueloa@ellicotthc.com</t>
+  </si>
+  <si>
     <t>13008</t>
   </si>
   <si>
     <t>Encore At Turf Valley</t>
   </si>
   <si>
     <t>11150 Resort Road</t>
   </si>
   <si>
     <t>21042</t>
   </si>
   <si>
     <t>Louis Grimmel, Jr.</t>
   </si>
   <si>
     <t>(410) 461-7070</t>
   </si>
   <si>
     <t>lgrimmeljr@lorienhealth.com</t>
   </si>
   <si>
     <t>13-010</t>
   </si>
   <si>
     <t>Lorien Health Systems - Columbia</t>
@@ -2943,51 +2965,51 @@
   <si>
     <t>cdubey@lorienhealth.com</t>
   </si>
   <si>
     <t>13005</t>
   </si>
   <si>
     <t>Lorien Nursing &amp; Rehab Ctr - Elkridge</t>
   </si>
   <si>
     <t>7615 Washington Boulevard</t>
   </si>
   <si>
     <t>Elkridge</t>
   </si>
   <si>
     <t>21075</t>
   </si>
   <si>
     <t>John Mangione Jr</t>
   </si>
   <si>
     <t>(410) 579-2626</t>
   </si>
   <si>
-    <t>jmangionejr@lorienhealth.com</t>
+    <t>sthomasbrown@lorienhealth.com</t>
   </si>
   <si>
     <t>13011</t>
   </si>
   <si>
     <t>Residences At Vantage Point</t>
   </si>
   <si>
     <t>5400 Vantage Point Road</t>
   </si>
   <si>
     <t>Alexis Hitchcock -nha</t>
   </si>
   <si>
     <t>(410) 964-5454</t>
   </si>
   <si>
     <t>hitchcockalexis@lcsnet.com</t>
   </si>
   <si>
     <t>13009</t>
   </si>
   <si>
     <t>The Lutheran Village At Miller's Grant</t>
   </si>
@@ -3006,51 +3028,51 @@
   <si>
     <t>13012</t>
   </si>
   <si>
     <t>Kent</t>
   </si>
   <si>
     <t>Chestertown Nursing And Rehab</t>
   </si>
   <si>
     <t>415 Morgnec Road</t>
   </si>
   <si>
     <t>Chestertown</t>
   </si>
   <si>
     <t>21620</t>
   </si>
   <si>
     <t>Theresa Hershey</t>
   </si>
   <si>
     <t>(410) 778-1900</t>
   </si>
   <si>
-    <t>thershey@chestertownrehab.com</t>
+    <t>tbuesgens@keyhealthmgmt.com</t>
   </si>
   <si>
     <t>14006</t>
   </si>
   <si>
     <t>Resorts At Chester River Manor Corp</t>
   </si>
   <si>
     <t>200 Morgnec Road</t>
   </si>
   <si>
     <t>Owen Gardner</t>
   </si>
   <si>
     <t>(410) 778-4550</t>
   </si>
   <si>
     <t>administrator@rcrmanor.com</t>
   </si>
   <si>
     <t>14003</t>
   </si>
   <si>
     <t>Willow Brooke Ct Skilled Care Ctr At Heron Point</t>
   </si>
@@ -3201,51 +3223,51 @@
   <si>
     <t>(301) 890-5552</t>
   </si>
   <si>
     <t>yifelowo@autumnhc.net</t>
   </si>
   <si>
     <t>15048</t>
   </si>
   <si>
     <t>Bedford Court Healthcare Cent.</t>
   </si>
   <si>
     <t>3701 International Drive</t>
   </si>
   <si>
     <t>20906</t>
   </si>
   <si>
     <t>Cindy Nasrawy</t>
   </si>
   <si>
     <t>(301) 598-2900</t>
   </si>
   <si>
-    <t>bedfordcourt.sna@sunriseseniorliving.com</t>
+    <t>bedfordcourt.sna2@sunriseseniorliving.com</t>
   </si>
   <si>
     <t>15050</t>
   </si>
   <si>
     <t>Brooke Grove Rehab. &amp; Nsg Ctr</t>
   </si>
   <si>
     <t>18131 Slade School Road</t>
   </si>
   <si>
     <t>Sandy Spring</t>
   </si>
   <si>
     <t>20860</t>
   </si>
   <si>
     <t>Deaulo "d" Walton,</t>
   </si>
   <si>
     <t>(301) 924-5176</t>
   </si>
   <si>
     <t>dwalton@bgf.org</t>
   </si>
@@ -3273,51 +3295,51 @@
   <si>
     <t>administrator@carriagehillbethesda.com</t>
   </si>
   <si>
     <t>15021</t>
   </si>
   <si>
     <t>Collingswood Rehabilitation And Healthcare Center</t>
   </si>
   <si>
     <t>299 Hurley Avenue</t>
   </si>
   <si>
     <t>Rockville</t>
   </si>
   <si>
     <t>20850</t>
   </si>
   <si>
     <t>Titania El Bey</t>
   </si>
   <si>
     <t>(301) 762-8900</t>
   </si>
   <si>
-    <t>telbey@collingswoodrehab.com</t>
+    <t>cpoulsen@collingswood.com</t>
   </si>
   <si>
     <t>15062</t>
   </si>
   <si>
     <t>Complete Care At Springbrook</t>
   </si>
   <si>
     <t>12325 New Hampshire Avenue</t>
   </si>
   <si>
     <t>Oludapo Eludoyin</t>
   </si>
   <si>
     <t>(301) 622-4600</t>
   </si>
   <si>
     <t>oeludoyin@ccspringbrook.com</t>
   </si>
   <si>
     <t>15011</t>
   </si>
   <si>
     <t>Complete Care At Wheaton</t>
   </si>
@@ -3372,407 +3394,407 @@
   <si>
     <t>fazucena@foxchasehcr.com</t>
   </si>
   <si>
     <t>15008</t>
   </si>
   <si>
     <t>Friends Nursing Home</t>
   </si>
   <si>
     <t>17340 Quaker Lane</t>
   </si>
   <si>
     <t>Kadine Inga Mitchell</t>
   </si>
   <si>
     <t>(301) 924-7531</t>
   </si>
   <si>
     <t>kmitchell@friendshouse.com</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
+    <t>Harmony Suites Rehabilitation And Wellness Center</t>
+  </si>
+  <si>
+    <t>13908 New Hampshire Avenue</t>
+  </si>
+  <si>
+    <t>Hussein Ali</t>
+  </si>
+  <si>
+    <t>(301) 598-6000</t>
+  </si>
+  <si>
+    <t>kaibangbee@harmonysuitesrwc.com</t>
+  </si>
+  <si>
+    <t>15003</t>
+  </si>
+  <si>
     <t>Hebrew Home Of Greater Washington</t>
   </si>
   <si>
     <t>6121 Montrose Road</t>
   </si>
   <si>
     <t>20852</t>
   </si>
   <si>
     <t>Alejandro D. Small</t>
   </si>
   <si>
     <t>(301) 770-8310</t>
   </si>
   <si>
     <t>asmall@ceslc.org</t>
   </si>
   <si>
     <t>15015</t>
   </si>
   <si>
     <t>Ingleside At King Farm</t>
   </si>
   <si>
     <t>701 King Farm Boulevard</t>
   </si>
   <si>
     <t>Aj Oladapo</t>
   </si>
   <si>
     <t>(240) 499-9015</t>
   </si>
   <si>
     <t>aoladapo@inglesideonline.org</t>
   </si>
   <si>
     <t>15066</t>
   </si>
   <si>
-    <t>Kensington Healthcare  Center</t>
+    <t>Layhill Nursing And Rehabilitation Center</t>
+  </si>
+  <si>
+    <t>3227 Bel Pre Road</t>
+  </si>
+  <si>
+    <t>Kamal Kohli</t>
+  </si>
+  <si>
+    <t>(301) 871-2000</t>
+  </si>
+  <si>
+    <t>kamal.kohli@layhillhc.com</t>
+  </si>
+  <si>
+    <t>15043</t>
+  </si>
+  <si>
+    <t>Maplewood Park Place</t>
+  </si>
+  <si>
+    <t>9707 Old Georgetown Road</t>
+  </si>
+  <si>
+    <t>Barbara Harry</t>
+  </si>
+  <si>
+    <t>(301) 530-0500</t>
+  </si>
+  <si>
+    <t>maplewood.aed@sunriseseniorliving.com</t>
+  </si>
+  <si>
+    <t>15065</t>
+  </si>
+  <si>
+    <t>Montcare At Bethesda</t>
+  </si>
+  <si>
+    <t>6530 Democracy Boulevard</t>
+  </si>
+  <si>
+    <t>20817</t>
+  </si>
+  <si>
+    <t>Shmuel Gabai</t>
+  </si>
+  <si>
+    <t>(301) 530-9000</t>
+  </si>
+  <si>
+    <t>sgabai@mcbethesda.com</t>
+  </si>
+  <si>
+    <t>15035</t>
+  </si>
+  <si>
+    <t>Montcare At Potomac</t>
+  </si>
+  <si>
+    <t>10714 Potomac Tennis Lane</t>
+  </si>
+  <si>
+    <t>Potomac</t>
+  </si>
+  <si>
+    <t>20854</t>
+  </si>
+  <si>
+    <t>Cherilyn Poulsen</t>
+  </si>
+  <si>
+    <t>(301) 299-2453</t>
+  </si>
+  <si>
+    <t>cherilyn.poulsen@promedica.org</t>
+  </si>
+  <si>
+    <t>15044</t>
+  </si>
+  <si>
+    <t>Montcare At Wheaton</t>
+  </si>
+  <si>
+    <t>11901 Georgia Avenue</t>
+  </si>
+  <si>
+    <t>Ronnie Colbert</t>
+  </si>
+  <si>
+    <t>(301) 942-2500</t>
+  </si>
+  <si>
+    <t>rcolbert@mcwheaton.com</t>
+  </si>
+  <si>
+    <t>15018</t>
+  </si>
+  <si>
+    <t>Montgomery Village  Care Center</t>
+  </si>
+  <si>
+    <t>19301 Watkins Mill Road</t>
+  </si>
+  <si>
+    <t>Gaithersburg</t>
+  </si>
+  <si>
+    <t>20879</t>
+  </si>
+  <si>
+    <t>Christopher Lofton</t>
+  </si>
+  <si>
+    <t>(301) 527-2500</t>
+  </si>
+  <si>
+    <t>clofton@mvhcc.com</t>
+  </si>
+  <si>
+    <t>15061</t>
+  </si>
+  <si>
+    <t>Potomac Valley Rehabilitation And Healthcare</t>
+  </si>
+  <si>
+    <t>1235 Potomac Valley Road</t>
+  </si>
+  <si>
+    <t>Ezedube Eze</t>
+  </si>
+  <si>
+    <t>(301) 762-0700</t>
+  </si>
+  <si>
+    <t>ezedube.eze@potomacvalleyhc.com</t>
+  </si>
+  <si>
+    <t>15024</t>
+  </si>
+  <si>
+    <t>Regency Care Of Silver Spring, Llc</t>
+  </si>
+  <si>
+    <t>9101 Second Avenue</t>
+  </si>
+  <si>
+    <t>Ray Hepner</t>
+  </si>
+  <si>
+    <t>(301) 588-5544</t>
+  </si>
+  <si>
+    <t>admin@regencycaresilverspring.com</t>
+  </si>
+  <si>
+    <t>15006</t>
+  </si>
+  <si>
+    <t>Shady Grove Nursing And Rehabilitation Center</t>
+  </si>
+  <si>
+    <t>9701 Medical Center Drive</t>
+  </si>
+  <si>
+    <t>Akanni "ben" Ajifowoke</t>
+  </si>
+  <si>
+    <t>(301) 315-1900</t>
+  </si>
+  <si>
+    <t>bajifowoke@shadygrovehc.com</t>
+  </si>
+  <si>
+    <t>15009</t>
+  </si>
+  <si>
+    <t>Sligo Creek Healthcare</t>
+  </si>
+  <si>
+    <t>7525 Carroll Avenue</t>
+  </si>
+  <si>
+    <t>Takoma Park</t>
+  </si>
+  <si>
+    <t>20912</t>
+  </si>
+  <si>
+    <t>John Holly</t>
+  </si>
+  <si>
+    <t>(301) 270-4200</t>
+  </si>
+  <si>
+    <t>djolteus@sligocreekhcr.com</t>
+  </si>
+  <si>
+    <t>15027</t>
+  </si>
+  <si>
+    <t>Sterling Care Bethesda</t>
+  </si>
+  <si>
+    <t>5721 Grosvenor Lane</t>
+  </si>
+  <si>
+    <t>Uton Donaldson</t>
+  </si>
+  <si>
+    <t>(301) 530-1600</t>
+  </si>
+  <si>
+    <t>udonaldson@sterlingcarehealth.com</t>
+  </si>
+  <si>
+    <t>15014</t>
+  </si>
+  <si>
+    <t>Sterling Care Rockville Nursing</t>
+  </si>
+  <si>
+    <t>303 Adclare Road</t>
+  </si>
+  <si>
+    <t>Mendy Fine</t>
+  </si>
+  <si>
+    <t>(301) 279-9000</t>
+  </si>
+  <si>
+    <t>mfine@sterlingcarehealth.com</t>
+  </si>
+  <si>
+    <t>15019</t>
+  </si>
+  <si>
+    <t>The Village At Rockville</t>
+  </si>
+  <si>
+    <t>9701 Veirs Drive</t>
+  </si>
+  <si>
+    <t>Vwilliams@thevillageatrockville.org</t>
+  </si>
+  <si>
+    <t>(301) 424-9560</t>
+  </si>
+  <si>
+    <t>fanthony@thevillageatrockville.org</t>
+  </si>
+  <si>
+    <t>15036</t>
+  </si>
+  <si>
+    <t>Tuckerman Rehabilitation And Healthcare Center</t>
+  </si>
+  <si>
+    <t>5550 Tuckerman Lane</t>
+  </si>
+  <si>
+    <t>North Bethesda</t>
+  </si>
+  <si>
+    <t>Hakeem Dawodu</t>
+  </si>
+  <si>
+    <t>(301) 897-8566</t>
+  </si>
+  <si>
+    <t>calanthiagreen@tuckermanterraces.com</t>
+  </si>
+  <si>
+    <t>15072</t>
+  </si>
+  <si>
+    <t>Turtle Creek Rehabilitation And Wellness Center</t>
   </si>
   <si>
     <t>3000 Mccomas Avenue</t>
   </si>
   <si>
     <t>Kensington</t>
   </si>
   <si>
     <t>20895</t>
   </si>
   <si>
     <t>Reid Scholar</t>
   </si>
   <si>
     <t>(301) 933-0060</t>
   </si>
   <si>
-    <t>reid.scholar@chs-corp.com</t>
+    <t>abimbola.fowokan@turtlecreekrwc.com</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
-    <t>Layhill Nursing And Rehabilitation Center</t>
-[...292 lines deleted...]
-  <si>
     <t>Wilson Health Care Center</t>
   </si>
   <si>
     <t>301 Russell Avenue</t>
   </si>
   <si>
     <t>20877</t>
   </si>
   <si>
     <t>Rachel Karish</t>
   </si>
   <si>
     <t>(301) 216-4004</t>
   </si>
   <si>
     <t>rkarish@asbury.org</t>
   </si>
   <si>
     <t>15022</t>
   </si>
   <si>
     <t>Prince Georges</t>
   </si>
   <si>
     <t>Adelphi Nursing And Rehabilitation Center</t>
@@ -3846,273 +3868,273 @@
   <si>
     <t>16033</t>
   </si>
   <si>
     <t>Autumn Lake Healthcare At Patuxent River</t>
   </si>
   <si>
     <t>14200 Laurel Park Drive</t>
   </si>
   <si>
     <t>20707</t>
   </si>
   <si>
     <t>Hailey Schroeder</t>
   </si>
   <si>
     <t>(410) 792-4717</t>
   </si>
   <si>
     <t>haschroeder@autumnhc.net</t>
   </si>
   <si>
     <t>16028</t>
   </si>
   <si>
-    <t>Clinton Healthcare  Center</t>
+    <t>Complete Care At Hyattsville</t>
+  </si>
+  <si>
+    <t>4922 Lasalle Road</t>
+  </si>
+  <si>
+    <t>Hyattsville</t>
+  </si>
+  <si>
+    <t>20782</t>
+  </si>
+  <si>
+    <t>Aaron Smith - Lnha</t>
+  </si>
+  <si>
+    <t>(301) 864-2333</t>
+  </si>
+  <si>
+    <t>antionette.doublin@cchyattsville.com</t>
+  </si>
+  <si>
+    <t>16002</t>
+  </si>
+  <si>
+    <t>Crescent Cities Nursing &amp; Rehabilitation Center</t>
+  </si>
+  <si>
+    <t>4409 East West Highway</t>
+  </si>
+  <si>
+    <t>Riverdale</t>
+  </si>
+  <si>
+    <t>20737</t>
+  </si>
+  <si>
+    <t>Gregory Dwyer</t>
+  </si>
+  <si>
+    <t>(301) 699-2000</t>
+  </si>
+  <si>
+    <t>gregory.dwyer@crescentcitieshc.com</t>
+  </si>
+  <si>
+    <t>16039</t>
+  </si>
+  <si>
+    <t>Doctors Community Rehabilitation And Patient Care</t>
+  </si>
+  <si>
+    <t>6710 Mallery Drive</t>
+  </si>
+  <si>
+    <t>Lanham</t>
+  </si>
+  <si>
+    <t>20706</t>
+  </si>
+  <si>
+    <t>John Brice</t>
+  </si>
+  <si>
+    <t>(301) 552-2000</t>
+  </si>
+  <si>
+    <t>john.brice@genesishcc.com</t>
+  </si>
+  <si>
+    <t>16011</t>
+  </si>
+  <si>
+    <t>Forestville Rehabilitation And Wellness Center</t>
+  </si>
+  <si>
+    <t>7420 Marlboro Pike</t>
+  </si>
+  <si>
+    <t>Forestville</t>
+  </si>
+  <si>
+    <t>20747</t>
+  </si>
+  <si>
+    <t>James Harris</t>
+  </si>
+  <si>
+    <t>(301) 736-0240</t>
+  </si>
+  <si>
+    <t>jharris@forestvillerwc.com</t>
+  </si>
+  <si>
+    <t>16017</t>
+  </si>
+  <si>
+    <t>Ft Washington Rehabilitation And Wellness Center</t>
+  </si>
+  <si>
+    <t>12021 Livingston Road</t>
+  </si>
+  <si>
+    <t>Fort Washington</t>
+  </si>
+  <si>
+    <t>20744</t>
+  </si>
+  <si>
+    <t>Wilber Galeas, Lnha</t>
+  </si>
+  <si>
+    <t>(301) 292-0300</t>
+  </si>
+  <si>
+    <t>wgaleas@fortwashingtonrwc.com</t>
+  </si>
+  <si>
+    <t>16030</t>
+  </si>
+  <si>
+    <t>Future Care Capital Region</t>
+  </si>
+  <si>
+    <t>1051 Brightseat Road</t>
+  </si>
+  <si>
+    <t>Landover</t>
+  </si>
+  <si>
+    <t>20785</t>
+  </si>
+  <si>
+    <t>Karis Morgan</t>
+  </si>
+  <si>
+    <t>(240) 487-4400</t>
+  </si>
+  <si>
+    <t>morgank@futurecare.com</t>
+  </si>
+  <si>
+    <t>16041</t>
+  </si>
+  <si>
+    <t>Future Care Pineview</t>
+  </si>
+  <si>
+    <t>9106 Pineview Lane</t>
+  </si>
+  <si>
+    <t>Jodie Dyer</t>
+  </si>
+  <si>
+    <t>(410) 880-4353</t>
+  </si>
+  <si>
+    <t>dyerj@futurecare.com</t>
+  </si>
+  <si>
+    <t>16032</t>
+  </si>
+  <si>
+    <t>Hidden Waters Rehabilitation And Wellness Center</t>
   </si>
   <si>
     <t>9211 Stuart Lane</t>
   </si>
   <si>
     <t>Antoinette Dublin, Lnha</t>
   </si>
   <si>
     <t>(301) 868-3600</t>
   </si>
   <si>
-    <t>antionette.doublin@chs-corp.com</t>
+    <t>rgroppi@hiddenwatersrwc.com</t>
   </si>
   <si>
     <t>16001</t>
   </si>
   <si>
-    <t>Complete Care At Hyattsville</t>
-[...160 lines deleted...]
-  <si>
     <t>Largo Nursing And Rehabiliation Center</t>
   </si>
   <si>
     <t>600 Largo Road</t>
   </si>
   <si>
     <t>Glenarden</t>
   </si>
   <si>
     <t>20774</t>
   </si>
   <si>
     <t>Julian Nwokeuku</t>
   </si>
   <si>
     <t>(301) 350-5555</t>
   </si>
   <si>
     <t>jnwokeuku@largohc.com</t>
   </si>
   <si>
     <t>16024</t>
   </si>
   <si>
     <t>Larkin Chase Center</t>
   </si>
   <si>
     <t>15005 Health Center Drive</t>
   </si>
   <si>
     <t>Bowie</t>
   </si>
   <si>
     <t>20716</t>
   </si>
   <si>
     <t>Stacey Radcliffe - Lnha</t>
   </si>
   <si>
     <t>(301) 805-6070</t>
   </si>
   <si>
-    <t>stacey.radcliffe@genesishcc.com</t>
+    <t>prateek.mansingh@genesishcc.com</t>
   </si>
   <si>
     <t>16035</t>
   </si>
   <si>
     <t>Riderwood Village</t>
   </si>
   <si>
     <t>3160 Gracefield Road</t>
   </si>
   <si>
     <t>Eric Williams</t>
   </si>
   <si>
     <t>(301) 572-8420</t>
   </si>
   <si>
     <t>eric.williams@erickson.com</t>
   </si>
   <si>
     <t>16040</t>
   </si>
   <si>
     <t>Sacred Heart Home Inc</t>
   </si>
@@ -4170,72 +4192,72 @@
   <si>
     <t>j.raphael@fundltc.com</t>
   </si>
   <si>
     <t>16020</t>
   </si>
   <si>
     <t>White Oak Rehabilitation And Nursing Center</t>
   </si>
   <si>
     <t>6500 Riggs Road</t>
   </si>
   <si>
     <t>Henry Akinseye</t>
   </si>
   <si>
     <t>(301) 559-0300</t>
   </si>
   <si>
     <t>henry.akinseye@hyattsvillerehab.com</t>
   </si>
   <si>
     <t>16013</t>
   </si>
   <si>
-    <t>Queen Annes</t>
+    <t>Queen Anne's</t>
   </si>
   <si>
     <t>Complete Care At Corsica Hills Llc</t>
   </si>
   <si>
     <t>205 Armstrong Street</t>
   </si>
   <si>
     <t>Centreville</t>
   </si>
   <si>
     <t>21617</t>
   </si>
   <si>
-    <t>Caroline Jellison</t>
+    <t>Jessica Dukes</t>
   </si>
   <si>
     <t>(410) 758-2323</t>
   </si>
   <si>
-    <t>cjellison@cccorsicahills.com</t>
+    <t>jdukes@cccorsicahills.com</t>
   </si>
   <si>
     <t>17001</t>
   </si>
   <si>
     <t>Saint Marys</t>
   </si>
   <si>
     <t>Chesapeake Shores Nursing Center</t>
   </si>
   <si>
     <t>21412 Great Mills Road</t>
   </si>
   <si>
     <t>Lexington Park</t>
   </si>
   <si>
     <t>20653</t>
   </si>
   <si>
     <t>Courtney Veneziani, Lnha</t>
   </si>
   <si>
     <t>(301) 863-7244</t>
   </si>
@@ -4293,51 +4315,51 @@
   <si>
     <t>lisa.tull@tidalhealth.org</t>
   </si>
   <si>
     <t>19003</t>
   </si>
   <si>
     <t>Manokin Nursing And Rehab</t>
   </si>
   <si>
     <t>11974 Edgehill Terrace</t>
   </si>
   <si>
     <t>Princess Anne</t>
   </si>
   <si>
     <t>21853</t>
   </si>
   <si>
     <t>Raymond Hepner</t>
   </si>
   <si>
     <t>(410) 651-0011</t>
   </si>
   <si>
-    <t>rhepner@manokinrehab.com</t>
+    <t>mrothman@manokinrehab.com</t>
   </si>
   <si>
     <t>19002</t>
   </si>
   <si>
     <t>St. Mary's</t>
   </si>
   <si>
     <t>Charlotte Hall Veterans Home</t>
   </si>
   <si>
     <t>29449 Charlotte Hall Road</t>
   </si>
   <si>
     <t>Charlotte Hall</t>
   </si>
   <si>
     <t>20622</t>
   </si>
   <si>
     <t>Sonia Bailey-gibson</t>
   </si>
   <si>
     <t>(301) 884-8171</t>
   </si>
@@ -4365,78 +4387,78 @@
   <si>
     <t>Dianna Gilligan</t>
   </si>
   <si>
     <t>(410) 822-4000</t>
   </si>
   <si>
     <t>dgilligan@pinessnf.com</t>
   </si>
   <si>
     <t>20002</t>
   </si>
   <si>
     <t>Willowbrooke Ct Skilled Care Ctr At Bayleigh Chase</t>
   </si>
   <si>
     <t>501 Dutchman's Lane</t>
   </si>
   <si>
     <t>George H Clemes Iii</t>
   </si>
   <si>
     <t>(410) 822-8888</t>
   </si>
   <si>
-    <t>gclemes@actslife.org</t>
+    <t>kelly.johnson@actslife.org</t>
   </si>
   <si>
     <t>20005</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Coffman Nursing Home</t>
   </si>
   <si>
     <t>1304 Pennsylvania Avenue</t>
   </si>
   <si>
     <t>Hagerstown</t>
   </si>
   <si>
     <t>21742</t>
   </si>
   <si>
     <t>Marc Goldstein-smith</t>
   </si>
   <si>
     <t>(301) 733-2914</t>
   </si>
   <si>
-    <t>mgoldstein@coffmannursinghome.com</t>
+    <t>cweaver@coffmannursinghome.com</t>
   </si>
   <si>
     <t>21004</t>
   </si>
   <si>
     <t>Complete Care At Hagerstown</t>
   </si>
   <si>
     <t>14014 Marsh Pike</t>
   </si>
   <si>
     <t>Robert Simmers</t>
   </si>
   <si>
     <t>(301) 733-8700</t>
   </si>
   <si>
     <t>rsimmers@cchagerstown.com</t>
   </si>
   <si>
     <t>21021</t>
   </si>
   <si>
     <t>Creekside Center For Rehabilitation And Nursing</t>
   </si>
@@ -4470,51 +4492,51 @@
   <si>
     <t>21713</t>
   </si>
   <si>
     <t>Stephen Coetzee</t>
   </si>
   <si>
     <t>(301) 671-5013</t>
   </si>
   <si>
     <t>scoetzee@fkhv.org</t>
   </si>
   <si>
     <t>21006</t>
   </si>
   <si>
     <t>Hagerstown Healthcare Center</t>
   </si>
   <si>
     <t>750 Dual Highway</t>
   </si>
   <si>
     <t>(301) 797-4020</t>
   </si>
   <si>
-    <t>cindy.nasrawy@chs-corp.com</t>
+    <t>bsimmers@hagerstowncares.com</t>
   </si>
   <si>
     <t>21005</t>
   </si>
   <si>
     <t>Homewood Living Williamsport</t>
   </si>
   <si>
     <t>16505 Virginia Avenue</t>
   </si>
   <si>
     <t>Williamsport</t>
   </si>
   <si>
     <t>21795</t>
   </si>
   <si>
     <t>Melissa Hadley</t>
   </si>
   <si>
     <t>(301) 582-1628</t>
   </si>
   <si>
     <t>mlhadley@hmwd.org</t>
   </si>
@@ -4551,87 +4573,87 @@
   <si>
     <t>(301) 432-5457</t>
   </si>
   <si>
     <t>nbanzhoff@scsouthmountain.com</t>
   </si>
   <si>
     <t>Western Md Hospital Center</t>
   </si>
   <si>
     <t>1500 Pennsylvania Avenue</t>
   </si>
   <si>
     <t>Shawnee Milliken</t>
   </si>
   <si>
     <t>(301) 745-4200</t>
   </si>
   <si>
     <t>shawnee.milliken@maryland.gov</t>
   </si>
   <si>
     <t>21020</t>
   </si>
   <si>
-    <t>Williamsport Nursing And Rehabilitation Center</t>
+    <t>Williamsport Health And Rehabilitation Center</t>
   </si>
   <si>
     <t>154 North Artizan Street</t>
   </si>
   <si>
     <t>Katrina Taylor</t>
   </si>
   <si>
     <t>(301) 223-7971</t>
   </si>
   <si>
     <t>katrina.taylor@williamsporthrc.com</t>
   </si>
   <si>
     <t>Wicomico</t>
   </si>
   <si>
-    <t>Anchorage Healthcare  Center</t>
+    <t>Anchorage Rehabilitation And Wellness Center</t>
   </si>
   <si>
     <t>105 Times Square</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
     <t>21801</t>
   </si>
   <si>
     <t>Jonathan Drew Richard</t>
   </si>
   <si>
     <t>(410) 749-2474</t>
   </si>
   <si>
-    <t>jonathandrew.richards@chs-corp.com</t>
+    <t>nantista@anchoragerwc.com</t>
   </si>
   <si>
     <t>22008A</t>
   </si>
   <si>
     <t>Bay Harbor Post Acute Healthcare Center</t>
   </si>
   <si>
     <t>200 Civic Avenue</t>
   </si>
   <si>
     <t>21804</t>
   </si>
   <si>
     <t>Juliet Fountain</t>
   </si>
   <si>
     <t>(410) 749-1466</t>
   </si>
   <si>
     <t>jufountain@bayharborrehab.com</t>
   </si>
   <si>
     <t>22005</t>
   </si>
@@ -4644,51 +4666,51 @@
   <si>
     <t>Beth Hastings</t>
   </si>
   <si>
     <t>(410) 543-4000</t>
   </si>
   <si>
     <t>beth.hastings@maryland.gov</t>
   </si>
   <si>
     <t>22004</t>
   </si>
   <si>
     <t>Wicomico Nursing Home</t>
   </si>
   <si>
     <t>900 Booth Street</t>
   </si>
   <si>
     <t>Patricia Leone-tincher</t>
   </si>
   <si>
     <t>(410) 742-8896</t>
   </si>
   <si>
-    <t>ptincher@wicomiconursinghome.org</t>
+    <t>tfoskey@wicomiconursinghome.org</t>
   </si>
   <si>
     <t>22006</t>
   </si>
   <si>
     <t>Worcester</t>
   </si>
   <si>
     <t>Berlin Nursing And Rehabilitation Center</t>
   </si>
   <si>
     <t>9715 Healthway Drive</t>
   </si>
   <si>
     <t>Berlin</t>
   </si>
   <si>
     <t>21811</t>
   </si>
   <si>
     <t>Angela Gozali</t>
   </si>
   <si>
     <t>(410) 641-4400</t>
   </si>
@@ -4719,51 +4741,51 @@
   <si>
     <t>nbozman@hartleyrehab.com</t>
   </si>
   <si>
     <t>23001</t>
   </si>
   <si>
     <t>Snow Hill Rehabilitation &amp; Healthcare  Center</t>
   </si>
   <si>
     <t>430 West Market Street</t>
   </si>
   <si>
     <t>Snow Hill</t>
   </si>
   <si>
     <t>21863</t>
   </si>
   <si>
     <t>Daniel Wolfberg</t>
   </si>
   <si>
     <t>(410) 632-3755</t>
   </si>
   <si>
-    <t>dwolfberg@snowhillrehab.com</t>
+    <t>pleone-tincher@snowhillrehab.com</t>
   </si>
   <si>
     <t>23003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="4">
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -4809,51 +4831,51 @@
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment shrinkToFit="0" wrapText="1"/>
+      <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
@@ -5048,57 +5070,56 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="14.0"/>
     <col customWidth="1" min="2" max="2" width="47.57"/>
     <col customWidth="1" min="3" max="3" width="27.86"/>
     <col customWidth="1" min="4" max="4" width="15.29"/>
-    <col customWidth="1" min="5" max="5" width="9.57"/>
-    <col customWidth="1" min="6" max="6" width="8.71"/>
+    <col customWidth="1" min="5" max="5" width="10.29"/>
+    <col customWidth="1" min="6" max="6" width="12.57"/>
     <col customWidth="1" min="7" max="7" width="31.43"/>
     <col customWidth="1" min="8" max="8" width="22.29"/>
-    <col customWidth="1" min="9" max="9" width="58.0"/>
-[...1 lines deleted...]
-    <col customWidth="1" min="11" max="11" width="12.0"/>
+    <col customWidth="1" min="9" max="9" width="38.86"/>
+    <col customWidth="1" min="10" max="11" width="12.43"/>
     <col customWidth="1" min="12" max="12" width="17.86"/>
     <col customWidth="1" hidden="1" min="13" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -5730,7797 +5751,7828 @@
       </c>
       <c r="I17" s="3" t="s">
         <v>131</v>
       </c>
       <c r="J17" s="4" t="s">
         <v>132</v>
       </c>
       <c r="K17" s="4">
         <v>96.0</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D18" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F18" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="E18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="4" t="s">
+      <c r="G18" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="G18" s="3" t="s">
+      <c r="H18" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="H18" s="4" t="s">
+      <c r="I18" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="I18" s="3" t="s">
+      <c r="J18" s="4" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="K18" s="4">
         <v>154.0</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B19" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C19" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="D19" s="3" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>143</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>144</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>145</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>146</v>
       </c>
       <c r="J19" s="4" t="s">
         <v>147</v>
       </c>
       <c r="K19" s="4">
-        <v>55.0</v>
+        <v>154.0</v>
       </c>
       <c r="L19" s="3" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C20" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="C20" s="3" t="s">
+      <c r="D20" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="E20" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="G20" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="D20" s="3" t="s">
+      <c r="H20" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="E20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="4" t="s">
+      <c r="I20" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="G20" s="3" t="s">
+      <c r="J20" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="H20" s="4" t="s">
+      <c r="K20" s="4">
+        <v>55.0</v>
+      </c>
+      <c r="L20" s="3" t="s">
         <v>154</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="21" ht="15.75" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D21" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="C21" s="3" t="s">
+      <c r="E21" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F21" s="4" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>90</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>159</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>160</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>161</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>162</v>
       </c>
       <c r="K21" s="4">
-        <v>95.0</v>
+        <v>113.0</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" ht="15.75" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D22" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="E22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="4" t="s">
+      <c r="H22" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="G22" s="3" t="s">
+      <c r="I22" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="H22" s="4" t="s">
+      <c r="J22" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="I22" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K22" s="4">
-        <v>111.0</v>
+        <v>95.0</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" ht="15.75" customHeight="1">
       <c r="A23" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D23" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="E23" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="4" t="s">
         <v>172</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="G23" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="D23" s="3" t="s">
+      <c r="H23" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="E23" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="4" t="s">
+      <c r="I23" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="G23" s="3" t="s">
+      <c r="J23" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="H23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K23" s="4">
-        <v>110.0</v>
+        <v>111.0</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" ht="15.75" customHeight="1">
       <c r="A24" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B24" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D24" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="E24" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="G24" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="E24" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="4" t="s">
+      <c r="H24" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="G24" s="3" t="s">
+      <c r="I24" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="H24" s="4" t="s">
+      <c r="J24" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="I24" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K24" s="4">
-        <v>136.0</v>
+        <v>110.0</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" ht="15.75" customHeight="1">
       <c r="A25" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B25" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="D25" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="E25" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F25" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="D25" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="4" t="s">
+      <c r="G25" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="G25" s="3" t="s">
+      <c r="H25" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="H25" s="4" t="s">
+      <c r="I25" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="I25" s="3" t="s">
+      <c r="J25" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="J25" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K25" s="4">
-        <v>113.0</v>
+        <v>136.0</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="26" ht="15.75" customHeight="1">
       <c r="A26" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C26" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="C26" s="3" t="s">
+      <c r="D26" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F26" s="4" t="s">
         <v>196</v>
-      </c>
-[...7 lines deleted...]
-        <v>190</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>197</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>198</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>199</v>
       </c>
       <c r="J26" s="4" t="s">
         <v>200</v>
       </c>
       <c r="K26" s="4">
-        <v>135.0</v>
+        <v>113.0</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" ht="15.75" customHeight="1">
       <c r="A27" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>201</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>203</v>
       </c>
       <c r="H27" s="4" t="s">
         <v>204</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>205</v>
       </c>
       <c r="J27" s="4" t="s">
         <v>206</v>
       </c>
       <c r="K27" s="4">
-        <v>125.0</v>
+        <v>135.0</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" ht="15.75" customHeight="1">
       <c r="A28" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D28" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="G28" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="E28" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="4" t="s">
+      <c r="H28" s="4" t="s">
         <v>210</v>
       </c>
-      <c r="G28" s="3" t="s">
+      <c r="I28" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="H28" s="4" t="s">
+      <c r="J28" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="I28" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K28" s="4">
-        <v>140.0</v>
+        <v>125.0</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" ht="15.75" customHeight="1">
       <c r="A29" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B29" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D29" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="C29" s="3" t="s">
+      <c r="E29" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F29" s="4" t="s">
         <v>216</v>
       </c>
-      <c r="D29" s="3" t="s">
+      <c r="G29" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="E29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="4" t="s">
+      <c r="H29" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="G29" s="3" t="s">
+      <c r="I29" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="H29" s="4" t="s">
+      <c r="J29" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="I29" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K29" s="4">
-        <v>238.0</v>
+        <v>140.0</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" ht="15.75" customHeight="1">
       <c r="A30" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B30" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="C30" s="3" t="s">
+      <c r="E30" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="4" t="s">
         <v>224</v>
       </c>
-      <c r="D30" s="3" t="s">
+      <c r="G30" s="3" t="s">
         <v>225</v>
       </c>
-      <c r="E30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="4" t="s">
+      <c r="H30" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="G30" s="3" t="s">
+      <c r="I30" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="H30" s="4" t="s">
+      <c r="J30" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="I30" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K30" s="4">
-        <v>179.0</v>
+        <v>238.0</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="31" ht="15.75" customHeight="1">
       <c r="A31" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B31" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D31" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="C31" s="3" t="s">
+      <c r="E31" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F31" s="4" t="s">
         <v>232</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>233</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>234</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>235</v>
       </c>
       <c r="J31" s="4" t="s">
         <v>236</v>
       </c>
       <c r="K31" s="4">
-        <v>143.0</v>
+        <v>179.0</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" ht="15.75" customHeight="1">
       <c r="A32" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>237</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D32" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G32" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="E32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="4" t="s">
+      <c r="H32" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="G32" s="3" t="s">
+      <c r="I32" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="H32" s="4" t="s">
+      <c r="J32" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="I32" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K32" s="4">
-        <v>70.0</v>
+        <v>143.0</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" ht="15.75" customHeight="1">
       <c r="A33" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B33" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="D33" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="C33" s="3" t="s">
+      <c r="E33" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="D33" s="3" t="s">
+      <c r="G33" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="E33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="4" t="s">
+      <c r="H33" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="G33" s="3" t="s">
+      <c r="I33" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="H33" s="4" t="s">
+      <c r="J33" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="I33" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K33" s="4">
-        <v>63.0</v>
+        <v>70.0</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" ht="15.75" customHeight="1">
       <c r="A34" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B34" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D34" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="C34" s="3" t="s">
+      <c r="E34" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="4" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>255</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>256</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>257</v>
       </c>
       <c r="J34" s="4" t="s">
         <v>258</v>
       </c>
       <c r="K34" s="4">
-        <v>207.0</v>
+        <v>63.0</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" ht="15.75" customHeight="1">
       <c r="A35" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>259</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>225</v>
+        <v>188</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F35" s="4" t="s">
-        <v>226</v>
+        <v>189</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>261</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>262</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>263</v>
       </c>
       <c r="J35" s="4" t="s">
         <v>264</v>
       </c>
       <c r="K35" s="4">
-        <v>43.0</v>
+        <v>207.0</v>
       </c>
       <c r="L35" s="3" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>265</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D36" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="G36" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="E36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F36" s="4" t="s">
+      <c r="H36" s="4" t="s">
         <v>268</v>
       </c>
-      <c r="G36" s="3" t="s">
+      <c r="I36" s="3" t="s">
         <v>269</v>
       </c>
-      <c r="H36" s="4" t="s">
+      <c r="J36" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="I36" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K36" s="4">
-        <v>177.0</v>
+        <v>49.0</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B37" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D37" s="3" t="s">
         <v>273</v>
       </c>
-      <c r="C37" s="3" t="s">
+      <c r="E37" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F37" s="4" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>275</v>
       </c>
       <c r="H37" s="4" t="s">
         <v>276</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>277</v>
       </c>
       <c r="J37" s="4" t="s">
         <v>278</v>
       </c>
       <c r="K37" s="4">
-        <v>118.0</v>
+        <v>177.0</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>279</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>171</v>
+        <v>231</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>210</v>
+        <v>232</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>281</v>
       </c>
       <c r="H38" s="4" t="s">
         <v>282</v>
       </c>
       <c r="I38" s="3" t="s">
         <v>283</v>
       </c>
       <c r="J38" s="4" t="s">
         <v>284</v>
       </c>
       <c r="K38" s="4">
-        <v>151.0</v>
+        <v>118.0</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>285</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>225</v>
+        <v>177</v>
       </c>
       <c r="E39" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="G39" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="G39" s="3" t="s">
+      <c r="H39" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="H39" s="4" t="s">
+      <c r="I39" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="I39" s="3" t="s">
+      <c r="J39" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="J39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K39" s="4">
-        <v>70.0</v>
+        <v>151.0</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B40" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C40" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="D40" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F40" s="4" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>294</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>295</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>296</v>
       </c>
       <c r="J40" s="4" t="s">
         <v>297</v>
       </c>
       <c r="K40" s="4">
-        <v>167.0</v>
+        <v>70.0</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>298</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D41" s="3" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F41" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G41" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="G41" s="3" t="s">
+      <c r="H41" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="H41" s="4" t="s">
+      <c r="I41" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="I41" s="3" t="s">
+      <c r="J41" s="4" t="s">
         <v>303</v>
       </c>
-      <c r="J41" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K41" s="4">
-        <v>117.0</v>
+        <v>167.0</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B42" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>305</v>
       </c>
-      <c r="C42" s="3" t="s">
+      <c r="D42" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F42" s="4" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>307</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>308</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>309</v>
       </c>
       <c r="J42" s="4" t="s">
         <v>310</v>
       </c>
       <c r="K42" s="4">
-        <v>125.0</v>
+        <v>117.0</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>311</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>312</v>
       </c>
       <c r="D43" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G43" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="E43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="4" t="s">
+      <c r="H43" s="4" t="s">
         <v>314</v>
       </c>
-      <c r="G43" s="3" t="s">
+      <c r="I43" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="H43" s="4" t="s">
+      <c r="J43" s="4" t="s">
         <v>316</v>
       </c>
-      <c r="I43" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K43" s="4">
-        <v>151.0</v>
+        <v>125.0</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B44" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>318</v>
+      </c>
+      <c r="D44" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="C44" s="3" t="s">
+      <c r="E44" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F44" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="D44" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F44" s="4" t="s">
+      <c r="G44" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="G44" s="3" t="s">
+      <c r="H44" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="H44" s="4" t="s">
+      <c r="I44" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="I44" s="3" t="s">
+      <c r="J44" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="J44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K44" s="4">
-        <v>180.0</v>
+        <v>151.0</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B45" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C45" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="C45" s="3" t="s">
+      <c r="D45" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E45" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="4" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>248</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>328</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>329</v>
       </c>
       <c r="I45" s="3" t="s">
         <v>330</v>
       </c>
       <c r="J45" s="4" t="s">
         <v>331</v>
       </c>
       <c r="K45" s="4">
-        <v>141.0</v>
+        <v>180.0</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>332</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>333</v>
       </c>
       <c r="D46" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="E46" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="G46" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="E46" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="4" t="s">
+      <c r="H46" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="G46" s="3" t="s">
+      <c r="I46" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="H46" s="4" t="s">
+      <c r="J46" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="I46" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K46" s="4">
-        <v>31.0</v>
+        <v>141.0</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B47" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D47" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="C47" s="3" t="s">
+      <c r="E47" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F47" s="4" t="s">
         <v>341</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>342</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>343</v>
       </c>
       <c r="I47" s="3" t="s">
         <v>344</v>
       </c>
       <c r="J47" s="4" t="s">
         <v>345</v>
       </c>
       <c r="K47" s="4">
-        <v>75.0</v>
+        <v>31.0</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>346</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>347</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>171</v>
+        <v>231</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>210</v>
+        <v>293</v>
       </c>
       <c r="G48" s="3" t="s">
         <v>348</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>349</v>
       </c>
       <c r="I48" s="3" t="s">
         <v>350</v>
       </c>
       <c r="J48" s="4" t="s">
         <v>351</v>
       </c>
       <c r="K48" s="4">
-        <v>100.0</v>
+        <v>75.0</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>352</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>353</v>
       </c>
       <c r="D49" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F49" s="4" t="s">
-        <v>183</v>
+        <v>216</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>354</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>355</v>
       </c>
       <c r="I49" s="3" t="s">
         <v>356</v>
       </c>
       <c r="J49" s="4" t="s">
         <v>357</v>
       </c>
       <c r="K49" s="4">
-        <v>20.0</v>
+        <v>100.0</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>358</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>359</v>
       </c>
       <c r="D50" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G50" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="E50" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G50" s="3" t="s">
+      <c r="H50" s="4" t="s">
         <v>361</v>
       </c>
-      <c r="H50" s="4" t="s">
+      <c r="I50" s="3" t="s">
         <v>362</v>
       </c>
-      <c r="I50" s="3" t="s">
+      <c r="J50" s="4" t="s">
         <v>363</v>
       </c>
-      <c r="J50" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K50" s="4">
-        <v>93.0</v>
+        <v>20.0</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B51" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C51" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="C51" s="3" t="s">
+      <c r="D51" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="D51" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F51" s="4" t="s">
-        <v>240</v>
+        <v>181</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>367</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>368</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>369</v>
       </c>
       <c r="J51" s="4" t="s">
         <v>370</v>
       </c>
       <c r="K51" s="4">
-        <v>88.0</v>
+        <v>93.0</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>372</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>182</v>
+        <v>245</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>183</v>
+        <v>246</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>373</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>374</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>375</v>
       </c>
       <c r="J52" s="4" t="s">
         <v>376</v>
       </c>
       <c r="K52" s="4">
-        <v>120.0</v>
+        <v>88.0</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>377</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>378</v>
       </c>
       <c r="D53" s="3" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F53" s="4" t="s">
-        <v>210</v>
+        <v>189</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>249</v>
+        <v>379</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="K53" s="4">
-        <v>37.0</v>
+        <v>120.0</v>
       </c>
       <c r="L53" s="3" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" ht="15.75" customHeight="1">
       <c r="A54" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>384</v>
+        <v>177</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="G54" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="H54" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="H54" s="4" t="s">
+      <c r="I54" s="3" t="s">
         <v>386</v>
       </c>
-      <c r="I54" s="3" t="s">
+      <c r="J54" s="4" t="s">
         <v>387</v>
       </c>
-      <c r="J54" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K54" s="4">
-        <v>160.0</v>
+        <v>37.0</v>
       </c>
       <c r="L54" s="3" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55" ht="15.75" customHeight="1">
       <c r="A55" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B55" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="C55" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="C55" s="3" t="s">
+      <c r="D55" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="D55" s="3" t="s">
+      <c r="E55" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F55" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="E55" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="4" t="s">
+      <c r="H55" s="4" t="s">
         <v>392</v>
       </c>
-      <c r="G55" s="3" t="s">
+      <c r="I55" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="H55" s="4" t="s">
+      <c r="J55" s="4" t="s">
         <v>394</v>
       </c>
-      <c r="I55" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K55" s="4">
-        <v>130.0</v>
+        <v>80.0</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="56" ht="15.75" customHeight="1">
       <c r="A56" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B56" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="D56" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="C56" s="3" t="s">
+      <c r="E56" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F56" s="4" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>399</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>400</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>401</v>
       </c>
       <c r="J56" s="4" t="s">
         <v>402</v>
       </c>
       <c r="K56" s="4">
-        <v>139.0</v>
+        <v>130.0</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>404</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E57" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="4" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>405</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>406</v>
       </c>
       <c r="I57" s="3" t="s">
         <v>407</v>
       </c>
       <c r="J57" s="4" t="s">
         <v>408</v>
       </c>
       <c r="K57" s="4">
-        <v>172.0</v>
+        <v>139.0</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" ht="15.75" customHeight="1">
       <c r="A58" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>409</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>410</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>225</v>
+        <v>253</v>
       </c>
       <c r="E58" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>226</v>
+        <v>254</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>411</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>412</v>
       </c>
       <c r="I58" s="3" t="s">
         <v>413</v>
       </c>
       <c r="J58" s="4" t="s">
         <v>414</v>
       </c>
       <c r="K58" s="4">
-        <v>43.0</v>
+        <v>172.0</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" ht="15.75" customHeight="1">
       <c r="A59" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>415</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>416</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>171</v>
+        <v>231</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F59" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="G59" s="3" t="s">
         <v>417</v>
       </c>
-      <c r="G59" s="3" t="s">
+      <c r="H59" s="4" t="s">
         <v>418</v>
       </c>
-      <c r="H59" s="4" t="s">
+      <c r="I59" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="I59" s="3" t="s">
+      <c r="J59" s="4" t="s">
         <v>420</v>
       </c>
-      <c r="J59" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K59" s="4">
-        <v>131.0</v>
+        <v>43.0</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" ht="15.75" customHeight="1">
       <c r="A60" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B60" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="C60" s="3" t="s">
         <v>422</v>
       </c>
-      <c r="C60" s="3" t="s">
+      <c r="D60" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F60" s="4" t="s">
         <v>423</v>
-      </c>
-[...7 lines deleted...]
-        <v>183</v>
       </c>
       <c r="G60" s="3" t="s">
         <v>424</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>425</v>
       </c>
       <c r="I60" s="3" t="s">
         <v>426</v>
       </c>
       <c r="J60" s="4" t="s">
         <v>427</v>
       </c>
       <c r="K60" s="4">
-        <v>61.0</v>
+        <v>131.0</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" ht="15.75" customHeight="1">
       <c r="A61" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>428</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>429</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>171</v>
+        <v>188</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G61" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="G61" s="3" t="s">
+      <c r="H61" s="4" t="s">
         <v>431</v>
       </c>
-      <c r="H61" s="4" t="s">
+      <c r="I61" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="I61" s="3" t="s">
+      <c r="J61" s="4" t="s">
         <v>433</v>
       </c>
-      <c r="J61" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K61" s="4">
-        <v>120.0</v>
+        <v>61.0</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="62" ht="15.75" customHeight="1">
       <c r="A62" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B62" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C62" s="3" t="s">
         <v>435</v>
       </c>
-      <c r="C62" s="3" t="s">
+      <c r="D62" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F62" s="4" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>300</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>437</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>438</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>439</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>440</v>
       </c>
       <c r="K62" s="4">
-        <v>172.0</v>
+        <v>120.0</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="63" ht="15.75" customHeight="1">
       <c r="A63" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>441</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>442</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="4" t="s">
-        <v>183</v>
+        <v>306</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>443</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>444</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>445</v>
       </c>
       <c r="J63" s="4" t="s">
         <v>446</v>
       </c>
       <c r="K63" s="4">
-        <v>44.0</v>
+        <v>172.0</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
     </row>
     <row r="64" ht="15.75" customHeight="1">
       <c r="A64" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B64" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C64" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="C64" s="3" t="s">
+      <c r="D64" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="G64" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="D64" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="3" t="s">
+      <c r="H64" s="4" t="s">
         <v>450</v>
       </c>
-      <c r="H64" s="4" t="s">
+      <c r="I64" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="I64" s="3" t="s">
+      <c r="J64" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="J64" s="4" t="s">
+      <c r="K64" s="4">
+        <v>44.0</v>
+      </c>
+      <c r="L64" s="3" t="s">
         <v>453</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="65" ht="15.75" customHeight="1">
       <c r="A65" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>454</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>455</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>225</v>
+        <v>366</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F65" s="4" t="s">
-        <v>287</v>
+        <v>181</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>456</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>457</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>458</v>
       </c>
       <c r="J65" s="4" t="s">
         <v>459</v>
       </c>
       <c r="K65" s="4">
-        <v>132.0</v>
+        <v>390.0</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="66" ht="15.75" customHeight="1">
       <c r="A66" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B66" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="B66" s="3" t="s">
+      <c r="C66" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="C66" s="3" t="s">
+      <c r="D66" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="E66" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F66" s="4" t="s">
+        <v>293</v>
+      </c>
+      <c r="G66" s="3" t="s">
         <v>462</v>
       </c>
-      <c r="D66" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F66" s="4" t="s">
+      <c r="H66" s="4" t="s">
         <v>463</v>
       </c>
-      <c r="G66" s="3" t="s">
+      <c r="I66" s="3" t="s">
         <v>464</v>
       </c>
-      <c r="H66" s="4" t="s">
+      <c r="J66" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="I66" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K66" s="4">
-        <v>105.0</v>
+        <v>132.0</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" ht="15.75" customHeight="1">
       <c r="A67" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B67" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="C67" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="C67" s="3" t="s">
+      <c r="D67" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E67" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F67" s="4" t="s">
         <v>469</v>
       </c>
-      <c r="D67" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F67" s="4" t="s">
+      <c r="G67" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="G67" s="3" t="s">
+      <c r="H67" s="4" t="s">
         <v>471</v>
       </c>
-      <c r="H67" s="4" t="s">
+      <c r="I67" s="3" t="s">
         <v>472</v>
       </c>
-      <c r="I67" s="3" t="s">
+      <c r="J67" s="4" t="s">
         <v>473</v>
       </c>
-      <c r="J67" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K67" s="4">
-        <v>82.0</v>
+        <v>105.0</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="68" ht="15.75" customHeight="1">
       <c r="A68" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B68" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="C68" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="C68" s="3" t="s">
+      <c r="D68" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F68" s="4" t="s">
         <v>476</v>
-      </c>
-[...7 lines deleted...]
-        <v>417</v>
       </c>
       <c r="G68" s="3" t="s">
         <v>477</v>
       </c>
       <c r="H68" s="4" t="s">
         <v>478</v>
       </c>
       <c r="I68" s="3" t="s">
         <v>479</v>
       </c>
       <c r="J68" s="4" t="s">
         <v>480</v>
       </c>
       <c r="K68" s="4">
-        <v>106.0</v>
+        <v>82.0</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" ht="15.75" customHeight="1">
       <c r="A69" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>481</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>482</v>
       </c>
       <c r="D69" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E69" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="G69" s="3" t="s">
         <v>483</v>
       </c>
-      <c r="G69" s="3" t="s">
+      <c r="H69" s="4" t="s">
         <v>484</v>
       </c>
-      <c r="H69" s="4" t="s">
+      <c r="I69" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="I69" s="3" t="s">
+      <c r="J69" s="4" t="s">
         <v>486</v>
       </c>
-      <c r="J69" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K69" s="4">
-        <v>112.0</v>
+        <v>106.0</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="70" ht="15.75" customHeight="1">
       <c r="A70" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B70" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="C70" s="3" t="s">
+      <c r="D70" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F70" s="4" t="s">
         <v>489</v>
-      </c>
-[...7 lines deleted...]
-        <v>483</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>490</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>491</v>
       </c>
       <c r="I70" s="3" t="s">
         <v>492</v>
       </c>
       <c r="J70" s="4" t="s">
         <v>493</v>
       </c>
       <c r="K70" s="4">
-        <v>135.0</v>
+        <v>112.0</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="71" ht="15.75" customHeight="1">
       <c r="A71" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>494</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>495</v>
       </c>
       <c r="D71" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E71" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F71" s="4" t="s">
+        <v>489</v>
+      </c>
+      <c r="G71" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G71" s="3" t="s">
+      <c r="H71" s="4" t="s">
         <v>497</v>
       </c>
-      <c r="H71" s="4" t="s">
+      <c r="I71" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="I71" s="3" t="s">
+      <c r="J71" s="4" t="s">
         <v>499</v>
       </c>
-      <c r="J71" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K71" s="4">
-        <v>160.0</v>
+        <v>135.0</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="72" ht="15.75" customHeight="1">
       <c r="A72" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="D72" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E72" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F72" s="4" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>496</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>503</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>504</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>505</v>
       </c>
       <c r="J72" s="4" t="s">
         <v>506</v>
       </c>
       <c r="K72" s="4">
-        <v>225.0</v>
+        <v>160.0</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="73" ht="15.75" customHeight="1">
       <c r="A73" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>507</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>508</v>
       </c>
       <c r="D73" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>470</v>
+        <v>502</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>509</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>510</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>511</v>
       </c>
       <c r="J73" s="4" t="s">
         <v>512</v>
       </c>
       <c r="K73" s="4">
-        <v>135.0</v>
+        <v>225.0</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="74" ht="15.75" customHeight="1">
       <c r="A74" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>513</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>514</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E74" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="G74" s="3" t="s">
         <v>515</v>
       </c>
-      <c r="G74" s="3" t="s">
+      <c r="H74" s="4" t="s">
         <v>516</v>
       </c>
-      <c r="H74" s="4" t="s">
+      <c r="I74" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="I74" s="3" t="s">
+      <c r="J74" s="4" t="s">
         <v>518</v>
       </c>
-      <c r="J74" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K74" s="4">
-        <v>140.0</v>
+        <v>135.0</v>
       </c>
       <c r="L74" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" ht="15.75" customHeight="1">
       <c r="A75" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B75" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="C75" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="C75" s="3" t="s">
+      <c r="D75" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F75" s="4" t="s">
         <v>521</v>
       </c>
-      <c r="D75" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F75" s="4" t="s">
+      <c r="G75" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="G75" s="3" t="s">
+      <c r="H75" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="H75" s="4" t="s">
+      <c r="I75" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="I75" s="3" t="s">
+      <c r="J75" s="4" t="s">
         <v>525</v>
       </c>
-      <c r="J75" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K75" s="4">
-        <v>156.0</v>
+        <v>140.0</v>
       </c>
       <c r="L75" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" ht="15.75" customHeight="1">
       <c r="A76" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B76" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="C76" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="C76" s="3" t="s">
+      <c r="D76" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F76" s="4" t="s">
         <v>528</v>
-      </c>
-[...7 lines deleted...]
-        <v>321</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>529</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>530</v>
       </c>
       <c r="I76" s="3" t="s">
         <v>531</v>
       </c>
       <c r="J76" s="4" t="s">
         <v>532</v>
       </c>
       <c r="K76" s="4">
-        <v>160.0</v>
+        <v>156.0</v>
       </c>
       <c r="L76" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" ht="15.75" customHeight="1">
       <c r="A77" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>533</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>534</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F77" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="G77" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="G77" s="3" t="s">
+      <c r="H77" s="4" t="s">
         <v>536</v>
       </c>
-      <c r="H77" s="4" t="s">
+      <c r="I77" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="I77" s="3" t="s">
+      <c r="J77" s="4" t="s">
         <v>538</v>
       </c>
-      <c r="J77" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K77" s="4">
-        <v>109.0</v>
+        <v>160.0</v>
       </c>
       <c r="L77" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="78" ht="15.75" customHeight="1">
       <c r="A78" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B78" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C78" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="C78" s="3" t="s">
+      <c r="D78" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F78" s="4" t="s">
         <v>541</v>
       </c>
-      <c r="D78" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F78" s="4" t="s">
+      <c r="G78" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="G78" s="3" t="s">
+      <c r="H78" s="4" t="s">
         <v>543</v>
       </c>
-      <c r="H78" s="4" t="s">
+      <c r="I78" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="I78" s="3" t="s">
+      <c r="J78" s="4" t="s">
         <v>545</v>
       </c>
-      <c r="J78" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K78" s="4">
-        <v>137.0</v>
+        <v>109.0</v>
       </c>
       <c r="L78" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="79" ht="15.75" customHeight="1">
       <c r="A79" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B79" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="C79" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="C79" s="3" t="s">
+      <c r="D79" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E79" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F79" s="4" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>535</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>549</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>550</v>
       </c>
       <c r="I79" s="3" t="s">
         <v>551</v>
       </c>
       <c r="J79" s="4" t="s">
         <v>552</v>
       </c>
       <c r="K79" s="4">
-        <v>141.0</v>
+        <v>137.0</v>
       </c>
       <c r="L79" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" ht="15.75" customHeight="1">
       <c r="A80" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>553</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>554</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E80" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>515</v>
+        <v>541</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>555</v>
       </c>
       <c r="H80" s="4" t="s">
         <v>556</v>
       </c>
       <c r="I80" s="3" t="s">
         <v>557</v>
       </c>
       <c r="J80" s="4" t="s">
         <v>558</v>
       </c>
       <c r="K80" s="4">
-        <v>200.0</v>
+        <v>141.0</v>
       </c>
       <c r="L80" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" ht="15.75" customHeight="1">
       <c r="A81" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>559</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>560</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F81" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="G81" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="G81" s="3" t="s">
+      <c r="H81" s="4" t="s">
         <v>562</v>
       </c>
-      <c r="H81" s="4" t="s">
+      <c r="I81" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="I81" s="3" t="s">
+      <c r="J81" s="4" t="s">
         <v>564</v>
       </c>
-      <c r="J81" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K81" s="4">
-        <v>148.0</v>
+        <v>200.0</v>
       </c>
       <c r="L81" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" ht="15.75" customHeight="1">
       <c r="A82" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B82" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="C82" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="C82" s="3" t="s">
+      <c r="D82" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F82" s="4" t="s">
         <v>567</v>
       </c>
-      <c r="D82" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F82" s="4" t="s">
+      <c r="G82" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="G82" s="3" t="s">
+      <c r="H82" s="4" t="s">
         <v>569</v>
       </c>
-      <c r="H82" s="4" t="s">
+      <c r="I82" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="I82" s="3" t="s">
+      <c r="J82" s="4" t="s">
         <v>571</v>
       </c>
-      <c r="J82" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K82" s="4">
-        <v>146.0</v>
+        <v>148.0</v>
       </c>
       <c r="L82" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" ht="15.75" customHeight="1">
       <c r="A83" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B83" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="C83" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="C83" s="3" t="s">
+      <c r="D83" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F83" s="4" t="s">
         <v>574</v>
-      </c>
-[...7 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>575</v>
       </c>
       <c r="H83" s="4" t="s">
         <v>576</v>
       </c>
       <c r="I83" s="3" t="s">
         <v>577</v>
       </c>
       <c r="J83" s="4" t="s">
         <v>578</v>
       </c>
       <c r="K83" s="4">
-        <v>242.0</v>
+        <v>146.0</v>
       </c>
       <c r="L83" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="84" ht="15.75" customHeight="1">
       <c r="A84" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>579</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>580</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>581</v>
       </c>
       <c r="H84" s="4" t="s">
         <v>582</v>
       </c>
       <c r="I84" s="3" t="s">
         <v>583</v>
       </c>
       <c r="J84" s="4" t="s">
         <v>584</v>
       </c>
       <c r="K84" s="4">
-        <v>210.0</v>
+        <v>242.0</v>
       </c>
       <c r="L84" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" ht="15.75" customHeight="1">
       <c r="A85" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>585</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>586</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E85" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F85" s="4" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="G85" s="3" t="s">
         <v>587</v>
       </c>
       <c r="H85" s="4" t="s">
         <v>588</v>
       </c>
       <c r="I85" s="3" t="s">
         <v>589</v>
       </c>
       <c r="J85" s="4" t="s">
         <v>590</v>
       </c>
       <c r="K85" s="4">
-        <v>200.0</v>
+        <v>210.0</v>
       </c>
       <c r="L85" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" ht="15.75" customHeight="1">
       <c r="A86" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>591</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>592</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F86" s="4" t="s">
+        <v>476</v>
+      </c>
+      <c r="G86" s="3" t="s">
         <v>593</v>
       </c>
-      <c r="G86" s="3" t="s">
+      <c r="H86" s="4" t="s">
         <v>594</v>
       </c>
-      <c r="H86" s="4" t="s">
+      <c r="I86" s="3" t="s">
         <v>595</v>
       </c>
-      <c r="I86" s="3" t="s">
+      <c r="J86" s="4" t="s">
         <v>596</v>
       </c>
-      <c r="J86" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" s="4">
-        <v>29.0</v>
+        <v>200.0</v>
       </c>
       <c r="L86" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" ht="15.75" customHeight="1">
       <c r="A87" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B87" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C87" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="C87" s="3" t="s">
+      <c r="D87" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F87" s="4" t="s">
         <v>599</v>
-      </c>
-[...7 lines deleted...]
-        <v>470</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>600</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>601</v>
       </c>
       <c r="I87" s="3" t="s">
         <v>602</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>603</v>
       </c>
       <c r="K87" s="4">
-        <v>91.0</v>
+        <v>29.0</v>
       </c>
       <c r="L87" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="88" ht="15.75" customHeight="1">
       <c r="A88" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>604</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>605</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>606</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>607</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>608</v>
       </c>
       <c r="J88" s="4" t="s">
         <v>609</v>
       </c>
       <c r="K88" s="4">
-        <v>71.0</v>
+        <v>91.0</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" ht="15.75" customHeight="1">
       <c r="A89" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>610</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>611</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F89" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="G89" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="G89" s="3" t="s">
+      <c r="H89" s="4" t="s">
         <v>613</v>
       </c>
-      <c r="H89" s="4" t="s">
+      <c r="I89" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="I89" s="3" t="s">
+      <c r="J89" s="4" t="s">
         <v>615</v>
       </c>
-      <c r="J89" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K89" s="4">
-        <v>162.0</v>
+        <v>16.0</v>
       </c>
       <c r="L89" s="3" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
     </row>
     <row r="90" ht="15.75" customHeight="1">
       <c r="A90" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B90" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="C90" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="C90" s="3" t="s">
+      <c r="D90" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F90" s="4" t="s">
         <v>618</v>
-      </c>
-[...7 lines deleted...]
-        <v>535</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>619</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>620</v>
       </c>
       <c r="I90" s="3" t="s">
         <v>621</v>
       </c>
       <c r="J90" s="4" t="s">
         <v>622</v>
       </c>
       <c r="K90" s="4">
-        <v>49.0</v>
+        <v>162.0</v>
       </c>
       <c r="L90" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="91" ht="15.75" customHeight="1">
       <c r="A91" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>623</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>624</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E91" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F91" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="G91" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="G91" s="3" t="s">
+      <c r="H91" s="4" t="s">
         <v>626</v>
       </c>
-      <c r="H91" s="4" t="s">
+      <c r="I91" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="I91" s="3" t="s">
+      <c r="J91" s="4" t="s">
         <v>628</v>
       </c>
-      <c r="J91" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K91" s="4">
-        <v>35.0</v>
+        <v>49.0</v>
       </c>
       <c r="L91" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" ht="15.75" customHeight="1">
       <c r="A92" s="3" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B92" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="C92" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="C92" s="3" t="s">
+      <c r="D92" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F92" s="4" t="s">
         <v>631</v>
-      </c>
-[...7 lines deleted...]
-        <v>515</v>
       </c>
       <c r="G92" s="3" t="s">
         <v>632</v>
       </c>
       <c r="H92" s="4" t="s">
         <v>633</v>
       </c>
       <c r="I92" s="3" t="s">
         <v>634</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>635</v>
       </c>
       <c r="K92" s="4">
-        <v>120.0</v>
+        <v>35.0</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="93" ht="15.75" customHeight="1">
       <c r="A93" s="3" t="s">
+        <v>466</v>
+      </c>
+      <c r="B93" s="3" t="s">
         <v>636</v>
       </c>
-      <c r="B93" s="3" t="s">
+      <c r="C93" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="C93" s="3" t="s">
+      <c r="D93" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>521</v>
+      </c>
+      <c r="G93" s="3" t="s">
         <v>638</v>
       </c>
-      <c r="D93" s="3" t="s">
+      <c r="H93" s="4" t="s">
         <v>639</v>
       </c>
-      <c r="E93" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F93" s="4" t="s">
+      <c r="I93" s="3" t="s">
         <v>640</v>
       </c>
-      <c r="G93" s="3" t="s">
+      <c r="J93" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="H93" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K93" s="4">
-        <v>48.0</v>
+        <v>120.0</v>
       </c>
       <c r="L93" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" ht="15.75" customHeight="1">
       <c r="A94" s="3" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="B94" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="D94" s="3" t="s">
         <v>645</v>
       </c>
-      <c r="C94" s="3" t="s">
+      <c r="E94" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F94" s="4" t="s">
         <v>646</v>
       </c>
-      <c r="D94" s="3" t="s">
+      <c r="G94" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="E94" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F94" s="4" t="s">
+      <c r="H94" s="4" t="s">
         <v>648</v>
       </c>
-      <c r="G94" s="3" t="s">
+      <c r="I94" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="H94" s="4" t="s">
+      <c r="J94" s="4" t="s">
         <v>650</v>
       </c>
-      <c r="I94" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K94" s="4">
-        <v>149.0</v>
+        <v>48.0</v>
       </c>
       <c r="L94" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="95" ht="15.75" customHeight="1">
       <c r="A95" s="3" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="B95" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="D95" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="C95" s="3" t="s">
+      <c r="E95" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F95" s="4" t="s">
         <v>654</v>
-      </c>
-[...7 lines deleted...]
-        <v>640</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>655</v>
       </c>
       <c r="H95" s="4" t="s">
         <v>656</v>
       </c>
       <c r="I95" s="3" t="s">
         <v>657</v>
       </c>
       <c r="J95" s="4" t="s">
         <v>658</v>
       </c>
       <c r="K95" s="4">
-        <v>95.0</v>
+        <v>149.0</v>
       </c>
       <c r="L95" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="96" ht="15.75" customHeight="1">
       <c r="A96" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="B96" s="3" t="s">
         <v>659</v>
       </c>
-      <c r="B96" s="3" t="s">
+      <c r="C96" s="3" t="s">
         <v>660</v>
       </c>
-      <c r="C96" s="3" t="s">
+      <c r="D96" s="3" t="s">
+        <v>645</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>646</v>
+      </c>
+      <c r="G96" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="D96" s="3" t="s">
+      <c r="H96" s="4" t="s">
         <v>662</v>
       </c>
-      <c r="E96" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F96" s="4" t="s">
+      <c r="I96" s="3" t="s">
         <v>663</v>
       </c>
-      <c r="G96" s="3" t="s">
+      <c r="J96" s="4" t="s">
         <v>664</v>
       </c>
-      <c r="H96" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K96" s="4">
-        <v>87.0</v>
+        <v>95.0</v>
       </c>
       <c r="L96" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="97" ht="15.75" customHeight="1">
       <c r="A97" s="3" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="B97" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>667</v>
+      </c>
+      <c r="D97" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="C97" s="3" t="s">
+      <c r="E97" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F97" s="4" t="s">
         <v>669</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>671</v>
       </c>
       <c r="I97" s="3" t="s">
         <v>672</v>
       </c>
       <c r="J97" s="4" t="s">
         <v>673</v>
       </c>
       <c r="K97" s="4">
-        <v>100.0</v>
+        <v>87.0</v>
       </c>
       <c r="L97" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="98" ht="15.75" customHeight="1">
       <c r="A98" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="B98" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="B98" s="3" t="s">
+      <c r="C98" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="C98" s="3" t="s">
+      <c r="D98" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="G98" s="3" t="s">
         <v>676</v>
       </c>
-      <c r="D98" s="3" t="s">
+      <c r="H98" s="4" t="s">
         <v>677</v>
       </c>
-      <c r="E98" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F98" s="4" t="s">
+      <c r="I98" s="3" t="s">
         <v>678</v>
       </c>
-      <c r="G98" s="3" t="s">
+      <c r="J98" s="4" t="s">
         <v>679</v>
       </c>
-      <c r="H98" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K98" s="4">
-        <v>60.0</v>
+        <v>100.0</v>
       </c>
       <c r="L98" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="99" ht="15.75" customHeight="1">
       <c r="A99" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B99" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="D99" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="C99" s="3" t="s">
+      <c r="E99" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F99" s="4" t="s">
         <v>684</v>
       </c>
-      <c r="D99" s="3" t="s">
+      <c r="G99" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="E99" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F99" s="4" t="s">
+      <c r="H99" s="4" t="s">
         <v>686</v>
       </c>
-      <c r="G99" s="3" t="s">
+      <c r="I99" s="3" t="s">
         <v>687</v>
       </c>
-      <c r="H99" s="4" t="s">
+      <c r="J99" s="4" t="s">
         <v>688</v>
       </c>
-      <c r="I99" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K99" s="4">
-        <v>118.0</v>
+        <v>60.0</v>
       </c>
       <c r="L99" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="100" ht="15.75" customHeight="1">
       <c r="A100" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B100" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D100" s="3" t="s">
         <v>691</v>
       </c>
-      <c r="C100" s="3" t="s">
+      <c r="E100" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F100" s="4" t="s">
         <v>692</v>
       </c>
-      <c r="D100" s="3" t="s">
+      <c r="G100" s="3" t="s">
         <v>693</v>
       </c>
-      <c r="E100" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F100" s="4" t="s">
+      <c r="H100" s="4" t="s">
         <v>694</v>
       </c>
-      <c r="G100" s="3" t="s">
+      <c r="I100" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="H100" s="4" t="s">
+      <c r="J100" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="I100" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K100" s="4">
-        <v>109.0</v>
+        <v>118.0</v>
       </c>
       <c r="L100" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="101" ht="15.75" customHeight="1">
       <c r="A101" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B101" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="D101" s="3" t="s">
         <v>699</v>
       </c>
-      <c r="C101" s="3" t="s">
+      <c r="E101" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F101" s="4" t="s">
         <v>700</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>701</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>702</v>
       </c>
       <c r="I101" s="3" t="s">
         <v>703</v>
       </c>
       <c r="J101" s="4" t="s">
         <v>704</v>
       </c>
       <c r="K101" s="4">
-        <v>103.0</v>
+        <v>109.0</v>
       </c>
       <c r="L101" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="102" ht="15.75" customHeight="1">
       <c r="A102" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>705</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>706</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F102" s="4" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>707</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>708</v>
       </c>
       <c r="I102" s="3" t="s">
         <v>709</v>
       </c>
       <c r="J102" s="4" t="s">
         <v>710</v>
       </c>
       <c r="K102" s="4">
         <v>72.0</v>
       </c>
       <c r="L102" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="103" ht="15.75" customHeight="1">
       <c r="A103" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>711</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>712</v>
       </c>
       <c r="D103" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E103" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F103" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="G103" s="3" t="s">
         <v>713</v>
       </c>
-      <c r="E103" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F103" s="4" t="s">
+      <c r="H103" s="4" t="s">
         <v>714</v>
       </c>
-      <c r="G103" s="3" t="s">
+      <c r="I103" s="3" t="s">
         <v>715</v>
       </c>
-      <c r="H103" s="4" t="s">
+      <c r="J103" s="4" t="s">
         <v>716</v>
       </c>
-      <c r="I103" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K103" s="4">
-        <v>62.0</v>
+        <v>72.0</v>
       </c>
       <c r="L103" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="104" ht="15.75" customHeight="1">
       <c r="A104" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B104" s="3" t="s">
+        <v>717</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="D104" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="C104" s="3" t="s">
+      <c r="E104" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F104" s="4" t="s">
         <v>720</v>
       </c>
-      <c r="D104" s="3" t="s">
+      <c r="G104" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="E104" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F104" s="4" t="s">
+      <c r="H104" s="4" t="s">
         <v>722</v>
       </c>
-      <c r="G104" s="3" t="s">
+      <c r="I104" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="H104" s="4" t="s">
+      <c r="J104" s="4" t="s">
         <v>724</v>
       </c>
-      <c r="I104" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K104" s="4">
-        <v>63.0</v>
+        <v>62.0</v>
       </c>
       <c r="L104" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="105" ht="15.75" customHeight="1">
       <c r="A105" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B105" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>726</v>
+      </c>
+      <c r="D105" s="3" t="s">
         <v>727</v>
       </c>
-      <c r="C105" s="3" t="s">
+      <c r="E105" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F105" s="4" t="s">
         <v>728</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>729</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>730</v>
       </c>
       <c r="I105" s="3" t="s">
         <v>731</v>
       </c>
       <c r="J105" s="4" t="s">
         <v>732</v>
       </c>
       <c r="K105" s="4">
-        <v>104.0</v>
+        <v>63.0</v>
       </c>
       <c r="L105" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="106" ht="15.75" customHeight="1">
       <c r="A106" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>733</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>734</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>677</v>
+        <v>719</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F106" s="4" t="s">
-        <v>678</v>
+        <v>720</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>735</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>736</v>
       </c>
       <c r="I106" s="3" t="s">
         <v>737</v>
       </c>
       <c r="J106" s="4" t="s">
         <v>738</v>
       </c>
       <c r="K106" s="4">
-        <v>170.0</v>
+        <v>104.0</v>
       </c>
       <c r="L106" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="107" ht="15.75" customHeight="1">
       <c r="A107" s="3" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>739</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>740</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F107" s="4" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>741</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>742</v>
       </c>
       <c r="I107" s="3" t="s">
         <v>743</v>
       </c>
       <c r="J107" s="4" t="s">
         <v>744</v>
       </c>
       <c r="K107" s="4">
-        <v>79.0</v>
+        <v>170.0</v>
       </c>
       <c r="L107" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" ht="15.75" customHeight="1">
       <c r="A108" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="B108" s="3" t="s">
         <v>745</v>
       </c>
-      <c r="B108" s="3" t="s">
+      <c r="C108" s="3" t="s">
         <v>746</v>
       </c>
-      <c r="C108" s="3" t="s">
+      <c r="D108" s="3" t="s">
+        <v>691</v>
+      </c>
+      <c r="E108" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="G108" s="3" t="s">
         <v>747</v>
       </c>
-      <c r="D108" s="3" t="s">
+      <c r="H108" s="4" t="s">
         <v>748</v>
       </c>
-      <c r="E108" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F108" s="4" t="s">
+      <c r="I108" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="G108" s="3" t="s">
+      <c r="J108" s="4" t="s">
         <v>750</v>
       </c>
-      <c r="H108" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K108" s="4">
-        <v>144.0</v>
+        <v>79.0</v>
       </c>
       <c r="L108" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" ht="15.75" customHeight="1">
       <c r="A109" s="3" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B109" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>753</v>
+      </c>
+      <c r="D109" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="C109" s="3" t="s">
+      <c r="E109" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F109" s="4" t="s">
         <v>755</v>
       </c>
-      <c r="D109" s="3" t="s">
+      <c r="G109" s="3" t="s">
         <v>756</v>
       </c>
-      <c r="E109" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F109" s="4" t="s">
+      <c r="H109" s="4" t="s">
         <v>757</v>
       </c>
-      <c r="G109" s="3" t="s">
+      <c r="I109" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="H109" s="4" t="s">
+      <c r="J109" s="4" t="s">
         <v>759</v>
       </c>
-      <c r="I109" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K109" s="4">
-        <v>182.0</v>
+        <v>144.0</v>
       </c>
       <c r="L109" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="110" ht="15.75" customHeight="1">
       <c r="A110" s="3" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B110" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>761</v>
+      </c>
+      <c r="D110" s="3" t="s">
         <v>762</v>
       </c>
-      <c r="C110" s="3" t="s">
+      <c r="E110" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F110" s="4" t="s">
         <v>763</v>
-      </c>
-[...7 lines deleted...]
-        <v>757</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>764</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>765</v>
       </c>
       <c r="I110" s="3" t="s">
         <v>766</v>
       </c>
       <c r="J110" s="4" t="s">
         <v>767</v>
       </c>
       <c r="K110" s="4">
-        <v>110.0</v>
+        <v>182.0</v>
       </c>
       <c r="L110" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="111" ht="15.75" customHeight="1">
       <c r="A111" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="B111" s="3" t="s">
         <v>768</v>
       </c>
-      <c r="B111" s="3" t="s">
+      <c r="C111" s="3" t="s">
         <v>769</v>
       </c>
-      <c r="C111" s="3" t="s">
+      <c r="D111" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="G111" s="3" t="s">
         <v>770</v>
       </c>
-      <c r="D111" s="3" t="s">
+      <c r="H111" s="4" t="s">
         <v>771</v>
       </c>
-      <c r="E111" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F111" s="4" t="s">
+      <c r="I111" s="3" t="s">
         <v>772</v>
       </c>
-      <c r="G111" s="3" t="s">
+      <c r="J111" s="4" t="s">
         <v>773</v>
       </c>
-      <c r="H111" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K111" s="4">
-        <v>142.0</v>
+        <v>110.0</v>
       </c>
       <c r="L111" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="112" ht="15.75" customHeight="1">
       <c r="A112" s="3" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="B112" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="D112" s="3" t="s">
         <v>777</v>
       </c>
-      <c r="C112" s="3" t="s">
+      <c r="E112" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F112" s="4" t="s">
         <v>778</v>
       </c>
-      <c r="D112" s="3" t="s">
+      <c r="G112" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="E112" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G112" s="3" t="s">
+      <c r="H112" s="4" t="s">
         <v>780</v>
       </c>
-      <c r="H112" s="4" t="s">
+      <c r="I112" s="3" t="s">
         <v>781</v>
       </c>
-      <c r="I112" s="3" t="s">
+      <c r="J112" s="4" t="s">
         <v>782</v>
       </c>
-      <c r="J112" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K112" s="4">
-        <v>170.0</v>
+        <v>142.0</v>
       </c>
       <c r="L112" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="113" ht="15.75" customHeight="1">
       <c r="A113" s="3" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="B113" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="C113" s="3" t="s">
         <v>784</v>
       </c>
-      <c r="C113" s="3" t="s">
+      <c r="D113" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="D113" s="3" t="s">
+      <c r="E113" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="G113" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="E113" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F113" s="4" t="s">
+      <c r="H113" s="4" t="s">
         <v>787</v>
       </c>
-      <c r="G113" s="3" t="s">
+      <c r="I113" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="H113" s="4" t="s">
+      <c r="J113" s="4" t="s">
         <v>789</v>
       </c>
-      <c r="I113" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K113" s="4">
-        <v>80.0</v>
+        <v>170.0</v>
       </c>
       <c r="L113" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="114" ht="15.75" customHeight="1">
       <c r="A114" s="3" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="B114" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="D114" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="C114" s="3" t="s">
+      <c r="E114" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F114" s="4" t="s">
         <v>793</v>
       </c>
-      <c r="D114" s="3" t="s">
+      <c r="G114" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="E114" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F114" s="4" t="s">
+      <c r="H114" s="4" t="s">
         <v>795</v>
       </c>
-      <c r="G114" s="3" t="s">
+      <c r="I114" s="3" t="s">
         <v>796</v>
       </c>
-      <c r="H114" s="4" t="s">
+      <c r="J114" s="4" t="s">
         <v>797</v>
       </c>
-      <c r="I114" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K114" s="4">
-        <v>115.0</v>
+        <v>80.0</v>
       </c>
       <c r="L114" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" ht="15.75" customHeight="1">
       <c r="A115" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="D115" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="B115" s="3" t="s">
+      <c r="E115" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F115" s="4" t="s">
         <v>801</v>
       </c>
-      <c r="C115" s="3" t="s">
+      <c r="G115" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="D115" s="3" t="s">
+      <c r="H115" s="4" t="s">
         <v>803</v>
       </c>
-      <c r="E115" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F115" s="4" t="s">
+      <c r="I115" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="G115" s="3" t="s">
+      <c r="J115" s="4" t="s">
         <v>805</v>
       </c>
-      <c r="H115" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K115" s="4">
-        <v>98.0</v>
+        <v>115.0</v>
       </c>
       <c r="L115" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="116" ht="15.75" customHeight="1">
       <c r="A116" s="3" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="B116" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>808</v>
+      </c>
+      <c r="D116" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="C116" s="3" t="s">
+      <c r="E116" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F116" s="4" t="s">
         <v>810</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>811</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>812</v>
       </c>
       <c r="I116" s="3" t="s">
         <v>813</v>
       </c>
       <c r="J116" s="4" t="s">
         <v>814</v>
       </c>
       <c r="K116" s="4">
-        <v>160.0</v>
+        <v>98.0</v>
       </c>
       <c r="L116" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="117" ht="15.75" customHeight="1">
       <c r="A117" s="3" t="s">
+        <v>806</v>
+      </c>
+      <c r="B117" s="3" t="s">
         <v>815</v>
       </c>
-      <c r="B117" s="3" t="s">
+      <c r="C117" s="3" t="s">
         <v>816</v>
       </c>
-      <c r="C117" s="3" t="s">
+      <c r="D117" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>810</v>
+      </c>
+      <c r="G117" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="D117" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F117" s="4" t="s">
+      <c r="H117" s="4" t="s">
         <v>818</v>
       </c>
-      <c r="G117" s="3" t="s">
+      <c r="I117" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="H117" s="4" t="s">
+      <c r="J117" s="4" t="s">
         <v>820</v>
       </c>
-      <c r="I117" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K117" s="4">
-        <v>130.0</v>
+        <v>160.0</v>
       </c>
       <c r="L117" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" ht="15.75" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B118" s="3" t="s">
+        <v>822</v>
+      </c>
+      <c r="C118" s="3" t="s">
         <v>823</v>
       </c>
-      <c r="C118" s="3" t="s">
+      <c r="D118" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F118" s="4" t="s">
         <v>824</v>
       </c>
-      <c r="D118" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F118" s="4" t="s">
+      <c r="G118" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="G118" s="3" t="s">
+      <c r="H118" s="4" t="s">
         <v>826</v>
       </c>
-      <c r="H118" s="4" t="s">
+      <c r="I118" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="I118" s="3" t="s">
+      <c r="J118" s="4" t="s">
         <v>828</v>
       </c>
-      <c r="J118" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K118" s="4">
-        <v>65.0</v>
+        <v>130.0</v>
       </c>
       <c r="L118" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="119" ht="15.75" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B119" s="3" t="s">
+        <v>829</v>
+      </c>
+      <c r="C119" s="3" t="s">
         <v>830</v>
       </c>
-      <c r="C119" s="3" t="s">
+      <c r="D119" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F119" s="4" t="s">
         <v>831</v>
       </c>
-      <c r="D119" s="3" t="s">
+      <c r="G119" s="3" t="s">
         <v>832</v>
       </c>
-      <c r="E119" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F119" s="4" t="s">
+      <c r="H119" s="4" t="s">
         <v>833</v>
       </c>
-      <c r="G119" s="3" t="s">
+      <c r="I119" s="3" t="s">
         <v>834</v>
       </c>
-      <c r="H119" s="4" t="s">
+      <c r="J119" s="4" t="s">
         <v>835</v>
       </c>
-      <c r="I119" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K119" s="4">
-        <v>124.0</v>
+        <v>65.0</v>
       </c>
       <c r="L119" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="120" ht="15.75" customHeight="1">
       <c r="A120" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B120" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>837</v>
+      </c>
+      <c r="D120" s="3" t="s">
         <v>838</v>
       </c>
-      <c r="C120" s="3" t="s">
+      <c r="E120" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F120" s="4" t="s">
         <v>839</v>
       </c>
-      <c r="D120" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F120" s="4" t="s">
+      <c r="G120" s="3" t="s">
         <v>840</v>
       </c>
-      <c r="G120" s="3" t="s">
+      <c r="H120" s="4" t="s">
         <v>841</v>
       </c>
-      <c r="H120" s="4" t="s">
+      <c r="I120" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="I120" s="3" t="s">
+      <c r="J120" s="4" t="s">
         <v>843</v>
       </c>
-      <c r="J120" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K120" s="4">
-        <v>170.0</v>
+        <v>124.0</v>
       </c>
       <c r="L120" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="121" ht="15.75" customHeight="1">
       <c r="A121" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B121" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="C121" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="C121" s="3" t="s">
+      <c r="D121" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F121" s="4" t="s">
         <v>846</v>
-      </c>
-[...7 lines deleted...]
-        <v>818</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>847</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>848</v>
       </c>
       <c r="I121" s="3" t="s">
         <v>849</v>
       </c>
       <c r="J121" s="4" t="s">
         <v>850</v>
       </c>
       <c r="K121" s="4">
-        <v>120.0</v>
+        <v>170.0</v>
       </c>
       <c r="L121" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="122" ht="15.75" customHeight="1">
       <c r="A122" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>851</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>852</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="E122" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F122" s="4" t="s">
-        <v>840</v>
+        <v>824</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>853</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>854</v>
       </c>
       <c r="I122" s="3" t="s">
         <v>855</v>
       </c>
       <c r="J122" s="4" t="s">
         <v>856</v>
       </c>
       <c r="K122" s="4">
         <v>120.0</v>
       </c>
       <c r="L122" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="123" ht="15.75" customHeight="1">
       <c r="A123" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>857</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>858</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F123" s="4" t="s">
-        <v>818</v>
+        <v>846</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>859</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>860</v>
       </c>
       <c r="I123" s="3" t="s">
         <v>861</v>
       </c>
       <c r="J123" s="4" t="s">
         <v>862</v>
       </c>
       <c r="K123" s="4">
-        <v>196.0</v>
+        <v>120.0</v>
       </c>
       <c r="L123" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="124" ht="15.75" customHeight="1">
       <c r="A124" s="3" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>863</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>864</v>
       </c>
       <c r="D124" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="E124" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>824</v>
+      </c>
+      <c r="G124" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="E124" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F124" s="4" t="s">
+      <c r="H124" s="4" t="s">
         <v>866</v>
       </c>
-      <c r="G124" s="3" t="s">
+      <c r="I124" s="3" t="s">
         <v>867</v>
       </c>
-      <c r="H124" s="4" t="s">
+      <c r="J124" s="4" t="s">
         <v>868</v>
       </c>
-      <c r="I124" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K124" s="4">
-        <v>42.0</v>
+        <v>196.0</v>
       </c>
       <c r="L124" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="125" ht="15.75" customHeight="1">
       <c r="A125" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>869</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="D125" s="3" t="s">
         <v>871</v>
       </c>
-      <c r="B125" s="3" t="s">
+      <c r="E125" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F125" s="4" t="s">
         <v>872</v>
       </c>
-      <c r="C125" s="3" t="s">
+      <c r="G125" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="D125" s="3" t="s">
+      <c r="H125" s="4" t="s">
         <v>874</v>
       </c>
-      <c r="E125" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F125" s="4" t="s">
+      <c r="I125" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="G125" s="3" t="s">
+      <c r="J125" s="4" t="s">
         <v>876</v>
       </c>
-      <c r="H125" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K125" s="4">
-        <v>99.0</v>
+        <v>42.0</v>
       </c>
       <c r="L125" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="126" ht="15.75" customHeight="1">
       <c r="A126" s="3" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B126" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="D126" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="C126" s="3" t="s">
+      <c r="E126" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F126" s="4" t="s">
         <v>881</v>
-      </c>
-[...7 lines deleted...]
-        <v>875</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>882</v>
       </c>
       <c r="H126" s="4" t="s">
         <v>883</v>
       </c>
       <c r="I126" s="3" t="s">
         <v>884</v>
       </c>
       <c r="J126" s="4" t="s">
         <v>885</v>
       </c>
       <c r="K126" s="4">
-        <v>10.0</v>
+        <v>99.0</v>
       </c>
       <c r="L126" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="127" ht="15.75" customHeight="1">
       <c r="A127" s="3" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>886</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>887</v>
       </c>
       <c r="D127" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="E127" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="G127" s="3" t="s">
         <v>888</v>
       </c>
-      <c r="E127" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F127" s="4" t="s">
+      <c r="H127" s="4" t="s">
         <v>889</v>
       </c>
-      <c r="G127" s="3" t="s">
+      <c r="I127" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="H127" s="4" t="s">
+      <c r="J127" s="4" t="s">
         <v>891</v>
       </c>
-      <c r="I127" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K127" s="4">
-        <v>107.0</v>
+        <v>10.0</v>
       </c>
       <c r="L127" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="128" ht="15.75" customHeight="1">
       <c r="A128" s="3" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B128" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="D128" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="C128" s="3" t="s">
+      <c r="E128" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F128" s="4" t="s">
         <v>895</v>
-      </c>
-[...7 lines deleted...]
-        <v>875</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>896</v>
       </c>
       <c r="H128" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I128" s="3" t="s">
         <v>898</v>
       </c>
       <c r="J128" s="4" t="s">
         <v>899</v>
       </c>
       <c r="K128" s="4">
-        <v>100.0</v>
+        <v>107.0</v>
       </c>
       <c r="L128" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="129" ht="15.75" customHeight="1">
       <c r="A129" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="B129" s="3" t="s">
         <v>900</v>
       </c>
-      <c r="B129" s="3" t="s">
+      <c r="C129" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="C129" s="3" t="s">
+      <c r="D129" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="E129" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>881</v>
+      </c>
+      <c r="G129" s="3" t="s">
         <v>902</v>
       </c>
-      <c r="D129" s="3" t="s">
+      <c r="H129" s="4" t="s">
         <v>903</v>
       </c>
-      <c r="E129" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F129" s="4" t="s">
+      <c r="I129" s="3" t="s">
         <v>904</v>
       </c>
-      <c r="G129" s="3" t="s">
+      <c r="J129" s="4" t="s">
         <v>905</v>
       </c>
-      <c r="H129" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K129" s="4">
-        <v>184.0</v>
+        <v>100.0</v>
       </c>
       <c r="L129" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="130" ht="15.75" customHeight="1">
       <c r="A130" s="3" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="B130" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>908</v>
+      </c>
+      <c r="D130" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="C130" s="3" t="s">
+      <c r="E130" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F130" s="4" t="s">
         <v>910</v>
-      </c>
-[...7 lines deleted...]
-        <v>904</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>911</v>
       </c>
       <c r="H130" s="4" t="s">
         <v>912</v>
       </c>
       <c r="I130" s="3" t="s">
         <v>913</v>
       </c>
       <c r="J130" s="4" t="s">
         <v>914</v>
       </c>
       <c r="K130" s="4">
-        <v>78.0</v>
+        <v>184.0</v>
       </c>
       <c r="L130" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="131" ht="15.75" customHeight="1">
       <c r="A131" s="3" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>915</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>916</v>
       </c>
       <c r="D131" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>910</v>
+      </c>
+      <c r="G131" s="3" t="s">
         <v>917</v>
       </c>
-      <c r="E131" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F131" s="4" t="s">
+      <c r="H131" s="4" t="s">
         <v>918</v>
       </c>
-      <c r="G131" s="3" t="s">
+      <c r="I131" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="H131" s="4" t="s">
+      <c r="J131" s="4" t="s">
         <v>920</v>
       </c>
-      <c r="I131" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K131" s="4">
-        <v>120.0</v>
+        <v>78.0</v>
       </c>
       <c r="L131" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="132" ht="15.75" customHeight="1">
       <c r="A132" s="3" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="B132" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="D132" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="C132" s="3" t="s">
+      <c r="E132" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F132" s="4" t="s">
         <v>924</v>
       </c>
-      <c r="D132" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F132" s="4" t="s">
+      <c r="G132" s="3" t="s">
         <v>925</v>
       </c>
-      <c r="G132" s="3" t="s">
+      <c r="H132" s="4" t="s">
         <v>926</v>
       </c>
-      <c r="H132" s="4" t="s">
+      <c r="I132" s="3" t="s">
         <v>927</v>
       </c>
-      <c r="I132" s="3" t="s">
+      <c r="J132" s="4" t="s">
         <v>928</v>
       </c>
-      <c r="J132" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K132" s="4">
-        <v>155.0</v>
+        <v>120.0</v>
       </c>
       <c r="L132" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="133" ht="15.75" customHeight="1">
       <c r="A133" s="3" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="B133" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="C133" s="3" t="s">
         <v>930</v>
       </c>
-      <c r="C133" s="3" t="s">
+      <c r="D133" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F133" s="4" t="s">
         <v>931</v>
       </c>
-      <c r="D133" s="3" t="s">
+      <c r="G133" s="3" t="s">
         <v>932</v>
       </c>
-      <c r="E133" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F133" s="4" t="s">
+      <c r="H133" s="4" t="s">
         <v>933</v>
       </c>
-      <c r="G133" s="3" t="s">
+      <c r="I133" s="3" t="s">
         <v>934</v>
       </c>
-      <c r="H133" s="4" t="s">
+      <c r="J133" s="4" t="s">
         <v>935</v>
       </c>
-      <c r="I133" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K133" s="4">
-        <v>156.0</v>
+        <v>155.0</v>
       </c>
       <c r="L133" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="134" ht="15.75" customHeight="1">
       <c r="A134" s="3" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="B134" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="D134" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="C134" s="3" t="s">
+      <c r="E134" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F134" s="4" t="s">
         <v>939</v>
       </c>
-      <c r="D134" s="3" t="s">
+      <c r="G134" s="3" t="s">
         <v>940</v>
       </c>
-      <c r="E134" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F134" s="4" t="s">
+      <c r="H134" s="4" t="s">
         <v>941</v>
       </c>
-      <c r="G134" s="3" t="s">
+      <c r="I134" s="3" t="s">
         <v>942</v>
       </c>
-      <c r="H134" s="4" t="s">
+      <c r="J134" s="4" t="s">
         <v>943</v>
       </c>
-      <c r="I134" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K134" s="4">
-        <v>129.0</v>
+        <v>156.0</v>
       </c>
       <c r="L134" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="135" ht="15.75" customHeight="1">
       <c r="A135" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>945</v>
+      </c>
+      <c r="D135" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="B135" s="3" t="s">
+      <c r="E135" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F135" s="4" t="s">
         <v>947</v>
       </c>
-      <c r="C135" s="3" t="s">
+      <c r="G135" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="D135" s="3" t="s">
+      <c r="H135" s="4" t="s">
         <v>949</v>
       </c>
-      <c r="E135" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F135" s="4" t="s">
+      <c r="I135" s="3" t="s">
         <v>950</v>
       </c>
-      <c r="G135" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H135" s="4" t="s">
+      <c r="J135" s="4" t="s">
         <v>951</v>
       </c>
-      <c r="I135" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K135" s="4">
-        <v>182.0</v>
+        <v>129.0</v>
       </c>
       <c r="L135" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="136" ht="15.75" customHeight="1">
       <c r="A136" s="3" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>953</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>954</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F136" s="4" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>956</v>
+        <v>348</v>
       </c>
       <c r="H136" s="4" t="s">
         <v>957</v>
       </c>
       <c r="I136" s="3" t="s">
         <v>958</v>
       </c>
       <c r="J136" s="4" t="s">
         <v>959</v>
       </c>
       <c r="K136" s="4">
-        <v>91.0</v>
+        <v>182.0</v>
       </c>
       <c r="L136" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="137" ht="15.75" customHeight="1">
       <c r="A137" s="3" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>960</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>961</v>
       </c>
       <c r="D137" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F137" s="4" t="s">
         <v>962</v>
       </c>
-      <c r="E137" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F137" s="4" t="s">
+      <c r="G137" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="G137" s="3" t="s">
+      <c r="H137" s="4" t="s">
         <v>964</v>
       </c>
-      <c r="H137" s="4" t="s">
+      <c r="I137" s="3" t="s">
         <v>965</v>
       </c>
-      <c r="I137" s="3" t="s">
+      <c r="J137" s="4" t="s">
         <v>966</v>
       </c>
-      <c r="J137" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K137" s="4">
-        <v>205.0</v>
+        <v>91.0</v>
       </c>
       <c r="L137" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="138" ht="15.75" customHeight="1">
       <c r="A138" s="3" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="B138" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="C138" s="3" t="s">
         <v>968</v>
       </c>
-      <c r="C138" s="3" t="s">
+      <c r="D138" s="3" t="s">
         <v>969</v>
       </c>
-      <c r="D138" s="3" t="s">
+      <c r="E138" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F138" s="4" t="s">
         <v>970</v>
       </c>
-      <c r="E138" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F138" s="4" t="s">
+      <c r="G138" s="3" t="s">
         <v>971</v>
       </c>
-      <c r="G138" s="3" t="s">
+      <c r="H138" s="4" t="s">
         <v>972</v>
       </c>
-      <c r="H138" s="4" t="s">
+      <c r="I138" s="3" t="s">
         <v>973</v>
       </c>
-      <c r="I138" s="3" t="s">
+      <c r="J138" s="4" t="s">
         <v>974</v>
       </c>
-      <c r="J138" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K138" s="4">
-        <v>70.0</v>
+        <v>205.0</v>
       </c>
       <c r="L138" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="139" ht="15.75" customHeight="1">
       <c r="A139" s="3" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="B139" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="C139" s="3" t="s">
         <v>976</v>
       </c>
-      <c r="C139" s="3" t="s">
+      <c r="D139" s="3" t="s">
         <v>977</v>
       </c>
-      <c r="D139" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F139" s="4" t="s">
-        <v>963</v>
+        <v>978</v>
       </c>
       <c r="G139" s="3" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H139" s="4" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="I139" s="3" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="J139" s="4" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="K139" s="4">
-        <v>44.0</v>
+        <v>70.0</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
     </row>
     <row r="140" ht="15.75" customHeight="1">
       <c r="A140" s="3" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D140" s="3" t="s">
-        <v>949</v>
+        <v>969</v>
       </c>
       <c r="E140" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F140" s="4" t="s">
-        <v>955</v>
+        <v>970</v>
       </c>
       <c r="G140" s="3" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H140" s="4" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="I140" s="3" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="J140" s="4" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="K140" s="4">
-        <v>12.0</v>
+        <v>44.0</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
     </row>
     <row r="141" ht="15.75" customHeight="1">
       <c r="A141" s="3" t="s">
-        <v>988</v>
+        <v>952</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>989</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>990</v>
       </c>
       <c r="D141" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="E141" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F141" s="4" t="s">
+        <v>962</v>
+      </c>
+      <c r="G141" s="3" t="s">
         <v>991</v>
       </c>
-      <c r="E141" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F141" s="4" t="s">
+      <c r="H141" s="4" t="s">
         <v>992</v>
       </c>
-      <c r="G141" s="3" t="s">
+      <c r="I141" s="3" t="s">
         <v>993</v>
       </c>
-      <c r="H141" s="4" t="s">
+      <c r="J141" s="4" t="s">
         <v>994</v>
       </c>
-      <c r="I141" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K141" s="4">
-        <v>92.0</v>
+        <v>16.0</v>
       </c>
       <c r="L141" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="142" ht="15.75" customHeight="1">
       <c r="A142" s="3" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="B142" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="C142" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="C142" s="3" t="s">
+      <c r="D142" s="3" t="s">
         <v>998</v>
       </c>
-      <c r="D142" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="4" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="H142" s="4" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="I142" s="3" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="J142" s="4" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="K142" s="4">
-        <v>98.0</v>
+        <v>92.0</v>
       </c>
       <c r="L142" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="143" ht="15.75" customHeight="1">
       <c r="A143" s="3" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C143" s="3" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="D143" s="3" t="s">
-        <v>991</v>
+        <v>998</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F143" s="4" t="s">
-        <v>992</v>
+        <v>999</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H143" s="4" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="I143" s="3" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="J143" s="4" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="K143" s="4">
-        <v>38.0</v>
+        <v>98.0</v>
       </c>
       <c r="L143" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="144" ht="15.75" customHeight="1">
       <c r="A144" s="3" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>1010</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>1011</v>
       </c>
       <c r="D144" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="E144" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="G144" s="3" t="s">
         <v>1012</v>
       </c>
-      <c r="E144" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F144" s="4" t="s">
+      <c r="H144" s="4" t="s">
         <v>1013</v>
       </c>
-      <c r="G144" s="3" t="s">
+      <c r="I144" s="3" t="s">
         <v>1014</v>
       </c>
-      <c r="H144" s="4" t="s">
+      <c r="J144" s="4" t="s">
         <v>1015</v>
       </c>
-      <c r="I144" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K144" s="4">
-        <v>50.0</v>
+        <v>38.0</v>
       </c>
       <c r="L144" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="145" ht="15.75" customHeight="1">
       <c r="A145" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B145" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C145" s="3" t="s">
         <v>1018</v>
       </c>
-      <c r="C145" s="3" t="s">
+      <c r="D145" s="3" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F145" s="4" t="s">
         <v>1020</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>1021</v>
       </c>
       <c r="H145" s="4" t="s">
         <v>1022</v>
       </c>
       <c r="I145" s="3" t="s">
         <v>1023</v>
       </c>
       <c r="J145" s="4" t="s">
         <v>1024</v>
       </c>
       <c r="K145" s="4">
-        <v>158.0</v>
+        <v>50.0</v>
       </c>
       <c r="L145" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="146" ht="15.75" customHeight="1">
       <c r="A146" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>1025</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>1026</v>
       </c>
       <c r="D146" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E146" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F146" s="4" t="s">
         <v>1027</v>
       </c>
-      <c r="E146" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F146" s="4" t="s">
+      <c r="G146" s="3" t="s">
         <v>1028</v>
       </c>
-      <c r="G146" s="3" t="s">
+      <c r="H146" s="4" t="s">
         <v>1029</v>
       </c>
-      <c r="H146" s="4" t="s">
+      <c r="I146" s="3" t="s">
         <v>1030</v>
       </c>
-      <c r="I146" s="3" t="s">
+      <c r="J146" s="4" t="s">
         <v>1031</v>
       </c>
-      <c r="J146" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K146" s="4">
-        <v>172.0</v>
+        <v>158.0</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="147" ht="15.75" customHeight="1">
       <c r="A147" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B147" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C147" s="3" t="s">
         <v>1033</v>
       </c>
-      <c r="C147" s="3" t="s">
+      <c r="D147" s="3" t="s">
         <v>1034</v>
       </c>
-      <c r="D147" s="3" t="s">
+      <c r="E147" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F147" s="4" t="s">
         <v>1035</v>
       </c>
-      <c r="E147" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F147" s="4" t="s">
+      <c r="G147" s="3" t="s">
         <v>1036</v>
       </c>
-      <c r="G147" s="3" t="s">
+      <c r="H147" s="4" t="s">
         <v>1037</v>
       </c>
-      <c r="H147" s="4" t="s">
+      <c r="I147" s="3" t="s">
         <v>1038</v>
       </c>
-      <c r="I147" s="3" t="s">
+      <c r="J147" s="4" t="s">
         <v>1039</v>
       </c>
-      <c r="J147" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K147" s="4">
-        <v>145.0</v>
+        <v>172.0</v>
       </c>
       <c r="L147" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="148" ht="15.75" customHeight="1">
       <c r="A148" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B148" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C148" s="3" t="s">
         <v>1041</v>
       </c>
-      <c r="C148" s="3" t="s">
+      <c r="D148" s="3" t="s">
         <v>1042</v>
-      </c>
-[...1 lines deleted...]
-        <v>1012</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F148" s="4" t="s">
         <v>1043</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>1044</v>
       </c>
       <c r="H148" s="4" t="s">
         <v>1045</v>
       </c>
       <c r="I148" s="3" t="s">
         <v>1046</v>
       </c>
       <c r="J148" s="4" t="s">
         <v>1047</v>
       </c>
       <c r="K148" s="4">
-        <v>138.0</v>
+        <v>145.0</v>
       </c>
       <c r="L148" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="149" ht="15.75" customHeight="1">
       <c r="A149" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>1048</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>1049</v>
       </c>
       <c r="D149" s="3" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F149" s="4" t="s">
         <v>1050</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>1051</v>
       </c>
       <c r="H149" s="4" t="s">
         <v>1052</v>
       </c>
       <c r="I149" s="3" t="s">
         <v>1053</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>1054</v>
       </c>
       <c r="K149" s="4">
-        <v>148.0</v>
+        <v>138.0</v>
       </c>
       <c r="L149" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="150" ht="15.75" customHeight="1">
       <c r="A150" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>1055</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="D150" s="3" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F150" s="4" t="s">
         <v>1057</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>1058</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I150" s="3" t="s">
         <v>1060</v>
       </c>
       <c r="J150" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="K150" s="4">
-        <v>60.0</v>
+        <v>148.0</v>
       </c>
       <c r="L150" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="151" ht="15.75" customHeight="1">
       <c r="A151" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>1062</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>1063</v>
       </c>
       <c r="D151" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E151" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F151" s="4" t="s">
         <v>1064</v>
       </c>
-      <c r="E151" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F151" s="4" t="s">
+      <c r="G151" s="3" t="s">
         <v>1065</v>
       </c>
-      <c r="G151" s="3" t="s">
+      <c r="H151" s="4" t="s">
         <v>1066</v>
       </c>
-      <c r="H151" s="4" t="s">
+      <c r="I151" s="3" t="s">
         <v>1067</v>
       </c>
-      <c r="I151" s="3" t="s">
+      <c r="J151" s="4" t="s">
         <v>1068</v>
       </c>
-      <c r="J151" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K151" s="4">
-        <v>190.0</v>
+        <v>60.0</v>
       </c>
       <c r="L151" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="152" ht="15.75" customHeight="1">
       <c r="A152" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B152" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C152" s="3" t="s">
         <v>1070</v>
       </c>
-      <c r="C152" s="3" t="s">
+      <c r="D152" s="3" t="s">
         <v>1071</v>
       </c>
-      <c r="D152" s="3" t="s">
+      <c r="E152" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F152" s="4" t="s">
         <v>1072</v>
       </c>
-      <c r="E152" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F152" s="4" t="s">
+      <c r="G152" s="3" t="s">
         <v>1073</v>
       </c>
-      <c r="G152" s="3" t="s">
+      <c r="H152" s="4" t="s">
         <v>1074</v>
       </c>
-      <c r="H152" s="4" t="s">
+      <c r="I152" s="3" t="s">
         <v>1075</v>
       </c>
-      <c r="I152" s="3" t="s">
+      <c r="J152" s="4" t="s">
         <v>1076</v>
       </c>
-      <c r="J152" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K152" s="4">
-        <v>108.0</v>
+        <v>190.0</v>
       </c>
       <c r="L152" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="153" ht="15.75" customHeight="1">
       <c r="A153" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B153" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C153" s="3" t="s">
         <v>1078</v>
       </c>
-      <c r="C153" s="3" t="s">
+      <c r="D153" s="3" t="s">
         <v>1079</v>
       </c>
-      <c r="D153" s="3" t="s">
+      <c r="E153" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F153" s="4" t="s">
         <v>1080</v>
       </c>
-      <c r="E153" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F153" s="4" t="s">
+      <c r="G153" s="3" t="s">
         <v>1081</v>
       </c>
-      <c r="G153" s="3" t="s">
+      <c r="H153" s="4" t="s">
         <v>1082</v>
       </c>
-      <c r="H153" s="4" t="s">
+      <c r="I153" s="3" t="s">
         <v>1083</v>
       </c>
-      <c r="I153" s="3" t="s">
+      <c r="J153" s="4" t="s">
         <v>1084</v>
       </c>
-      <c r="J153" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K153" s="4">
-        <v>160.0</v>
+        <v>108.0</v>
       </c>
       <c r="L153" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="154" ht="15.75" customHeight="1">
       <c r="A154" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B154" s="3" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C154" s="3" t="s">
         <v>1086</v>
       </c>
-      <c r="C154" s="3" t="s">
+      <c r="D154" s="3" t="s">
         <v>1087</v>
       </c>
-      <c r="D154" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F154" s="4" t="s">
-        <v>1050</v>
+        <v>1088</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="H154" s="4" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="I154" s="3" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="K154" s="4">
-        <v>99.0</v>
+        <v>160.0</v>
       </c>
       <c r="L154" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="155" ht="15.75" customHeight="1">
       <c r="A155" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C155" s="3" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="D155" s="3" t="s">
-        <v>1094</v>
+        <v>1019</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F155" s="4" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>1095</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>1096</v>
       </c>
       <c r="I155" s="3" t="s">
         <v>1097</v>
       </c>
       <c r="J155" s="4" t="s">
         <v>1098</v>
       </c>
       <c r="K155" s="4">
-        <v>116.0</v>
+        <v>99.0</v>
       </c>
       <c r="L155" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="156" ht="15.75" customHeight="1">
       <c r="A156" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>1099</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>1100</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>1012</v>
+        <v>1101</v>
       </c>
       <c r="E156" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F156" s="4" t="s">
-        <v>1050</v>
+        <v>1027</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="I156" s="3" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="K156" s="4">
-        <v>92.0</v>
+        <v>116.0</v>
       </c>
       <c r="L156" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="157" ht="15.75" customHeight="1">
       <c r="A157" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="C157" s="3" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="D157" s="3" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="E157" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F157" s="4" t="s">
-        <v>1043</v>
+        <v>1057</v>
       </c>
       <c r="G157" s="3" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="I157" s="3" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="K157" s="4">
-        <v>87.0</v>
+        <v>92.0</v>
       </c>
       <c r="L157" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="158" ht="15.75" customHeight="1">
       <c r="A158" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="C158" s="3" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="D158" s="3" t="s">
-        <v>1064</v>
+        <v>1019</v>
       </c>
       <c r="E158" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F158" s="4" t="s">
-        <v>1065</v>
+        <v>1050</v>
       </c>
       <c r="G158" s="3" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="H158" s="4" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="I158" s="3" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="K158" s="4">
-        <v>82.0</v>
+        <v>87.0</v>
       </c>
       <c r="L158" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="159" ht="15.75" customHeight="1">
       <c r="A159" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C159" s="3" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="D159" s="3" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
       <c r="E159" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F159" s="4" t="s">
-        <v>1119</v>
+        <v>1072</v>
       </c>
       <c r="G159" s="3" t="s">
         <v>1120</v>
       </c>
       <c r="H159" s="4" t="s">
         <v>1121</v>
       </c>
       <c r="I159" s="3" t="s">
         <v>1122</v>
       </c>
       <c r="J159" s="4" t="s">
         <v>1123</v>
       </c>
       <c r="K159" s="4">
-        <v>558.0</v>
+        <v>82.0</v>
       </c>
       <c r="L159" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="160" ht="15.75" customHeight="1">
       <c r="A160" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>1124</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>1125</v>
       </c>
       <c r="D160" s="3" t="s">
-        <v>1080</v>
+        <v>1019</v>
       </c>
       <c r="E160" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F160" s="4" t="s">
-        <v>1081</v>
+        <v>1057</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>1126</v>
       </c>
       <c r="H160" s="4" t="s">
         <v>1127</v>
       </c>
       <c r="I160" s="3" t="s">
         <v>1128</v>
       </c>
       <c r="J160" s="4" t="s">
         <v>1129</v>
       </c>
       <c r="K160" s="4">
-        <v>45.0</v>
+        <v>100.0</v>
       </c>
       <c r="L160" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="161" ht="15.75" customHeight="1">
       <c r="A161" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>1130</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>1131</v>
       </c>
       <c r="D161" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E161" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F161" s="4" t="s">
         <v>1132</v>
       </c>
-      <c r="E161" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F161" s="4" t="s">
+      <c r="G161" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="G161" s="3" t="s">
+      <c r="H161" s="4" t="s">
         <v>1134</v>
       </c>
-      <c r="H161" s="4" t="s">
+      <c r="I161" s="3" t="s">
         <v>1135</v>
       </c>
-      <c r="I161" s="3" t="s">
+      <c r="J161" s="4" t="s">
         <v>1136</v>
       </c>
-      <c r="J161" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K161" s="4">
-        <v>140.0</v>
+        <v>558.0</v>
       </c>
       <c r="L161" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="162" ht="15.75" customHeight="1">
       <c r="A162" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B162" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C162" s="3" t="s">
         <v>1138</v>
       </c>
-      <c r="C162" s="3" t="s">
+      <c r="D162" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E162" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G162" s="3" t="s">
         <v>1139</v>
       </c>
-      <c r="D162" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G162" s="3" t="s">
+      <c r="H162" s="4" t="s">
         <v>1140</v>
       </c>
-      <c r="H162" s="4" t="s">
+      <c r="I162" s="3" t="s">
         <v>1141</v>
       </c>
-      <c r="I162" s="3" t="s">
+      <c r="J162" s="4" t="s">
         <v>1142</v>
       </c>
-      <c r="J162" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K162" s="4">
-        <v>129.0</v>
+        <v>45.0</v>
       </c>
       <c r="L162" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="163" ht="15.75" customHeight="1">
       <c r="A163" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B163" s="3" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C163" s="3" t="s">
         <v>1144</v>
       </c>
-      <c r="C163" s="3" t="s">
+      <c r="D163" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E163" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F163" s="4" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G163" s="3" t="s">
         <v>1145</v>
       </c>
-      <c r="D163" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G163" s="3" t="s">
+      <c r="H163" s="4" t="s">
         <v>1146</v>
       </c>
-      <c r="H163" s="4" t="s">
+      <c r="I163" s="3" t="s">
         <v>1147</v>
       </c>
-      <c r="I163" s="3" t="s">
+      <c r="J163" s="4" t="s">
         <v>1148</v>
       </c>
-      <c r="J163" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K163" s="4">
-        <v>31.0</v>
+        <v>129.0</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="164" ht="15.75" customHeight="1">
       <c r="A164" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B164" s="3" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C164" s="3" t="s">
         <v>1150</v>
       </c>
-      <c r="C164" s="3" t="s">
+      <c r="D164" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E164" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F164" s="4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G164" s="3" t="s">
         <v>1151</v>
       </c>
-      <c r="D164" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F164" s="4" t="s">
+      <c r="H164" s="4" t="s">
         <v>1152</v>
       </c>
-      <c r="G164" s="3" t="s">
+      <c r="I164" s="3" t="s">
         <v>1153</v>
       </c>
-      <c r="H164" s="4" t="s">
+      <c r="J164" s="4" t="s">
         <v>1154</v>
       </c>
-      <c r="I164" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K164" s="4">
-        <v>110.0</v>
+        <v>31.0</v>
       </c>
       <c r="L164" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="165" ht="15.75" customHeight="1">
       <c r="A165" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B165" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E165" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F165" s="4" t="s">
         <v>1157</v>
       </c>
-      <c r="C165" s="3" t="s">
+      <c r="G165" s="3" t="s">
         <v>1158</v>
       </c>
-      <c r="D165" s="3" t="s">
+      <c r="H165" s="4" t="s">
         <v>1159</v>
       </c>
-      <c r="E165" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F165" s="4" t="s">
+      <c r="I165" s="3" t="s">
         <v>1160</v>
       </c>
-      <c r="G165" s="3" t="s">
+      <c r="J165" s="4" t="s">
         <v>1161</v>
       </c>
-      <c r="H165" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K165" s="4">
-        <v>158.0</v>
+        <v>120.0</v>
       </c>
       <c r="L165" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="166" ht="15.75" customHeight="1">
       <c r="A166" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B166" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E166" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F166" s="4" t="s">
         <v>1165</v>
       </c>
-      <c r="C166" s="3" t="s">
+      <c r="G166" s="3" t="s">
         <v>1166</v>
       </c>
-      <c r="D166" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G166" s="3" t="s">
+      <c r="H166" s="4" t="s">
         <v>1167</v>
       </c>
-      <c r="H166" s="4" t="s">
+      <c r="I166" s="3" t="s">
         <v>1168</v>
       </c>
-      <c r="I166" s="3" t="s">
+      <c r="J166" s="4" t="s">
         <v>1169</v>
       </c>
-      <c r="J166" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K166" s="4">
-        <v>94.0</v>
+        <v>168.0</v>
       </c>
       <c r="L166" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="167" ht="15.75" customHeight="1">
       <c r="A167" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B167" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C167" s="3" t="s">
         <v>1171</v>
       </c>
-      <c r="C167" s="3" t="s">
+      <c r="D167" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E167" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F167" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G167" s="3" t="s">
         <v>1172</v>
       </c>
-      <c r="D167" s="3" t="s">
+      <c r="H167" s="4" t="s">
         <v>1173</v>
       </c>
-      <c r="E167" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F167" s="4" t="s">
+      <c r="I167" s="3" t="s">
         <v>1174</v>
       </c>
-      <c r="G167" s="3" t="s">
+      <c r="J167" s="4" t="s">
         <v>1175</v>
       </c>
-      <c r="H167" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K167" s="4">
-        <v>147.0</v>
+        <v>94.0</v>
       </c>
       <c r="L167" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="168" ht="15.75" customHeight="1">
       <c r="A168" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B168" s="3" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E168" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F168" s="4" t="s">
         <v>1179</v>
       </c>
-      <c r="C168" s="3" t="s">
+      <c r="G168" s="3" t="s">
         <v>1180</v>
       </c>
-      <c r="D168" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G168" s="3" t="s">
+      <c r="H168" s="4" t="s">
         <v>1181</v>
       </c>
-      <c r="H168" s="4" t="s">
+      <c r="I168" s="3" t="s">
         <v>1182</v>
       </c>
-      <c r="I168" s="3" t="s">
+      <c r="J168" s="4" t="s">
         <v>1183</v>
       </c>
-      <c r="J168" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K168" s="4">
-        <v>175.0</v>
+        <v>147.0</v>
       </c>
       <c r="L168" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="169" ht="15.75" customHeight="1">
       <c r="A169" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B169" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C169" s="3" t="s">
         <v>1185</v>
       </c>
-      <c r="C169" s="3" t="s">
+      <c r="D169" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E169" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F169" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G169" s="3" t="s">
         <v>1186</v>
       </c>
-      <c r="D169" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G169" s="3" t="s">
+      <c r="H169" s="4" t="s">
         <v>1187</v>
       </c>
-      <c r="H169" s="4" t="s">
+      <c r="I169" s="3" t="s">
         <v>1188</v>
       </c>
-      <c r="I169" s="3" t="s">
+      <c r="J169" s="4" t="s">
         <v>1189</v>
       </c>
-      <c r="J169" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K169" s="4">
-        <v>92.0</v>
+        <v>175.0</v>
       </c>
       <c r="L169" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="170" ht="15.75" customHeight="1">
       <c r="A170" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B170" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C170" s="3" t="s">
         <v>1191</v>
       </c>
-      <c r="C170" s="3" t="s">
+      <c r="D170" s="3" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F170" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="G170" s="3" t="s">
         <v>1192</v>
       </c>
-      <c r="D170" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G170" s="3" t="s">
+      <c r="H170" s="4" t="s">
         <v>1193</v>
       </c>
-      <c r="H170" s="4" t="s">
+      <c r="I170" s="3" t="s">
         <v>1194</v>
       </c>
-      <c r="I170" s="3" t="s">
+      <c r="J170" s="4" t="s">
         <v>1195</v>
       </c>
-      <c r="J170" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K170" s="4">
-        <v>144.0</v>
+        <v>92.0</v>
       </c>
       <c r="L170" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="171" ht="15.75" customHeight="1">
       <c r="A171" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B171" s="3" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C171" s="3" t="s">
         <v>1197</v>
       </c>
-      <c r="C171" s="3" t="s">
+      <c r="D171" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E171" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G171" s="3" t="s">
         <v>1198</v>
       </c>
-      <c r="D171" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G171" s="3" t="s">
+      <c r="H171" s="4" t="s">
         <v>1199</v>
       </c>
-      <c r="H171" s="4" t="s">
+      <c r="I171" s="3" t="s">
         <v>1200</v>
       </c>
-      <c r="I171" s="3" t="s">
+      <c r="J171" s="4" t="s">
         <v>1201</v>
       </c>
-      <c r="J171" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K171" s="4">
-        <v>100.0</v>
+        <v>154.0</v>
       </c>
       <c r="L171" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="172" ht="15.75" customHeight="1">
       <c r="A172" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B172" s="3" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C172" s="3" t="s">
         <v>1203</v>
       </c>
-      <c r="C172" s="3" t="s">
+      <c r="D172" s="3" t="s">
         <v>1204</v>
       </c>
-      <c r="D172" s="3" t="s">
+      <c r="E172" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F172" s="4" t="s">
         <v>1205</v>
       </c>
-      <c r="E172" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F172" s="4" t="s">
+      <c r="G172" s="3" t="s">
         <v>1206</v>
       </c>
-      <c r="G172" s="3" t="s">
+      <c r="H172" s="4" t="s">
         <v>1207</v>
       </c>
-      <c r="H172" s="4" t="s">
+      <c r="I172" s="3" t="s">
         <v>1208</v>
       </c>
-      <c r="I172" s="3" t="s">
+      <c r="J172" s="4" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
       <c r="K172" s="4">
         <v>102.0</v>
       </c>
       <c r="L172" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="173" ht="15.75" customHeight="1">
       <c r="A173" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B173" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C173" s="3" t="s">
         <v>1211</v>
       </c>
-      <c r="C173" s="3" t="s">
+      <c r="D173" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E173" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G173" s="3" t="s">
         <v>1212</v>
       </c>
-      <c r="D173" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G173" s="3" t="s">
+      <c r="H173" s="4" t="s">
         <v>1213</v>
       </c>
-      <c r="H173" s="4" t="s">
+      <c r="I173" s="3" t="s">
         <v>1214</v>
       </c>
-      <c r="I173" s="3" t="s">
+      <c r="J173" s="4" t="s">
         <v>1215</v>
-      </c>
-[...1 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="K173" s="4">
         <v>200.0</v>
       </c>
       <c r="L173" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="174" ht="15.75" customHeight="1">
       <c r="A174" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B174" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C174" s="3" t="s">
         <v>1217</v>
       </c>
-      <c r="C174" s="3" t="s">
+      <c r="D174" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E174" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F174" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G174" s="3" t="s">
         <v>1218</v>
       </c>
-      <c r="D174" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G174" s="3" t="s">
+      <c r="H174" s="4" t="s">
         <v>1219</v>
       </c>
-      <c r="H174" s="4" t="s">
+      <c r="I174" s="3" t="s">
         <v>1220</v>
       </c>
-      <c r="I174" s="3" t="s">
+      <c r="J174" s="4" t="s">
         <v>1221</v>
-      </c>
-[...1 lines deleted...]
-        <v>1222</v>
       </c>
       <c r="K174" s="4">
         <v>100.0</v>
       </c>
       <c r="L174" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="175" ht="15.75" customHeight="1">
       <c r="A175" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B175" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C175" s="3" t="s">
         <v>1223</v>
       </c>
-      <c r="C175" s="3" t="s">
+      <c r="D175" s="3" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E175" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F175" s="4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G175" s="3" t="s">
         <v>1224</v>
       </c>
-      <c r="D175" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G175" s="3" t="s">
+      <c r="H175" s="4" t="s">
         <v>1225</v>
       </c>
-      <c r="H175" s="4" t="s">
+      <c r="I175" s="3" t="s">
         <v>1226</v>
       </c>
-      <c r="I175" s="3" t="s">
+      <c r="J175" s="4" t="s">
         <v>1227</v>
-      </c>
-[...1 lines deleted...]
-        <v>1228</v>
       </c>
       <c r="K175" s="4">
         <v>160.0</v>
       </c>
       <c r="L175" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="176" ht="15.75" customHeight="1">
       <c r="A176" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B176" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C176" s="3" t="s">
         <v>1229</v>
       </c>
-      <c r="C176" s="3" t="s">
+      <c r="D176" s="3" t="s">
         <v>1230</v>
       </c>
-      <c r="D176" s="3" t="s">
+      <c r="E176" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F176" s="4" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G176" s="3" t="s">
         <v>1231</v>
       </c>
-      <c r="E176" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G176" s="3" t="s">
+      <c r="H176" s="4" t="s">
         <v>1232</v>
       </c>
-      <c r="H176" s="4" t="s">
+      <c r="I176" s="3" t="s">
         <v>1233</v>
       </c>
-      <c r="I176" s="3" t="s">
+      <c r="J176" s="4" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
       <c r="K176" s="4">
         <v>41.0</v>
       </c>
       <c r="L176" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="177" ht="15.75" customHeight="1">
       <c r="A177" s="3" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="B177" s="3" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C177" s="3" t="s">
         <v>1236</v>
       </c>
-      <c r="C177" s="3" t="s">
+      <c r="D177" s="3" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1173</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F177" s="4" t="s">
         <v>1238</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>1239</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="I177" s="3" t="s">
         <v>1241</v>
       </c>
       <c r="J177" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="K177" s="4">
-        <v>285.0</v>
+        <v>140.0</v>
       </c>
       <c r="L177" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="178" ht="15.75" customHeight="1">
       <c r="A178" s="3" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B178" s="3" t="s">
         <v>1243</v>
       </c>
-      <c r="B178" s="3" t="s">
+      <c r="C178" s="3" t="s">
         <v>1244</v>
       </c>
-      <c r="C178" s="3" t="s">
+      <c r="D178" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E178" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F178" s="4" t="s">
         <v>1245</v>
       </c>
-      <c r="D178" s="3" t="s">
+      <c r="G178" s="3" t="s">
         <v>1246</v>
       </c>
-      <c r="E178" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F178" s="4" t="s">
+      <c r="H178" s="4" t="s">
         <v>1247</v>
       </c>
-      <c r="G178" s="3" t="s">
+      <c r="I178" s="3" t="s">
         <v>1248</v>
       </c>
-      <c r="H178" s="4" t="s">
+      <c r="J178" s="4" t="s">
         <v>1249</v>
       </c>
-      <c r="I178" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K178" s="4">
-        <v>170.0</v>
+        <v>285.0</v>
       </c>
       <c r="L178" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="179" ht="15.75" customHeight="1">
       <c r="A179" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B179" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C179" s="3" t="s">
         <v>1252</v>
       </c>
-      <c r="C179" s="3" t="s">
+      <c r="D179" s="3" t="s">
         <v>1253</v>
       </c>
-      <c r="D179" s="3" t="s">
+      <c r="E179" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F179" s="4" t="s">
         <v>1254</v>
       </c>
-      <c r="E179" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F179" s="4" t="s">
+      <c r="G179" s="3" t="s">
         <v>1255</v>
       </c>
-      <c r="G179" s="3" t="s">
+      <c r="H179" s="4" t="s">
         <v>1256</v>
       </c>
-      <c r="H179" s="4" t="s">
+      <c r="I179" s="3" t="s">
         <v>1257</v>
       </c>
-      <c r="I179" s="3" t="s">
+      <c r="J179" s="4" t="s">
         <v>1258</v>
       </c>
-      <c r="J179" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K179" s="4">
-        <v>180.0</v>
+        <v>170.0</v>
       </c>
       <c r="L179" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="180" ht="15.75" customHeight="1">
       <c r="A180" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B180" s="3" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C180" s="3" t="s">
         <v>1260</v>
       </c>
-      <c r="C180" s="3" t="s">
+      <c r="D180" s="3" t="s">
         <v>1261</v>
       </c>
-      <c r="D180" s="3" t="s">
+      <c r="E180" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F180" s="4" t="s">
         <v>1262</v>
       </c>
-      <c r="E180" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F180" s="4" t="s">
+      <c r="G180" s="3" t="s">
         <v>1263</v>
       </c>
-      <c r="G180" s="3" t="s">
+      <c r="H180" s="4" t="s">
         <v>1264</v>
       </c>
-      <c r="H180" s="4" t="s">
+      <c r="I180" s="3" t="s">
         <v>1265</v>
       </c>
-      <c r="I180" s="3" t="s">
+      <c r="J180" s="4" t="s">
         <v>1266</v>
       </c>
-      <c r="J180" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K180" s="4">
-        <v>155.0</v>
+        <v>180.0</v>
       </c>
       <c r="L180" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="181" ht="15.75" customHeight="1">
       <c r="A181" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B181" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C181" s="3" t="s">
         <v>1268</v>
       </c>
-      <c r="C181" s="3" t="s">
+      <c r="D181" s="3" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1262</v>
       </c>
       <c r="E181" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F181" s="4" t="s">
         <v>1270</v>
       </c>
       <c r="G181" s="3" t="s">
         <v>1271</v>
       </c>
       <c r="H181" s="4" t="s">
         <v>1272</v>
       </c>
       <c r="I181" s="3" t="s">
         <v>1273</v>
       </c>
       <c r="J181" s="4" t="s">
         <v>1274</v>
       </c>
       <c r="K181" s="4">
-        <v>177.0</v>
+        <v>155.0</v>
       </c>
       <c r="L181" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="182" ht="15.75" customHeight="1">
       <c r="A182" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>1275</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>1276</v>
       </c>
       <c r="D182" s="3" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
       <c r="E182" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F182" s="4" t="s">
-        <v>1255</v>
+        <v>1277</v>
       </c>
       <c r="G182" s="3" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="H182" s="4" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="I182" s="3" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="J182" s="4" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="K182" s="4">
-        <v>267.0</v>
+        <v>177.0</v>
       </c>
       <c r="L182" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="183" ht="15.75" customHeight="1">
       <c r="A183" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B183" s="3" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="C183" s="3" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="D183" s="3" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F183" s="4" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="G183" s="3" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="H183" s="4" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="I183" s="3" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="J183" s="4" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="K183" s="4">
         <v>270.0</v>
       </c>
       <c r="L183" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="184" ht="15.75" customHeight="1">
       <c r="A184" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B184" s="3" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C184" s="3" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F184" s="4" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="G184" s="3" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="H184" s="4" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="I184" s="3" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="J184" s="4" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="K184" s="4">
         <v>158.0</v>
       </c>
       <c r="L184" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="185" ht="15.75" customHeight="1">
       <c r="A185" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B185" s="3" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C185" s="3" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="D185" s="3" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="E185" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F185" s="4" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="G185" s="3" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="H185" s="4" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="I185" s="3" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="J185" s="4" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="K185" s="4">
         <v>130.0</v>
       </c>
       <c r="L185" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="186" ht="15.75" customHeight="1">
       <c r="A186" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B186" s="3" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="C186" s="3" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="D186" s="3" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="E186" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F186" s="4" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="G186" s="3" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="H186" s="4" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="I186" s="3" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="J186" s="4" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="K186" s="4">
         <v>162.0</v>
       </c>
       <c r="L186" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="187" ht="15.75" customHeight="1">
       <c r="A187" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B187" s="3" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="C187" s="3" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="D187" s="3" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="E187" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F187" s="4" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="G187" s="3" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="H187" s="4" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="I187" s="3" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="J187" s="4" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="K187" s="4">
         <v>150.0</v>
       </c>
       <c r="L187" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="188" ht="15.75" customHeight="1">
       <c r="A188" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B188" s="3" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="C188" s="3" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="D188" s="3" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="E188" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F188" s="4" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="G188" s="3" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="H188" s="4" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="I188" s="3" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="J188" s="4" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="K188" s="4">
         <v>150.0</v>
       </c>
       <c r="L188" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="189" ht="15.75" customHeight="1">
       <c r="A189" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B189" s="3" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="C189" s="3" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="D189" s="3" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
       <c r="E189" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F189" s="4" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="G189" s="3" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="H189" s="4" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="I189" s="3" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="J189" s="4" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="K189" s="4">
         <v>192.0</v>
       </c>
       <c r="L189" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="190" ht="15.75" customHeight="1">
       <c r="A190" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B190" s="3" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C190" s="3" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D190" s="3" t="s">
-        <v>1337</v>
+        <v>1261</v>
       </c>
       <c r="E190" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F190" s="4" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G190" s="3" t="s">
         <v>1338</v>
       </c>
-      <c r="G190" s="3" t="s">
+      <c r="H190" s="4" t="s">
         <v>1339</v>
       </c>
-      <c r="H190" s="4" t="s">
+      <c r="I190" s="3" t="s">
         <v>1340</v>
       </c>
-      <c r="I190" s="3" t="s">
+      <c r="J190" s="4" t="s">
         <v>1341</v>
       </c>
-      <c r="J190" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K190" s="4">
-        <v>130.0</v>
+        <v>267.0</v>
       </c>
       <c r="L190" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="191" ht="15.75" customHeight="1">
       <c r="A191" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B191" s="3" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C191" s="3" t="s">
         <v>1343</v>
       </c>
-      <c r="C191" s="3" t="s">
+      <c r="D191" s="3" t="s">
         <v>1344</v>
       </c>
-      <c r="D191" s="3" t="s">
+      <c r="E191" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F191" s="4" t="s">
         <v>1345</v>
       </c>
-      <c r="E191" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F191" s="4" t="s">
+      <c r="G191" s="3" t="s">
         <v>1346</v>
       </c>
-      <c r="G191" s="3" t="s">
+      <c r="H191" s="4" t="s">
         <v>1347</v>
       </c>
-      <c r="H191" s="4" t="s">
+      <c r="I191" s="3" t="s">
         <v>1348</v>
       </c>
-      <c r="I191" s="3" t="s">
+      <c r="J191" s="4" t="s">
         <v>1349</v>
       </c>
-      <c r="J191" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K191" s="4">
-        <v>120.0</v>
+        <v>130.0</v>
       </c>
       <c r="L191" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="192" ht="15.75" customHeight="1">
       <c r="A192" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B192" s="3" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C192" s="3" t="s">
         <v>1351</v>
       </c>
-      <c r="C192" s="3" t="s">
+      <c r="D192" s="3" t="s">
         <v>1352</v>
       </c>
-      <c r="D192" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E192" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F192" s="4" t="s">
-        <v>1050</v>
+        <v>1353</v>
       </c>
       <c r="G192" s="3" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="H192" s="4" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="I192" s="3" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="J192" s="4" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="K192" s="4">
-        <v>117.0</v>
+        <v>120.0</v>
       </c>
       <c r="L192" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="193" ht="15.75" customHeight="1">
       <c r="A193" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B193" s="3" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="C193" s="3" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="D193" s="3" t="s">
-        <v>1283</v>
+        <v>1019</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F193" s="4" t="s">
-        <v>1284</v>
+        <v>1057</v>
       </c>
       <c r="G193" s="3" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="H193" s="4" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="I193" s="3" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="J193" s="4" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="K193" s="4">
         <v>44.0</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
     </row>
     <row r="194" ht="15.75" customHeight="1">
       <c r="A194" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B194" s="3" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C194" s="3" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="D194" s="3" t="s">
-        <v>1246</v>
+        <v>1284</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F194" s="4" t="s">
-        <v>1247</v>
+        <v>1285</v>
       </c>
       <c r="G194" s="3" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="H194" s="4" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="I194" s="3" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="J194" s="4" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="K194" s="4">
-        <v>66.0</v>
+        <v>44.0</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
     </row>
     <row r="195" ht="15.75" customHeight="1">
       <c r="A195" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B195" s="3" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="C195" s="3" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="D195" s="3" t="s">
-        <v>1371</v>
+        <v>1253</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F195" s="4" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G195" s="3" t="s">
         <v>1372</v>
       </c>
-      <c r="G195" s="3" t="s">
+      <c r="H195" s="4" t="s">
         <v>1373</v>
       </c>
-      <c r="H195" s="4" t="s">
+      <c r="I195" s="3" t="s">
         <v>1374</v>
       </c>
-      <c r="I195" s="3" t="s">
+      <c r="J195" s="4" t="s">
         <v>1375</v>
       </c>
-      <c r="J195" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K195" s="4">
-        <v>107.0</v>
+        <v>66.0</v>
       </c>
       <c r="L195" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="196" ht="15.75" customHeight="1">
       <c r="A196" s="3" t="s">
-        <v>1243</v>
+        <v>1250</v>
       </c>
       <c r="B196" s="3" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C196" s="3" t="s">
         <v>1377</v>
       </c>
-      <c r="C196" s="3" t="s">
+      <c r="D196" s="3" t="s">
         <v>1378</v>
       </c>
-      <c r="D196" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E196" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F196" s="4" t="s">
-        <v>1247</v>
+        <v>1379</v>
       </c>
       <c r="G196" s="3" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="H196" s="4" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="I196" s="3" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="J196" s="4" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="K196" s="4">
-        <v>160.0</v>
+        <v>107.0</v>
       </c>
       <c r="L196" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="197" ht="15.75" customHeight="1">
       <c r="A197" s="3" t="s">
-        <v>1383</v>
+        <v>1250</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>1384</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>1385</v>
       </c>
       <c r="D197" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G197" s="3" t="s">
         <v>1386</v>
       </c>
-      <c r="E197" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F197" s="4" t="s">
+      <c r="H197" s="4" t="s">
         <v>1387</v>
       </c>
-      <c r="G197" s="3" t="s">
+      <c r="I197" s="3" t="s">
         <v>1388</v>
       </c>
-      <c r="H197" s="4" t="s">
+      <c r="J197" s="4" t="s">
         <v>1389</v>
       </c>
-      <c r="I197" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K197" s="4">
-        <v>120.0</v>
+        <v>160.0</v>
       </c>
       <c r="L197" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="198" ht="15.75" customHeight="1">
       <c r="A198" s="3" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C198" s="3" t="s">
         <v>1392</v>
       </c>
-      <c r="B198" s="3" t="s">
+      <c r="D198" s="3" t="s">
         <v>1393</v>
       </c>
-      <c r="C198" s="3" t="s">
+      <c r="E198" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F198" s="4" t="s">
         <v>1394</v>
       </c>
-      <c r="D198" s="3" t="s">
+      <c r="G198" s="3" t="s">
         <v>1395</v>
       </c>
-      <c r="E198" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F198" s="4" t="s">
+      <c r="H198" s="4" t="s">
         <v>1396</v>
       </c>
-      <c r="G198" s="3" t="s">
+      <c r="I198" s="3" t="s">
         <v>1397</v>
       </c>
-      <c r="H198" s="4" t="s">
+      <c r="J198" s="4" t="s">
         <v>1398</v>
       </c>
-      <c r="I198" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K198" s="4">
-        <v>125.0</v>
+        <v>120.0</v>
       </c>
       <c r="L198" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="199" ht="15.75" customHeight="1">
       <c r="A199" s="3" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="B199" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C199" s="3" t="s">
         <v>1401</v>
       </c>
-      <c r="C199" s="3" t="s">
+      <c r="D199" s="3" t="s">
         <v>1402</v>
       </c>
-      <c r="D199" s="3" t="s">
+      <c r="E199" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F199" s="4" t="s">
         <v>1403</v>
       </c>
-      <c r="E199" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F199" s="4" t="s">
+      <c r="G199" s="3" t="s">
         <v>1404</v>
       </c>
-      <c r="G199" s="3" t="s">
+      <c r="H199" s="4" t="s">
         <v>1405</v>
       </c>
-      <c r="H199" s="4" t="s">
+      <c r="I199" s="3" t="s">
         <v>1406</v>
       </c>
-      <c r="I199" s="3" t="s">
+      <c r="J199" s="4" t="s">
         <v>1407</v>
       </c>
-      <c r="J199" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K199" s="4">
-        <v>160.0</v>
+        <v>125.0</v>
       </c>
       <c r="L199" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="200" ht="15.75" customHeight="1">
       <c r="A200" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C200" s="3" t="s">
         <v>1409</v>
       </c>
-      <c r="B200" s="3" t="s">
+      <c r="D200" s="3" t="s">
         <v>1410</v>
       </c>
-      <c r="C200" s="3" t="s">
+      <c r="E200" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F200" s="4" t="s">
         <v>1411</v>
       </c>
-      <c r="D200" s="3" t="s">
+      <c r="G200" s="3" t="s">
         <v>1412</v>
       </c>
-      <c r="E200" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F200" s="4" t="s">
+      <c r="H200" s="4" t="s">
         <v>1413</v>
       </c>
-      <c r="G200" s="3" t="s">
+      <c r="I200" s="3" t="s">
         <v>1414</v>
       </c>
-      <c r="H200" s="4" t="s">
+      <c r="J200" s="4" t="s">
         <v>1415</v>
       </c>
-      <c r="I200" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K200" s="4">
-        <v>76.0</v>
+        <v>160.0</v>
       </c>
       <c r="L200" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="201" ht="15.75" customHeight="1">
       <c r="A201" s="3" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="B201" s="3" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C201" s="3" t="s">
         <v>1418</v>
       </c>
-      <c r="C201" s="3" t="s">
+      <c r="D201" s="3" t="s">
         <v>1419</v>
       </c>
-      <c r="D201" s="3" t="s">
+      <c r="E201" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F201" s="4" t="s">
         <v>1420</v>
       </c>
-      <c r="E201" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F201" s="4" t="s">
+      <c r="G201" s="3" t="s">
         <v>1421</v>
       </c>
-      <c r="G201" s="3" t="s">
+      <c r="H201" s="4" t="s">
         <v>1422</v>
       </c>
-      <c r="H201" s="4" t="s">
+      <c r="I201" s="3" t="s">
         <v>1423</v>
       </c>
-      <c r="I201" s="3" t="s">
+      <c r="J201" s="4" t="s">
         <v>1424</v>
       </c>
-      <c r="J201" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K201" s="4">
-        <v>135.0</v>
+        <v>76.0</v>
       </c>
       <c r="L201" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="202" ht="15.75" customHeight="1">
       <c r="A202" s="3" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C202" s="3" t="s">
         <v>1426</v>
       </c>
-      <c r="B202" s="3" t="s">
+      <c r="D202" s="3" t="s">
         <v>1427</v>
       </c>
-      <c r="C202" s="3" t="s">
+      <c r="E202" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F202" s="4" t="s">
         <v>1428</v>
       </c>
-      <c r="D202" s="3" t="s">
+      <c r="G202" s="3" t="s">
         <v>1429</v>
       </c>
-      <c r="E202" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F202" s="4" t="s">
+      <c r="H202" s="4" t="s">
         <v>1430</v>
       </c>
-      <c r="G202" s="3" t="s">
+      <c r="I202" s="3" t="s">
         <v>1431</v>
       </c>
-      <c r="H202" s="4" t="s">
+      <c r="J202" s="4" t="s">
         <v>1432</v>
       </c>
-      <c r="I202" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K202" s="4">
-        <v>286.0</v>
+        <v>135.0</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="203" ht="15.75" customHeight="1">
       <c r="A203" s="3" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C203" s="3" t="s">
         <v>1435</v>
       </c>
-      <c r="B203" s="3" t="s">
+      <c r="D203" s="3" t="s">
         <v>1436</v>
       </c>
-      <c r="C203" s="3" t="s">
+      <c r="E203" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F203" s="4" t="s">
         <v>1437</v>
       </c>
-      <c r="D203" s="3" t="s">
+      <c r="G203" s="3" t="s">
         <v>1438</v>
       </c>
-      <c r="E203" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F203" s="4" t="s">
+      <c r="H203" s="4" t="s">
         <v>1439</v>
       </c>
-      <c r="G203" s="3" t="s">
+      <c r="I203" s="3" t="s">
         <v>1440</v>
       </c>
-      <c r="H203" s="4" t="s">
+      <c r="J203" s="4" t="s">
         <v>1441</v>
       </c>
-      <c r="I203" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K203" s="4">
-        <v>195.0</v>
+        <v>286.0</v>
       </c>
       <c r="L203" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="204" ht="15.75" customHeight="1">
       <c r="A204" s="3" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
       <c r="B204" s="3" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C204" s="3" t="s">
         <v>1444</v>
       </c>
-      <c r="C204" s="3" t="s">
+      <c r="D204" s="3" t="s">
         <v>1445</v>
       </c>
-      <c r="D204" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E204" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F204" s="4" t="s">
-        <v>1439</v>
+        <v>1446</v>
       </c>
       <c r="G204" s="3" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="H204" s="4" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="I204" s="3" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="J204" s="4" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="K204" s="4">
-        <v>99.0</v>
+        <v>195.0</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="205" ht="15.75" customHeight="1">
       <c r="A205" s="3" t="s">
-        <v>1450</v>
+        <v>1442</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>1451</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>1452</v>
       </c>
       <c r="D205" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E205" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>1446</v>
+      </c>
+      <c r="G205" s="3" t="s">
         <v>1453</v>
       </c>
-      <c r="E205" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F205" s="4" t="s">
+      <c r="H205" s="4" t="s">
         <v>1454</v>
       </c>
-      <c r="G205" s="3" t="s">
+      <c r="I205" s="3" t="s">
         <v>1455</v>
       </c>
-      <c r="H205" s="4" t="s">
+      <c r="J205" s="4" t="s">
         <v>1456</v>
       </c>
-      <c r="I205" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K205" s="4">
-        <v>59.0</v>
+        <v>99.0</v>
       </c>
       <c r="L205" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="206" ht="15.75" customHeight="1">
       <c r="A206" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B206" s="3" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C206" s="3" t="s">
         <v>1459</v>
       </c>
-      <c r="C206" s="3" t="s">
+      <c r="D206" s="3" t="s">
         <v>1460</v>
       </c>
-      <c r="D206" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F206" s="4" t="s">
-        <v>1454</v>
+        <v>1461</v>
       </c>
       <c r="G206" s="3" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="H206" s="4" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="I206" s="3" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="J206" s="4" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="K206" s="4">
-        <v>172.0</v>
+        <v>59.0</v>
       </c>
       <c r="L206" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="207" ht="15.75" customHeight="1">
       <c r="A207" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B207" s="3" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C207" s="3" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="D207" s="3" t="s">
-        <v>1453</v>
+        <v>1460</v>
       </c>
       <c r="E207" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F207" s="4" t="s">
-        <v>1467</v>
+        <v>1461</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>1468</v>
       </c>
       <c r="H207" s="4" t="s">
         <v>1469</v>
       </c>
       <c r="I207" s="3" t="s">
         <v>1470</v>
       </c>
       <c r="J207" s="4" t="s">
         <v>1471</v>
       </c>
       <c r="K207" s="4">
-        <v>80.0</v>
+        <v>172.0</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="208" ht="15.75" customHeight="1">
       <c r="A208" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>1472</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>1473</v>
       </c>
       <c r="D208" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E208" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F208" s="4" t="s">
         <v>1474</v>
       </c>
-      <c r="E208" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F208" s="4" t="s">
+      <c r="G208" s="3" t="s">
         <v>1475</v>
       </c>
-      <c r="G208" s="3" t="s">
+      <c r="H208" s="4" t="s">
         <v>1476</v>
       </c>
-      <c r="H208" s="4" t="s">
+      <c r="I208" s="3" t="s">
         <v>1477</v>
       </c>
-      <c r="I208" s="3" t="s">
+      <c r="J208" s="4" t="s">
         <v>1478</v>
       </c>
-      <c r="J208" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K208" s="4">
-        <v>106.0</v>
+        <v>80.0</v>
       </c>
       <c r="L208" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="209" ht="15.75" customHeight="1">
       <c r="A209" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B209" s="3" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C209" s="3" t="s">
         <v>1480</v>
       </c>
-      <c r="C209" s="3" t="s">
+      <c r="D209" s="3" t="s">
         <v>1481</v>
       </c>
-      <c r="D209" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E209" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F209" s="4" t="s">
-        <v>1467</v>
+        <v>1482</v>
       </c>
       <c r="G209" s="3" t="s">
-        <v>1058</v>
+        <v>1483</v>
       </c>
       <c r="H209" s="4" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="I209" s="3" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="J209" s="4" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="K209" s="4">
-        <v>140.0</v>
+        <v>106.0</v>
       </c>
       <c r="L209" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="210" ht="15.75" customHeight="1">
       <c r="A210" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B210" s="3" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="C210" s="3" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D210" s="3" t="s">
-        <v>1487</v>
+        <v>1460</v>
       </c>
       <c r="E210" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F210" s="4" t="s">
-        <v>1488</v>
+        <v>1474</v>
       </c>
       <c r="G210" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H210" s="4" t="s">
         <v>1489</v>
       </c>
-      <c r="H210" s="4" t="s">
+      <c r="I210" s="3" t="s">
         <v>1490</v>
       </c>
-      <c r="I210" s="3" t="s">
+      <c r="J210" s="4" t="s">
         <v>1491</v>
       </c>
-      <c r="J210" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K210" s="4">
-        <v>82.0</v>
+        <v>140.0</v>
       </c>
       <c r="L210" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="211" ht="15.75" customHeight="1">
       <c r="A211" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B211" s="3" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C211" s="3" t="s">
         <v>1493</v>
       </c>
-      <c r="C211" s="3" t="s">
+      <c r="D211" s="3" t="s">
         <v>1494</v>
       </c>
-      <c r="D211" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E211" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F211" s="4" t="s">
-        <v>1467</v>
+        <v>1495</v>
       </c>
       <c r="G211" s="3" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="H211" s="4" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="I211" s="3" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="J211" s="4" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="K211" s="4">
-        <v>130.0</v>
+        <v>82.0</v>
       </c>
       <c r="L211" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="212" ht="15.75" customHeight="1">
       <c r="A212" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B212" s="3" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="C212" s="3" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="D212" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E212" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F212" s="4" t="s">
         <v>1474</v>
       </c>
-      <c r="E212" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G212" s="3" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="I212" s="3" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>918</v>
+        <v>1505</v>
       </c>
       <c r="K212" s="4">
-        <v>157.0</v>
+        <v>130.0</v>
       </c>
       <c r="L212" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="213" ht="15.75" customHeight="1">
       <c r="A213" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B213" s="3" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="C213" s="3" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="D213" s="3" t="s">
-        <v>1453</v>
+        <v>1481</v>
       </c>
       <c r="E213" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F213" s="4" t="s">
-        <v>1454</v>
+        <v>1482</v>
       </c>
       <c r="G213" s="3" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
       <c r="H213" s="4" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="I213" s="3" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="J213" s="4" t="s">
-        <v>1509</v>
+        <v>924</v>
       </c>
       <c r="K213" s="4">
-        <v>63.0</v>
+        <v>157.0</v>
       </c>
       <c r="L213" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="214" ht="15.75" customHeight="1">
       <c r="A214" s="3" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="B214" s="3" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C214" s="3" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D214" s="3" t="s">
-        <v>1487</v>
+        <v>1460</v>
       </c>
       <c r="E214" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F214" s="4" t="s">
-        <v>1488</v>
+        <v>1461</v>
       </c>
       <c r="G214" s="3" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="H214" s="4" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="I214" s="3" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="J214" s="4" t="s">
-        <v>925</v>
+        <v>1516</v>
       </c>
       <c r="K214" s="4">
-        <v>121.0</v>
+        <v>63.0</v>
       </c>
       <c r="L214" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="215" ht="15.75" customHeight="1">
       <c r="A215" s="3" t="s">
-        <v>1515</v>
+        <v>1457</v>
       </c>
       <c r="B215" s="3" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="C215" s="3" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="D215" s="3" t="s">
-        <v>1518</v>
+        <v>1494</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F215" s="4" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G215" s="3" t="s">
         <v>1519</v>
       </c>
-      <c r="G215" s="3" t="s">
+      <c r="H215" s="4" t="s">
         <v>1520</v>
       </c>
-      <c r="H215" s="4" t="s">
+      <c r="I215" s="3" t="s">
         <v>1521</v>
       </c>
-      <c r="I215" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J215" s="4" t="s">
-        <v>1523</v>
+        <v>931</v>
       </c>
       <c r="K215" s="4">
-        <v>126.0</v>
+        <v>121.0</v>
       </c>
       <c r="L215" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="216" ht="15.75" customHeight="1">
       <c r="A216" s="3" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="B216" s="3" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C216" s="3" t="s">
         <v>1524</v>
       </c>
-      <c r="C216" s="3" t="s">
+      <c r="D216" s="3" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
       <c r="E216" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F216" s="4" t="s">
         <v>1526</v>
       </c>
       <c r="G216" s="3" t="s">
         <v>1527</v>
       </c>
       <c r="H216" s="4" t="s">
         <v>1528</v>
       </c>
       <c r="I216" s="3" t="s">
         <v>1529</v>
       </c>
       <c r="J216" s="4" t="s">
         <v>1530</v>
       </c>
       <c r="K216" s="4">
-        <v>305.0</v>
+        <v>126.0</v>
       </c>
       <c r="L216" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="217" ht="15.75" customHeight="1">
       <c r="A217" s="3" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>1531</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>1532</v>
       </c>
       <c r="D217" s="3" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="E217" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F217" s="4" t="s">
-        <v>1519</v>
+        <v>1533</v>
       </c>
       <c r="G217" s="3" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="H217" s="4" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="I217" s="3" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="J217" s="4" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="K217" s="4">
-        <v>80.0</v>
+        <v>305.0</v>
       </c>
       <c r="L217" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="218" ht="15.75" customHeight="1">
       <c r="A218" s="3" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="B218" s="3" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="C218" s="3" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="D218" s="3" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="E218" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F218" s="4" t="s">
-        <v>1519</v>
+        <v>1526</v>
       </c>
       <c r="G218" s="3" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="H218" s="4" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="I218" s="3" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="J218" s="4" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="K218" s="4">
-        <v>102.0</v>
+        <v>80.0</v>
       </c>
       <c r="L218" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="219" ht="15.75" customHeight="1">
       <c r="A219" s="3" t="s">
-        <v>1543</v>
+        <v>1522</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>1544</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>1545</v>
       </c>
       <c r="D219" s="3" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E219" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G219" s="3" t="s">
         <v>1546</v>
       </c>
-      <c r="E219" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F219" s="4" t="s">
+      <c r="H219" s="4" t="s">
         <v>1547</v>
       </c>
-      <c r="G219" s="3" t="s">
+      <c r="I219" s="3" t="s">
         <v>1548</v>
       </c>
-      <c r="H219" s="4" t="s">
+      <c r="J219" s="4" t="s">
         <v>1549</v>
       </c>
-      <c r="I219" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K219" s="4">
-        <v>165.0</v>
+        <v>102.0</v>
       </c>
       <c r="L219" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="220" ht="15.75" customHeight="1">
       <c r="A220" s="3" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="B220" s="3" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C220" s="3" t="s">
         <v>1552</v>
       </c>
-      <c r="C220" s="3" t="s">
+      <c r="D220" s="3" t="s">
         <v>1553</v>
       </c>
-      <c r="D220" s="3" t="s">
+      <c r="E220" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F220" s="4" t="s">
         <v>1554</v>
       </c>
-      <c r="E220" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F220" s="4" t="s">
+      <c r="G220" s="3" t="s">
         <v>1555</v>
       </c>
-      <c r="G220" s="3" t="s">
+      <c r="H220" s="4" t="s">
         <v>1556</v>
       </c>
-      <c r="H220" s="4" t="s">
+      <c r="I220" s="3" t="s">
         <v>1557</v>
       </c>
-      <c r="I220" s="3" t="s">
+      <c r="J220" s="4" t="s">
         <v>1558</v>
       </c>
-      <c r="J220" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K220" s="4">
-        <v>73.0</v>
+        <v>165.0</v>
       </c>
       <c r="L220" s="3" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="221" ht="15.75" customHeight="1">
       <c r="A221" s="3" t="s">
-        <v>1543</v>
+        <v>1550</v>
       </c>
       <c r="B221" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C221" s="3" t="s">
         <v>1560</v>
       </c>
-      <c r="C221" s="3" t="s">
+      <c r="D221" s="3" t="s">
         <v>1561</v>
       </c>
-      <c r="D221" s="3" t="s">
+      <c r="E221" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F221" s="4" t="s">
         <v>1562</v>
       </c>
-      <c r="E221" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F221" s="4" t="s">
+      <c r="G221" s="3" t="s">
         <v>1563</v>
       </c>
-      <c r="G221" s="3" t="s">
+      <c r="H221" s="4" t="s">
         <v>1564</v>
       </c>
-      <c r="H221" s="4" t="s">
+      <c r="I221" s="3" t="s">
         <v>1565</v>
       </c>
-      <c r="I221" s="3" t="s">
+      <c r="J221" s="4" t="s">
         <v>1566</v>
       </c>
-      <c r="J221" s="4" t="s">
+      <c r="K221" s="4">
+        <v>73.0</v>
+      </c>
+      <c r="L221" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="222" ht="15.75" customHeight="1">
+      <c r="A222" s="3" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B222" s="3" t="s">
         <v>1567</v>
       </c>
-      <c r="K221" s="4">
+      <c r="C222" s="3" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E222" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>1570</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H222" s="4" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I222" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J222" s="4" t="s">
+        <v>1574</v>
+      </c>
+      <c r="K222" s="4">
         <v>69.0</v>
       </c>
-      <c r="L221" s="3" t="s">
-[...8 lines deleted...]
-      <c r="K222" s="5"/>
+      <c r="L222" s="3" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="223" ht="15.75" customHeight="1">
       <c r="E223" s="5"/>
       <c r="F223" s="5"/>
       <c r="H223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
     </row>
     <row r="224" ht="15.75" customHeight="1">
       <c r="E224" s="5"/>
       <c r="F224" s="5"/>
       <c r="H224" s="5"/>
       <c r="J224" s="5"/>
       <c r="K224" s="5"/>
     </row>
     <row r="225" ht="15.75" customHeight="1">
       <c r="E225" s="5"/>
       <c r="F225" s="5"/>
       <c r="H225" s="5"/>
       <c r="J225" s="5"/>
       <c r="K225" s="5"/>
     </row>
     <row r="226" ht="15.75" customHeight="1">
       <c r="E226" s="5"/>
       <c r="F226" s="5"/>
@@ -18925,51 +18977,51 @@
       <c r="J997" s="5"/>
       <c r="K997" s="5"/>
     </row>
     <row r="998" ht="15.75" customHeight="1">
       <c r="E998" s="5"/>
       <c r="F998" s="5"/>
       <c r="H998" s="5"/>
       <c r="J998" s="5"/>
       <c r="K998" s="5"/>
     </row>
     <row r="999" ht="15.75" customHeight="1">
       <c r="E999" s="5"/>
       <c r="F999" s="5"/>
       <c r="H999" s="5"/>
       <c r="J999" s="5"/>
       <c r="K999" s="5"/>
     </row>
     <row r="1000" ht="15.75" customHeight="1">
       <c r="E1000" s="5"/>
       <c r="F1000" s="5"/>
       <c r="H1000" s="5"/>
       <c r="J1000" s="5"/>
       <c r="K1000" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="$A$1:$L$221"/>
+  <autoFilter ref="$A$1:$Z$222"/>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100093141C1741E3E4DBBC1290E4A9A5775" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5687a27188606a7025f072b0b7f27a21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dcc10a156eb2aa295318eab019ded2b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -19075,50 +19127,50 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62A389F9-CB8D-466E-98AC-4C933D9A9828}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08323F17-F463-4813-A89B-A2B0E315E102}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDEC8A89-2781-42CB-A311-F7584B4A2FDB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55BEA260-93E5-4886-916D-ABCDCF03963F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97108372-36D7-4064-9A58-94A13B42563D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C10D34D-DA87-4528-9946-D5549B469DAB}"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bruce Woodard</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>