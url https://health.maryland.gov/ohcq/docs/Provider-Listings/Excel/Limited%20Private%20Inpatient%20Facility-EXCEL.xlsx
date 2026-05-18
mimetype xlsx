--- v0 (2025-11-21)
+++ v1 (2026-05-18)
@@ -1,302 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="LPIF-EXCEL as of 01-30-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="Limited Hospice-EXCEL as of 05-" sheetId="1" r:id="rId5"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'Limited Hospice-EXCEL as of 05-'!$A$1:$J$2</definedName>
+  </definedNames>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
-    <t>Provider</t>
+    <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Name of Contact Person</t>
   </si>
   <si>
-    <t>Business Email</t>
+    <t>Business Phone Number</t>
   </si>
   <si>
-    <t>Business Phone Number</t>
+    <t>Business Email</t>
   </si>
   <si>
     <t>License Number</t>
   </si>
   <si>
-    <t>Anne Arundel County</t>
+    <t>Montgomery</t>
   </si>
   <si>
-    <t>Discovery Mood &amp; Anxiety Program, Crownsville Magnolia</t>
+    <t>Caring Matters</t>
   </si>
   <si>
-    <t>2010 St. Stephens Woods Drive</t>
+    <t>518 South Frederick Avenue</t>
   </si>
   <si>
-    <t>Crownsville</t>
+    <t>Gaithersburg</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
-    <t>Yvonka De Ridder</t>
+    <t>Allison K. Stearns</t>
   </si>
   <si>
-    <t>yvonka.deridder@discoverymood.com</t>
+    <t>(301) 869-4673</t>
   </si>
   <si>
-    <t>(410) 803-5573</t>
+    <t>hospice@hospicecaring.com</t>
   </si>
   <si>
-    <t>02023</t>
-[...98 lines deleted...]
-    <t>(240) 681-6000</t>
+    <t>HOSPICEL-001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11.0"/>
+      <sz val="12.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFCCCCCC"/>
-        <bgColor rgb="FFCCCCCC"/>
+        <fgColor rgb="FFD9D9D9"/>
+        <bgColor rgb="FFD9D9D9"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="6">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -464,12223 +365,3122 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
-    <col customWidth="1" min="1" max="1" width="20.86"/>
-[...8 lines deleted...]
-    <col customWidth="1" min="10" max="10" width="15.14"/>
+    <col customWidth="1" min="1" max="1" width="23.0"/>
+    <col customWidth="1" min="2" max="2" width="37.29"/>
+    <col customWidth="1" min="3" max="3" width="31.71"/>
+    <col customWidth="1" min="4" max="4" width="17.29"/>
+    <col customWidth="1" min="5" max="5" width="12.29"/>
+    <col customWidth="1" min="6" max="6" width="12.14"/>
+    <col customWidth="1" min="7" max="7" width="32.71"/>
+    <col customWidth="1" min="8" max="8" width="17.71"/>
+    <col customWidth="1" min="9" max="9" width="35.29"/>
+    <col customWidth="1" min="10" max="10" width="19.29"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="F2" s="5">
-        <v>21032.0</v>
+      <c r="F2" s="4">
+        <v>20877.0</v>
       </c>
-      <c r="G2" s="3" t="s">
+      <c r="G2" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="H2" s="3" t="s">
+      <c r="H2" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="J2" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="H3" s="5"/>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="H4" s="5"/>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="H5" s="5"/>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="H6" s="5"/>
     </row>
     <row r="7">
-      <c r="A7" s="3" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="H7" s="5"/>
     </row>
     <row r="8">
-      <c r="A8" s="3" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="H8" s="5"/>
     </row>
     <row r="9">
-      <c r="A9" s="6"/>
-[...8 lines deleted...]
-      <c r="J9" s="8"/>
+      <c r="H9" s="5"/>
     </row>
     <row r="10">
-      <c r="A10" s="6"/>
-[...8 lines deleted...]
-      <c r="J10" s="8"/>
+      <c r="H10" s="5"/>
     </row>
     <row r="11">
-      <c r="A11" s="6"/>
-[...8 lines deleted...]
-      <c r="J11" s="8"/>
+      <c r="H11" s="5"/>
     </row>
     <row r="12">
-      <c r="A12" s="6"/>
-[...8 lines deleted...]
-      <c r="J12" s="8"/>
+      <c r="H12" s="5"/>
     </row>
     <row r="13">
-      <c r="A13" s="6"/>
-[...8 lines deleted...]
-      <c r="J13" s="8"/>
+      <c r="H13" s="5"/>
     </row>
     <row r="14">
-      <c r="A14" s="6"/>
-[...8 lines deleted...]
-      <c r="J14" s="8"/>
+      <c r="H14" s="5"/>
     </row>
     <row r="15">
-      <c r="A15" s="6"/>
-[...8 lines deleted...]
-      <c r="J15" s="8"/>
+      <c r="H15" s="5"/>
     </row>
     <row r="16">
-      <c r="A16" s="6"/>
-[...8 lines deleted...]
-      <c r="J16" s="8"/>
+      <c r="H16" s="5"/>
     </row>
     <row r="17">
-      <c r="A17" s="6"/>
-[...8 lines deleted...]
-      <c r="J17" s="8"/>
+      <c r="H17" s="5"/>
     </row>
     <row r="18">
-      <c r="A18" s="6"/>
-[...8 lines deleted...]
-      <c r="J18" s="8"/>
+      <c r="H18" s="5"/>
     </row>
     <row r="19">
-      <c r="A19" s="6"/>
-[...8 lines deleted...]
-      <c r="J19" s="8"/>
+      <c r="H19" s="5"/>
     </row>
     <row r="20">
-      <c r="A20" s="6"/>
-[...8 lines deleted...]
-      <c r="J20" s="8"/>
+      <c r="H20" s="5"/>
     </row>
     <row r="21" ht="15.75" customHeight="1">
-      <c r="A21" s="6"/>
-[...8 lines deleted...]
-      <c r="J21" s="8"/>
+      <c r="H21" s="5"/>
     </row>
     <row r="22" ht="15.75" customHeight="1">
-      <c r="A22" s="6"/>
-[...8 lines deleted...]
-      <c r="J22" s="8"/>
+      <c r="H22" s="5"/>
     </row>
     <row r="23" ht="15.75" customHeight="1">
-      <c r="A23" s="6"/>
-[...8 lines deleted...]
-      <c r="J23" s="8"/>
+      <c r="H23" s="5"/>
     </row>
     <row r="24" ht="15.75" customHeight="1">
-      <c r="A24" s="6"/>
-[...8 lines deleted...]
-      <c r="J24" s="8"/>
+      <c r="H24" s="5"/>
     </row>
     <row r="25" ht="15.75" customHeight="1">
-      <c r="A25" s="6"/>
-[...8 lines deleted...]
-      <c r="J25" s="8"/>
+      <c r="H25" s="5"/>
     </row>
     <row r="26" ht="15.75" customHeight="1">
-      <c r="A26" s="6"/>
-[...8 lines deleted...]
-      <c r="J26" s="8"/>
+      <c r="H26" s="5"/>
     </row>
     <row r="27" ht="15.75" customHeight="1">
-      <c r="A27" s="6"/>
-[...8 lines deleted...]
-      <c r="J27" s="8"/>
+      <c r="H27" s="5"/>
     </row>
     <row r="28" ht="15.75" customHeight="1">
-      <c r="A28" s="6"/>
-[...8 lines deleted...]
-      <c r="J28" s="8"/>
+      <c r="H28" s="5"/>
     </row>
     <row r="29" ht="15.75" customHeight="1">
-      <c r="A29" s="6"/>
-[...8 lines deleted...]
-      <c r="J29" s="8"/>
+      <c r="H29" s="5"/>
     </row>
     <row r="30" ht="15.75" customHeight="1">
-      <c r="A30" s="6"/>
-[...8 lines deleted...]
-      <c r="J30" s="8"/>
+      <c r="H30" s="5"/>
     </row>
     <row r="31" ht="15.75" customHeight="1">
-      <c r="A31" s="6"/>
-[...8 lines deleted...]
-      <c r="J31" s="8"/>
+      <c r="H31" s="5"/>
     </row>
     <row r="32" ht="15.75" customHeight="1">
-      <c r="A32" s="6"/>
-[...8 lines deleted...]
-      <c r="J32" s="8"/>
+      <c r="H32" s="5"/>
     </row>
     <row r="33" ht="15.75" customHeight="1">
-      <c r="A33" s="6"/>
-[...8 lines deleted...]
-      <c r="J33" s="8"/>
+      <c r="H33" s="5"/>
     </row>
     <row r="34" ht="15.75" customHeight="1">
-      <c r="A34" s="6"/>
-[...8 lines deleted...]
-      <c r="J34" s="8"/>
+      <c r="H34" s="5"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
-      <c r="A35" s="6"/>
-[...8 lines deleted...]
-      <c r="J35" s="8"/>
+      <c r="H35" s="5"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
-      <c r="A36" s="6"/>
-[...8 lines deleted...]
-      <c r="J36" s="8"/>
+      <c r="H36" s="5"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
-      <c r="A37" s="6"/>
-[...8 lines deleted...]
-      <c r="J37" s="8"/>
+      <c r="H37" s="5"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
-      <c r="A38" s="6"/>
-[...8 lines deleted...]
-      <c r="J38" s="8"/>
+      <c r="H38" s="5"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
-      <c r="A39" s="6"/>
-[...8 lines deleted...]
-      <c r="J39" s="8"/>
+      <c r="H39" s="5"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
-      <c r="A40" s="6"/>
-[...8 lines deleted...]
-      <c r="J40" s="8"/>
+      <c r="H40" s="5"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
-      <c r="A41" s="6"/>
-[...8 lines deleted...]
-      <c r="J41" s="8"/>
+      <c r="H41" s="5"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
-      <c r="A42" s="6"/>
-[...8 lines deleted...]
-      <c r="J42" s="8"/>
+      <c r="H42" s="5"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
-      <c r="A43" s="6"/>
-[...8 lines deleted...]
-      <c r="J43" s="8"/>
+      <c r="H43" s="5"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
-      <c r="A44" s="6"/>
-[...8 lines deleted...]
-      <c r="J44" s="8"/>
+      <c r="H44" s="5"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
-      <c r="A45" s="6"/>
-[...8 lines deleted...]
-      <c r="J45" s="8"/>
+      <c r="H45" s="5"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
-      <c r="A46" s="6"/>
-[...8 lines deleted...]
-      <c r="J46" s="8"/>
+      <c r="H46" s="5"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
-      <c r="A47" s="6"/>
-[...8 lines deleted...]
-      <c r="J47" s="8"/>
+      <c r="H47" s="5"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
-      <c r="A48" s="6"/>
-[...8 lines deleted...]
-      <c r="J48" s="8"/>
+      <c r="H48" s="5"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
-      <c r="A49" s="6"/>
-[...8 lines deleted...]
-      <c r="J49" s="8"/>
+      <c r="H49" s="5"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
-      <c r="A50" s="6"/>
-[...8 lines deleted...]
-      <c r="J50" s="8"/>
+      <c r="H50" s="5"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
-      <c r="A51" s="6"/>
-[...8 lines deleted...]
-      <c r="J51" s="8"/>
+      <c r="H51" s="5"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
-      <c r="A52" s="6"/>
-[...8 lines deleted...]
-      <c r="J52" s="8"/>
+      <c r="H52" s="5"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
-      <c r="A53" s="6"/>
-[...8 lines deleted...]
-      <c r="J53" s="8"/>
+      <c r="H53" s="5"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
-      <c r="A54" s="6"/>
-[...8 lines deleted...]
-      <c r="J54" s="8"/>
+      <c r="H54" s="5"/>
     </row>
     <row r="55" ht="15.75" customHeight="1">
-      <c r="A55" s="6"/>
-[...8 lines deleted...]
-      <c r="J55" s="8"/>
+      <c r="H55" s="5"/>
     </row>
     <row r="56" ht="15.75" customHeight="1">
-      <c r="A56" s="6"/>
-[...8 lines deleted...]
-      <c r="J56" s="8"/>
+      <c r="H56" s="5"/>
     </row>
     <row r="57" ht="15.75" customHeight="1">
-      <c r="A57" s="6"/>
-[...8 lines deleted...]
-      <c r="J57" s="8"/>
+      <c r="H57" s="5"/>
     </row>
     <row r="58" ht="15.75" customHeight="1">
-      <c r="A58" s="6"/>
-[...8 lines deleted...]
-      <c r="J58" s="8"/>
+      <c r="H58" s="5"/>
     </row>
     <row r="59" ht="15.75" customHeight="1">
-      <c r="A59" s="6"/>
-[...8 lines deleted...]
-      <c r="J59" s="8"/>
+      <c r="H59" s="5"/>
     </row>
     <row r="60" ht="15.75" customHeight="1">
-      <c r="A60" s="6"/>
-[...8 lines deleted...]
-      <c r="J60" s="8"/>
+      <c r="H60" s="5"/>
     </row>
     <row r="61" ht="15.75" customHeight="1">
-      <c r="A61" s="6"/>
-[...8 lines deleted...]
-      <c r="J61" s="8"/>
+      <c r="H61" s="5"/>
     </row>
     <row r="62" ht="15.75" customHeight="1">
-      <c r="A62" s="6"/>
-[...8 lines deleted...]
-      <c r="J62" s="8"/>
+      <c r="H62" s="5"/>
     </row>
     <row r="63" ht="15.75" customHeight="1">
-      <c r="A63" s="6"/>
-[...8 lines deleted...]
-      <c r="J63" s="8"/>
+      <c r="H63" s="5"/>
     </row>
     <row r="64" ht="15.75" customHeight="1">
-      <c r="A64" s="6"/>
-[...8 lines deleted...]
-      <c r="J64" s="8"/>
+      <c r="H64" s="5"/>
     </row>
     <row r="65" ht="15.75" customHeight="1">
-      <c r="A65" s="6"/>
-[...8 lines deleted...]
-      <c r="J65" s="8"/>
+      <c r="H65" s="5"/>
     </row>
     <row r="66" ht="15.75" customHeight="1">
-      <c r="A66" s="6"/>
-[...8 lines deleted...]
-      <c r="J66" s="8"/>
+      <c r="H66" s="5"/>
     </row>
     <row r="67" ht="15.75" customHeight="1">
-      <c r="A67" s="6"/>
-[...8 lines deleted...]
-      <c r="J67" s="8"/>
+      <c r="H67" s="5"/>
     </row>
     <row r="68" ht="15.75" customHeight="1">
-      <c r="A68" s="6"/>
-[...8 lines deleted...]
-      <c r="J68" s="8"/>
+      <c r="H68" s="5"/>
     </row>
     <row r="69" ht="15.75" customHeight="1">
-      <c r="A69" s="6"/>
-[...8 lines deleted...]
-      <c r="J69" s="8"/>
+      <c r="H69" s="5"/>
     </row>
     <row r="70" ht="15.75" customHeight="1">
-      <c r="A70" s="6"/>
-[...8 lines deleted...]
-      <c r="J70" s="8"/>
+      <c r="H70" s="5"/>
     </row>
     <row r="71" ht="15.75" customHeight="1">
-      <c r="A71" s="6"/>
-[...8 lines deleted...]
-      <c r="J71" s="8"/>
+      <c r="H71" s="5"/>
     </row>
     <row r="72" ht="15.75" customHeight="1">
-      <c r="A72" s="6"/>
-[...8 lines deleted...]
-      <c r="J72" s="8"/>
+      <c r="H72" s="5"/>
     </row>
     <row r="73" ht="15.75" customHeight="1">
-      <c r="A73" s="6"/>
-[...8 lines deleted...]
-      <c r="J73" s="8"/>
+      <c r="H73" s="5"/>
     </row>
     <row r="74" ht="15.75" customHeight="1">
-      <c r="A74" s="6"/>
-[...8 lines deleted...]
-      <c r="J74" s="8"/>
+      <c r="H74" s="5"/>
     </row>
     <row r="75" ht="15.75" customHeight="1">
-      <c r="A75" s="6"/>
-[...8 lines deleted...]
-      <c r="J75" s="8"/>
+      <c r="H75" s="5"/>
     </row>
     <row r="76" ht="15.75" customHeight="1">
-      <c r="A76" s="6"/>
-[...8 lines deleted...]
-      <c r="J76" s="8"/>
+      <c r="H76" s="5"/>
     </row>
     <row r="77" ht="15.75" customHeight="1">
-      <c r="A77" s="6"/>
-[...8 lines deleted...]
-      <c r="J77" s="8"/>
+      <c r="H77" s="5"/>
     </row>
     <row r="78" ht="15.75" customHeight="1">
-      <c r="A78" s="6"/>
-[...8 lines deleted...]
-      <c r="J78" s="8"/>
+      <c r="H78" s="5"/>
     </row>
     <row r="79" ht="15.75" customHeight="1">
-      <c r="A79" s="6"/>
-[...8 lines deleted...]
-      <c r="J79" s="8"/>
+      <c r="H79" s="5"/>
     </row>
     <row r="80" ht="15.75" customHeight="1">
-      <c r="A80" s="6"/>
-[...8 lines deleted...]
-      <c r="J80" s="8"/>
+      <c r="H80" s="5"/>
     </row>
     <row r="81" ht="15.75" customHeight="1">
-      <c r="A81" s="6"/>
-[...8 lines deleted...]
-      <c r="J81" s="8"/>
+      <c r="H81" s="5"/>
     </row>
     <row r="82" ht="15.75" customHeight="1">
-      <c r="A82" s="6"/>
-[...8 lines deleted...]
-      <c r="J82" s="8"/>
+      <c r="H82" s="5"/>
     </row>
     <row r="83" ht="15.75" customHeight="1">
-      <c r="A83" s="6"/>
-[...8 lines deleted...]
-      <c r="J83" s="8"/>
+      <c r="H83" s="5"/>
     </row>
     <row r="84" ht="15.75" customHeight="1">
-      <c r="A84" s="6"/>
-[...8 lines deleted...]
-      <c r="J84" s="8"/>
+      <c r="H84" s="5"/>
     </row>
     <row r="85" ht="15.75" customHeight="1">
-      <c r="A85" s="6"/>
-[...8 lines deleted...]
-      <c r="J85" s="8"/>
+      <c r="H85" s="5"/>
     </row>
     <row r="86" ht="15.75" customHeight="1">
-      <c r="A86" s="6"/>
-[...8 lines deleted...]
-      <c r="J86" s="8"/>
+      <c r="H86" s="5"/>
     </row>
     <row r="87" ht="15.75" customHeight="1">
-      <c r="A87" s="6"/>
-[...8 lines deleted...]
-      <c r="J87" s="8"/>
+      <c r="H87" s="5"/>
     </row>
     <row r="88" ht="15.75" customHeight="1">
-      <c r="A88" s="6"/>
-[...8 lines deleted...]
-      <c r="J88" s="8"/>
+      <c r="H88" s="5"/>
     </row>
     <row r="89" ht="15.75" customHeight="1">
-      <c r="A89" s="6"/>
-[...8 lines deleted...]
-      <c r="J89" s="8"/>
+      <c r="H89" s="5"/>
     </row>
     <row r="90" ht="15.75" customHeight="1">
-      <c r="A90" s="6"/>
-[...8 lines deleted...]
-      <c r="J90" s="8"/>
+      <c r="H90" s="5"/>
     </row>
     <row r="91" ht="15.75" customHeight="1">
-      <c r="A91" s="6"/>
-[...8 lines deleted...]
-      <c r="J91" s="8"/>
+      <c r="H91" s="5"/>
     </row>
     <row r="92" ht="15.75" customHeight="1">
-      <c r="A92" s="6"/>
-[...8 lines deleted...]
-      <c r="J92" s="8"/>
+      <c r="H92" s="5"/>
     </row>
     <row r="93" ht="15.75" customHeight="1">
-      <c r="A93" s="6"/>
-[...8 lines deleted...]
-      <c r="J93" s="8"/>
+      <c r="H93" s="5"/>
     </row>
     <row r="94" ht="15.75" customHeight="1">
-      <c r="A94" s="6"/>
-[...8 lines deleted...]
-      <c r="J94" s="8"/>
+      <c r="H94" s="5"/>
     </row>
     <row r="95" ht="15.75" customHeight="1">
-      <c r="A95" s="6"/>
-[...8 lines deleted...]
-      <c r="J95" s="8"/>
+      <c r="H95" s="5"/>
     </row>
     <row r="96" ht="15.75" customHeight="1">
-      <c r="A96" s="6"/>
-[...8 lines deleted...]
-      <c r="J96" s="8"/>
+      <c r="H96" s="5"/>
     </row>
     <row r="97" ht="15.75" customHeight="1">
-      <c r="A97" s="6"/>
-[...8 lines deleted...]
-      <c r="J97" s="8"/>
+      <c r="H97" s="5"/>
     </row>
     <row r="98" ht="15.75" customHeight="1">
-      <c r="A98" s="6"/>
-[...8 lines deleted...]
-      <c r="J98" s="8"/>
+      <c r="H98" s="5"/>
     </row>
     <row r="99" ht="15.75" customHeight="1">
-      <c r="A99" s="6"/>
-[...8 lines deleted...]
-      <c r="J99" s="8"/>
+      <c r="H99" s="5"/>
     </row>
     <row r="100" ht="15.75" customHeight="1">
-      <c r="A100" s="6"/>
-[...8 lines deleted...]
-      <c r="J100" s="8"/>
+      <c r="H100" s="5"/>
     </row>
     <row r="101" ht="15.75" customHeight="1">
-      <c r="A101" s="6"/>
-[...8 lines deleted...]
-      <c r="J101" s="8"/>
+      <c r="H101" s="5"/>
     </row>
     <row r="102" ht="15.75" customHeight="1">
-      <c r="A102" s="6"/>
-[...8 lines deleted...]
-      <c r="J102" s="8"/>
+      <c r="H102" s="5"/>
     </row>
     <row r="103" ht="15.75" customHeight="1">
-      <c r="A103" s="6"/>
-[...8 lines deleted...]
-      <c r="J103" s="8"/>
+      <c r="H103" s="5"/>
     </row>
     <row r="104" ht="15.75" customHeight="1">
-      <c r="A104" s="6"/>
-[...8 lines deleted...]
-      <c r="J104" s="8"/>
+      <c r="H104" s="5"/>
     </row>
     <row r="105" ht="15.75" customHeight="1">
-      <c r="A105" s="6"/>
-[...8 lines deleted...]
-      <c r="J105" s="8"/>
+      <c r="H105" s="5"/>
     </row>
     <row r="106" ht="15.75" customHeight="1">
-      <c r="A106" s="6"/>
-[...8 lines deleted...]
-      <c r="J106" s="8"/>
+      <c r="H106" s="5"/>
     </row>
     <row r="107" ht="15.75" customHeight="1">
-      <c r="A107" s="6"/>
-[...8 lines deleted...]
-      <c r="J107" s="8"/>
+      <c r="H107" s="5"/>
     </row>
     <row r="108" ht="15.75" customHeight="1">
-      <c r="A108" s="6"/>
-[...8 lines deleted...]
-      <c r="J108" s="8"/>
+      <c r="H108" s="5"/>
     </row>
     <row r="109" ht="15.75" customHeight="1">
-      <c r="A109" s="6"/>
-[...8 lines deleted...]
-      <c r="J109" s="8"/>
+      <c r="H109" s="5"/>
     </row>
     <row r="110" ht="15.75" customHeight="1">
-      <c r="A110" s="6"/>
-[...8 lines deleted...]
-      <c r="J110" s="8"/>
+      <c r="H110" s="5"/>
     </row>
     <row r="111" ht="15.75" customHeight="1">
-      <c r="A111" s="6"/>
-[...8 lines deleted...]
-      <c r="J111" s="8"/>
+      <c r="H111" s="5"/>
     </row>
     <row r="112" ht="15.75" customHeight="1">
-      <c r="A112" s="6"/>
-[...8 lines deleted...]
-      <c r="J112" s="8"/>
+      <c r="H112" s="5"/>
     </row>
     <row r="113" ht="15.75" customHeight="1">
-      <c r="A113" s="6"/>
-[...8 lines deleted...]
-      <c r="J113" s="8"/>
+      <c r="H113" s="5"/>
     </row>
     <row r="114" ht="15.75" customHeight="1">
-      <c r="A114" s="6"/>
-[...8 lines deleted...]
-      <c r="J114" s="8"/>
+      <c r="H114" s="5"/>
     </row>
     <row r="115" ht="15.75" customHeight="1">
-      <c r="A115" s="6"/>
-[...8 lines deleted...]
-      <c r="J115" s="8"/>
+      <c r="H115" s="5"/>
     </row>
     <row r="116" ht="15.75" customHeight="1">
-      <c r="A116" s="6"/>
-[...8 lines deleted...]
-      <c r="J116" s="8"/>
+      <c r="H116" s="5"/>
     </row>
     <row r="117" ht="15.75" customHeight="1">
-      <c r="A117" s="6"/>
-[...8 lines deleted...]
-      <c r="J117" s="8"/>
+      <c r="H117" s="5"/>
     </row>
     <row r="118" ht="15.75" customHeight="1">
-      <c r="A118" s="6"/>
-[...8 lines deleted...]
-      <c r="J118" s="8"/>
+      <c r="H118" s="5"/>
     </row>
     <row r="119" ht="15.75" customHeight="1">
-      <c r="A119" s="6"/>
-[...8 lines deleted...]
-      <c r="J119" s="8"/>
+      <c r="H119" s="5"/>
     </row>
     <row r="120" ht="15.75" customHeight="1">
-      <c r="A120" s="6"/>
-[...8 lines deleted...]
-      <c r="J120" s="8"/>
+      <c r="H120" s="5"/>
     </row>
     <row r="121" ht="15.75" customHeight="1">
-      <c r="A121" s="6"/>
-[...8 lines deleted...]
-      <c r="J121" s="8"/>
+      <c r="H121" s="5"/>
     </row>
     <row r="122" ht="15.75" customHeight="1">
-      <c r="A122" s="6"/>
-[...8 lines deleted...]
-      <c r="J122" s="8"/>
+      <c r="H122" s="5"/>
     </row>
     <row r="123" ht="15.75" customHeight="1">
-      <c r="A123" s="6"/>
-[...8 lines deleted...]
-      <c r="J123" s="8"/>
+      <c r="H123" s="5"/>
     </row>
     <row r="124" ht="15.75" customHeight="1">
-      <c r="A124" s="6"/>
-[...8 lines deleted...]
-      <c r="J124" s="8"/>
+      <c r="H124" s="5"/>
     </row>
     <row r="125" ht="15.75" customHeight="1">
-      <c r="A125" s="6"/>
-[...8 lines deleted...]
-      <c r="J125" s="8"/>
+      <c r="H125" s="5"/>
     </row>
     <row r="126" ht="15.75" customHeight="1">
-      <c r="A126" s="6"/>
-[...8 lines deleted...]
-      <c r="J126" s="8"/>
+      <c r="H126" s="5"/>
     </row>
     <row r="127" ht="15.75" customHeight="1">
-      <c r="A127" s="6"/>
-[...8 lines deleted...]
-      <c r="J127" s="8"/>
+      <c r="H127" s="5"/>
     </row>
     <row r="128" ht="15.75" customHeight="1">
-      <c r="A128" s="6"/>
-[...8 lines deleted...]
-      <c r="J128" s="8"/>
+      <c r="H128" s="5"/>
     </row>
     <row r="129" ht="15.75" customHeight="1">
-      <c r="A129" s="6"/>
-[...8 lines deleted...]
-      <c r="J129" s="8"/>
+      <c r="H129" s="5"/>
     </row>
     <row r="130" ht="15.75" customHeight="1">
-      <c r="A130" s="6"/>
-[...8 lines deleted...]
-      <c r="J130" s="8"/>
+      <c r="H130" s="5"/>
     </row>
     <row r="131" ht="15.75" customHeight="1">
-      <c r="A131" s="6"/>
-[...8 lines deleted...]
-      <c r="J131" s="8"/>
+      <c r="H131" s="5"/>
     </row>
     <row r="132" ht="15.75" customHeight="1">
-      <c r="A132" s="6"/>
-[...8 lines deleted...]
-      <c r="J132" s="8"/>
+      <c r="H132" s="5"/>
     </row>
     <row r="133" ht="15.75" customHeight="1">
-      <c r="A133" s="6"/>
-[...8 lines deleted...]
-      <c r="J133" s="8"/>
+      <c r="H133" s="5"/>
     </row>
     <row r="134" ht="15.75" customHeight="1">
-      <c r="A134" s="6"/>
-[...8 lines deleted...]
-      <c r="J134" s="8"/>
+      <c r="H134" s="5"/>
     </row>
     <row r="135" ht="15.75" customHeight="1">
-      <c r="A135" s="6"/>
-[...8 lines deleted...]
-      <c r="J135" s="8"/>
+      <c r="H135" s="5"/>
     </row>
     <row r="136" ht="15.75" customHeight="1">
-      <c r="A136" s="6"/>
-[...8 lines deleted...]
-      <c r="J136" s="8"/>
+      <c r="H136" s="5"/>
     </row>
     <row r="137" ht="15.75" customHeight="1">
-      <c r="A137" s="6"/>
-[...8 lines deleted...]
-      <c r="J137" s="8"/>
+      <c r="H137" s="5"/>
     </row>
     <row r="138" ht="15.75" customHeight="1">
-      <c r="A138" s="6"/>
-[...8 lines deleted...]
-      <c r="J138" s="8"/>
+      <c r="H138" s="5"/>
     </row>
     <row r="139" ht="15.75" customHeight="1">
-      <c r="A139" s="6"/>
-[...8 lines deleted...]
-      <c r="J139" s="8"/>
+      <c r="H139" s="5"/>
     </row>
     <row r="140" ht="15.75" customHeight="1">
-      <c r="A140" s="6"/>
-[...8 lines deleted...]
-      <c r="J140" s="8"/>
+      <c r="H140" s="5"/>
     </row>
     <row r="141" ht="15.75" customHeight="1">
-      <c r="A141" s="6"/>
-[...8 lines deleted...]
-      <c r="J141" s="8"/>
+      <c r="H141" s="5"/>
     </row>
     <row r="142" ht="15.75" customHeight="1">
-      <c r="A142" s="6"/>
-[...8 lines deleted...]
-      <c r="J142" s="8"/>
+      <c r="H142" s="5"/>
     </row>
     <row r="143" ht="15.75" customHeight="1">
-      <c r="A143" s="6"/>
-[...8 lines deleted...]
-      <c r="J143" s="8"/>
+      <c r="H143" s="5"/>
     </row>
     <row r="144" ht="15.75" customHeight="1">
-      <c r="A144" s="6"/>
-[...8 lines deleted...]
-      <c r="J144" s="8"/>
+      <c r="H144" s="5"/>
     </row>
     <row r="145" ht="15.75" customHeight="1">
-      <c r="A145" s="6"/>
-[...8 lines deleted...]
-      <c r="J145" s="8"/>
+      <c r="H145" s="5"/>
     </row>
     <row r="146" ht="15.75" customHeight="1">
-      <c r="A146" s="6"/>
-[...8 lines deleted...]
-      <c r="J146" s="8"/>
+      <c r="H146" s="5"/>
     </row>
     <row r="147" ht="15.75" customHeight="1">
-      <c r="A147" s="6"/>
-[...8 lines deleted...]
-      <c r="J147" s="8"/>
+      <c r="H147" s="5"/>
     </row>
     <row r="148" ht="15.75" customHeight="1">
-      <c r="A148" s="6"/>
-[...8 lines deleted...]
-      <c r="J148" s="8"/>
+      <c r="H148" s="5"/>
     </row>
     <row r="149" ht="15.75" customHeight="1">
-      <c r="A149" s="6"/>
-[...8 lines deleted...]
-      <c r="J149" s="8"/>
+      <c r="H149" s="5"/>
     </row>
     <row r="150" ht="15.75" customHeight="1">
-      <c r="A150" s="6"/>
-[...8 lines deleted...]
-      <c r="J150" s="8"/>
+      <c r="H150" s="5"/>
     </row>
     <row r="151" ht="15.75" customHeight="1">
-      <c r="A151" s="6"/>
-[...8 lines deleted...]
-      <c r="J151" s="8"/>
+      <c r="H151" s="5"/>
     </row>
     <row r="152" ht="15.75" customHeight="1">
-      <c r="A152" s="6"/>
-[...8 lines deleted...]
-      <c r="J152" s="8"/>
+      <c r="H152" s="5"/>
     </row>
     <row r="153" ht="15.75" customHeight="1">
-      <c r="A153" s="6"/>
-[...8 lines deleted...]
-      <c r="J153" s="8"/>
+      <c r="H153" s="5"/>
     </row>
     <row r="154" ht="15.75" customHeight="1">
-      <c r="A154" s="6"/>
-[...8 lines deleted...]
-      <c r="J154" s="8"/>
+      <c r="H154" s="5"/>
     </row>
     <row r="155" ht="15.75" customHeight="1">
-      <c r="A155" s="6"/>
-[...8 lines deleted...]
-      <c r="J155" s="8"/>
+      <c r="H155" s="5"/>
     </row>
     <row r="156" ht="15.75" customHeight="1">
-      <c r="A156" s="6"/>
-[...8 lines deleted...]
-      <c r="J156" s="8"/>
+      <c r="H156" s="5"/>
     </row>
     <row r="157" ht="15.75" customHeight="1">
-      <c r="A157" s="6"/>
-[...8 lines deleted...]
-      <c r="J157" s="8"/>
+      <c r="H157" s="5"/>
     </row>
     <row r="158" ht="15.75" customHeight="1">
-      <c r="A158" s="6"/>
-[...8 lines deleted...]
-      <c r="J158" s="8"/>
+      <c r="H158" s="5"/>
     </row>
     <row r="159" ht="15.75" customHeight="1">
-      <c r="A159" s="6"/>
-[...8 lines deleted...]
-      <c r="J159" s="8"/>
+      <c r="H159" s="5"/>
     </row>
     <row r="160" ht="15.75" customHeight="1">
-      <c r="A160" s="6"/>
-[...8 lines deleted...]
-      <c r="J160" s="8"/>
+      <c r="H160" s="5"/>
     </row>
     <row r="161" ht="15.75" customHeight="1">
-      <c r="A161" s="6"/>
-[...8 lines deleted...]
-      <c r="J161" s="8"/>
+      <c r="H161" s="5"/>
     </row>
     <row r="162" ht="15.75" customHeight="1">
-      <c r="A162" s="6"/>
-[...8 lines deleted...]
-      <c r="J162" s="8"/>
+      <c r="H162" s="5"/>
     </row>
     <row r="163" ht="15.75" customHeight="1">
-      <c r="A163" s="6"/>
-[...8 lines deleted...]
-      <c r="J163" s="8"/>
+      <c r="H163" s="5"/>
     </row>
     <row r="164" ht="15.75" customHeight="1">
-      <c r="A164" s="6"/>
-[...8 lines deleted...]
-      <c r="J164" s="8"/>
+      <c r="H164" s="5"/>
     </row>
     <row r="165" ht="15.75" customHeight="1">
-      <c r="A165" s="6"/>
-[...8 lines deleted...]
-      <c r="J165" s="8"/>
+      <c r="H165" s="5"/>
     </row>
     <row r="166" ht="15.75" customHeight="1">
-      <c r="A166" s="6"/>
-[...8 lines deleted...]
-      <c r="J166" s="8"/>
+      <c r="H166" s="5"/>
     </row>
     <row r="167" ht="15.75" customHeight="1">
-      <c r="A167" s="6"/>
-[...8 lines deleted...]
-      <c r="J167" s="8"/>
+      <c r="H167" s="5"/>
     </row>
     <row r="168" ht="15.75" customHeight="1">
-      <c r="A168" s="6"/>
-[...8 lines deleted...]
-      <c r="J168" s="8"/>
+      <c r="H168" s="5"/>
     </row>
     <row r="169" ht="15.75" customHeight="1">
-      <c r="A169" s="6"/>
-[...8 lines deleted...]
-      <c r="J169" s="8"/>
+      <c r="H169" s="5"/>
     </row>
     <row r="170" ht="15.75" customHeight="1">
-      <c r="A170" s="6"/>
-[...8 lines deleted...]
-      <c r="J170" s="8"/>
+      <c r="H170" s="5"/>
     </row>
     <row r="171" ht="15.75" customHeight="1">
-      <c r="A171" s="6"/>
-[...8 lines deleted...]
-      <c r="J171" s="8"/>
+      <c r="H171" s="5"/>
     </row>
     <row r="172" ht="15.75" customHeight="1">
-      <c r="A172" s="6"/>
-[...8 lines deleted...]
-      <c r="J172" s="8"/>
+      <c r="H172" s="5"/>
     </row>
     <row r="173" ht="15.75" customHeight="1">
-      <c r="A173" s="6"/>
-[...8 lines deleted...]
-      <c r="J173" s="8"/>
+      <c r="H173" s="5"/>
     </row>
     <row r="174" ht="15.75" customHeight="1">
-      <c r="A174" s="6"/>
-[...8 lines deleted...]
-      <c r="J174" s="8"/>
+      <c r="H174" s="5"/>
     </row>
     <row r="175" ht="15.75" customHeight="1">
-      <c r="A175" s="6"/>
-[...8 lines deleted...]
-      <c r="J175" s="8"/>
+      <c r="H175" s="5"/>
     </row>
     <row r="176" ht="15.75" customHeight="1">
-      <c r="A176" s="6"/>
-[...8 lines deleted...]
-      <c r="J176" s="8"/>
+      <c r="H176" s="5"/>
     </row>
     <row r="177" ht="15.75" customHeight="1">
-      <c r="A177" s="6"/>
-[...8 lines deleted...]
-      <c r="J177" s="8"/>
+      <c r="H177" s="5"/>
     </row>
     <row r="178" ht="15.75" customHeight="1">
-      <c r="A178" s="6"/>
-[...8 lines deleted...]
-      <c r="J178" s="8"/>
+      <c r="H178" s="5"/>
     </row>
     <row r="179" ht="15.75" customHeight="1">
-      <c r="A179" s="6"/>
-[...8 lines deleted...]
-      <c r="J179" s="8"/>
+      <c r="H179" s="5"/>
     </row>
     <row r="180" ht="15.75" customHeight="1">
-      <c r="A180" s="6"/>
-[...8 lines deleted...]
-      <c r="J180" s="8"/>
+      <c r="H180" s="5"/>
     </row>
     <row r="181" ht="15.75" customHeight="1">
-      <c r="A181" s="6"/>
-[...8 lines deleted...]
-      <c r="J181" s="8"/>
+      <c r="H181" s="5"/>
     </row>
     <row r="182" ht="15.75" customHeight="1">
-      <c r="A182" s="6"/>
-[...8 lines deleted...]
-      <c r="J182" s="8"/>
+      <c r="H182" s="5"/>
     </row>
     <row r="183" ht="15.75" customHeight="1">
-      <c r="A183" s="6"/>
-[...8 lines deleted...]
-      <c r="J183" s="8"/>
+      <c r="H183" s="5"/>
     </row>
     <row r="184" ht="15.75" customHeight="1">
-      <c r="A184" s="6"/>
-[...8 lines deleted...]
-      <c r="J184" s="8"/>
+      <c r="H184" s="5"/>
     </row>
     <row r="185" ht="15.75" customHeight="1">
-      <c r="A185" s="6"/>
-[...8 lines deleted...]
-      <c r="J185" s="8"/>
+      <c r="H185" s="5"/>
     </row>
     <row r="186" ht="15.75" customHeight="1">
-      <c r="A186" s="6"/>
-[...8 lines deleted...]
-      <c r="J186" s="8"/>
+      <c r="H186" s="5"/>
     </row>
     <row r="187" ht="15.75" customHeight="1">
-      <c r="A187" s="6"/>
-[...8 lines deleted...]
-      <c r="J187" s="8"/>
+      <c r="H187" s="5"/>
     </row>
     <row r="188" ht="15.75" customHeight="1">
-      <c r="A188" s="6"/>
-[...8 lines deleted...]
-      <c r="J188" s="8"/>
+      <c r="H188" s="5"/>
     </row>
     <row r="189" ht="15.75" customHeight="1">
-      <c r="A189" s="6"/>
-[...8 lines deleted...]
-      <c r="J189" s="8"/>
+      <c r="H189" s="5"/>
     </row>
     <row r="190" ht="15.75" customHeight="1">
-      <c r="A190" s="6"/>
-[...8 lines deleted...]
-      <c r="J190" s="8"/>
+      <c r="H190" s="5"/>
     </row>
     <row r="191" ht="15.75" customHeight="1">
-      <c r="A191" s="6"/>
-[...8 lines deleted...]
-      <c r="J191" s="8"/>
+      <c r="H191" s="5"/>
     </row>
     <row r="192" ht="15.75" customHeight="1">
-      <c r="A192" s="6"/>
-[...8 lines deleted...]
-      <c r="J192" s="8"/>
+      <c r="H192" s="5"/>
     </row>
     <row r="193" ht="15.75" customHeight="1">
-      <c r="A193" s="6"/>
-[...8 lines deleted...]
-      <c r="J193" s="8"/>
+      <c r="H193" s="5"/>
     </row>
     <row r="194" ht="15.75" customHeight="1">
-      <c r="A194" s="6"/>
-[...8 lines deleted...]
-      <c r="J194" s="8"/>
+      <c r="H194" s="5"/>
     </row>
     <row r="195" ht="15.75" customHeight="1">
-      <c r="A195" s="6"/>
-[...8 lines deleted...]
-      <c r="J195" s="8"/>
+      <c r="H195" s="5"/>
     </row>
     <row r="196" ht="15.75" customHeight="1">
-      <c r="A196" s="6"/>
-[...8 lines deleted...]
-      <c r="J196" s="8"/>
+      <c r="H196" s="5"/>
     </row>
     <row r="197" ht="15.75" customHeight="1">
-      <c r="A197" s="6"/>
-[...8 lines deleted...]
-      <c r="J197" s="8"/>
+      <c r="H197" s="5"/>
     </row>
     <row r="198" ht="15.75" customHeight="1">
-      <c r="A198" s="6"/>
-[...8 lines deleted...]
-      <c r="J198" s="8"/>
+      <c r="H198" s="5"/>
     </row>
     <row r="199" ht="15.75" customHeight="1">
-      <c r="A199" s="6"/>
-[...8 lines deleted...]
-      <c r="J199" s="8"/>
+      <c r="H199" s="5"/>
     </row>
     <row r="200" ht="15.75" customHeight="1">
-      <c r="A200" s="6"/>
-[...8 lines deleted...]
-      <c r="J200" s="8"/>
+      <c r="H200" s="5"/>
     </row>
     <row r="201" ht="15.75" customHeight="1">
-      <c r="A201" s="6"/>
-[...8 lines deleted...]
-      <c r="J201" s="8"/>
+      <c r="H201" s="5"/>
     </row>
     <row r="202" ht="15.75" customHeight="1">
-      <c r="A202" s="6"/>
-[...8 lines deleted...]
-      <c r="J202" s="8"/>
+      <c r="H202" s="5"/>
     </row>
     <row r="203" ht="15.75" customHeight="1">
-      <c r="A203" s="6"/>
-[...8 lines deleted...]
-      <c r="J203" s="8"/>
+      <c r="H203" s="5"/>
     </row>
     <row r="204" ht="15.75" customHeight="1">
-      <c r="A204" s="6"/>
-[...8 lines deleted...]
-      <c r="J204" s="8"/>
+      <c r="H204" s="5"/>
     </row>
     <row r="205" ht="15.75" customHeight="1">
-      <c r="A205" s="6"/>
-[...8 lines deleted...]
-      <c r="J205" s="8"/>
+      <c r="H205" s="5"/>
     </row>
     <row r="206" ht="15.75" customHeight="1">
-      <c r="A206" s="6"/>
-[...8 lines deleted...]
-      <c r="J206" s="8"/>
+      <c r="H206" s="5"/>
     </row>
     <row r="207" ht="15.75" customHeight="1">
-      <c r="A207" s="6"/>
-[...8 lines deleted...]
-      <c r="J207" s="8"/>
+      <c r="H207" s="5"/>
     </row>
     <row r="208" ht="15.75" customHeight="1">
-      <c r="A208" s="6"/>
-[...8 lines deleted...]
-      <c r="J208" s="8"/>
+      <c r="H208" s="5"/>
     </row>
     <row r="209" ht="15.75" customHeight="1">
-      <c r="A209" s="6"/>
-[...8 lines deleted...]
-      <c r="J209" s="8"/>
+      <c r="H209" s="5"/>
     </row>
     <row r="210" ht="15.75" customHeight="1">
-      <c r="A210" s="6"/>
-[...8 lines deleted...]
-      <c r="J210" s="8"/>
+      <c r="H210" s="5"/>
     </row>
     <row r="211" ht="15.75" customHeight="1">
-      <c r="A211" s="6"/>
-[...8 lines deleted...]
-      <c r="J211" s="8"/>
+      <c r="H211" s="5"/>
     </row>
     <row r="212" ht="15.75" customHeight="1">
-      <c r="A212" s="6"/>
-[...8 lines deleted...]
-      <c r="J212" s="8"/>
+      <c r="H212" s="5"/>
     </row>
     <row r="213" ht="15.75" customHeight="1">
-      <c r="A213" s="6"/>
-[...8 lines deleted...]
-      <c r="J213" s="8"/>
+      <c r="H213" s="5"/>
     </row>
     <row r="214" ht="15.75" customHeight="1">
-      <c r="A214" s="6"/>
-[...8 lines deleted...]
-      <c r="J214" s="8"/>
+      <c r="H214" s="5"/>
     </row>
     <row r="215" ht="15.75" customHeight="1">
-      <c r="A215" s="6"/>
-[...8 lines deleted...]
-      <c r="J215" s="8"/>
+      <c r="H215" s="5"/>
     </row>
     <row r="216" ht="15.75" customHeight="1">
-      <c r="A216" s="6"/>
-[...8 lines deleted...]
-      <c r="J216" s="8"/>
+      <c r="H216" s="5"/>
     </row>
     <row r="217" ht="15.75" customHeight="1">
-      <c r="A217" s="6"/>
-[...8 lines deleted...]
-      <c r="J217" s="8"/>
+      <c r="H217" s="5"/>
     </row>
     <row r="218" ht="15.75" customHeight="1">
-      <c r="A218" s="6"/>
-[...8 lines deleted...]
-      <c r="J218" s="8"/>
+      <c r="H218" s="5"/>
     </row>
     <row r="219" ht="15.75" customHeight="1">
-      <c r="A219" s="6"/>
-[...8 lines deleted...]
-      <c r="J219" s="8"/>
+      <c r="H219" s="5"/>
     </row>
     <row r="220" ht="15.75" customHeight="1">
-      <c r="A220" s="6"/>
-[...8 lines deleted...]
-      <c r="J220" s="8"/>
+      <c r="H220" s="5"/>
     </row>
     <row r="221" ht="15.75" customHeight="1">
-      <c r="A221" s="6"/>
-[...8 lines deleted...]
-      <c r="J221" s="8"/>
+      <c r="H221" s="5"/>
     </row>
     <row r="222" ht="15.75" customHeight="1">
-      <c r="A222" s="6"/>
-[...8 lines deleted...]
-      <c r="J222" s="8"/>
+      <c r="H222" s="5"/>
     </row>
     <row r="223" ht="15.75" customHeight="1">
-      <c r="A223" s="6"/>
-[...8 lines deleted...]
-      <c r="J223" s="8"/>
+      <c r="H223" s="5"/>
     </row>
     <row r="224" ht="15.75" customHeight="1">
-      <c r="A224" s="6"/>
-[...8 lines deleted...]
-      <c r="J224" s="8"/>
+      <c r="H224" s="5"/>
     </row>
     <row r="225" ht="15.75" customHeight="1">
-      <c r="A225" s="6"/>
-[...8 lines deleted...]
-      <c r="J225" s="8"/>
+      <c r="H225" s="5"/>
     </row>
     <row r="226" ht="15.75" customHeight="1">
-      <c r="A226" s="6"/>
-[...8 lines deleted...]
-      <c r="J226" s="8"/>
+      <c r="H226" s="5"/>
     </row>
     <row r="227" ht="15.75" customHeight="1">
-      <c r="A227" s="6"/>
-[...8 lines deleted...]
-      <c r="J227" s="8"/>
+      <c r="H227" s="5"/>
     </row>
     <row r="228" ht="15.75" customHeight="1">
-      <c r="A228" s="6"/>
-[...8 lines deleted...]
-      <c r="J228" s="8"/>
+      <c r="H228" s="5"/>
     </row>
     <row r="229" ht="15.75" customHeight="1">
-      <c r="A229" s="6"/>
-[...8 lines deleted...]
-      <c r="J229" s="8"/>
+      <c r="H229" s="5"/>
     </row>
     <row r="230" ht="15.75" customHeight="1">
-      <c r="A230" s="6"/>
-[...8 lines deleted...]
-      <c r="J230" s="8"/>
+      <c r="H230" s="5"/>
     </row>
     <row r="231" ht="15.75" customHeight="1">
-      <c r="A231" s="6"/>
-[...8 lines deleted...]
-      <c r="J231" s="8"/>
+      <c r="H231" s="5"/>
     </row>
     <row r="232" ht="15.75" customHeight="1">
-      <c r="A232" s="6"/>
-[...8 lines deleted...]
-      <c r="J232" s="8"/>
+      <c r="H232" s="5"/>
     </row>
     <row r="233" ht="15.75" customHeight="1">
-      <c r="A233" s="6"/>
-[...8 lines deleted...]
-      <c r="J233" s="8"/>
+      <c r="H233" s="5"/>
     </row>
     <row r="234" ht="15.75" customHeight="1">
-      <c r="A234" s="6"/>
-[...8 lines deleted...]
-      <c r="J234" s="8"/>
+      <c r="H234" s="5"/>
     </row>
     <row r="235" ht="15.75" customHeight="1">
-      <c r="A235" s="6"/>
-[...8 lines deleted...]
-      <c r="J235" s="8"/>
+      <c r="H235" s="5"/>
     </row>
     <row r="236" ht="15.75" customHeight="1">
-      <c r="A236" s="6"/>
-[...8 lines deleted...]
-      <c r="J236" s="8"/>
+      <c r="H236" s="5"/>
     </row>
     <row r="237" ht="15.75" customHeight="1">
-      <c r="A237" s="6"/>
-[...8 lines deleted...]
-      <c r="J237" s="8"/>
+      <c r="H237" s="5"/>
     </row>
     <row r="238" ht="15.75" customHeight="1">
-      <c r="A238" s="6"/>
-[...8 lines deleted...]
-      <c r="J238" s="8"/>
+      <c r="H238" s="5"/>
     </row>
     <row r="239" ht="15.75" customHeight="1">
-      <c r="A239" s="6"/>
-[...8 lines deleted...]
-      <c r="J239" s="8"/>
+      <c r="H239" s="5"/>
     </row>
     <row r="240" ht="15.75" customHeight="1">
-      <c r="A240" s="6"/>
-[...8 lines deleted...]
-      <c r="J240" s="8"/>
+      <c r="H240" s="5"/>
     </row>
     <row r="241" ht="15.75" customHeight="1">
-      <c r="A241" s="6"/>
-[...8 lines deleted...]
-      <c r="J241" s="8"/>
+      <c r="H241" s="5"/>
     </row>
     <row r="242" ht="15.75" customHeight="1">
-      <c r="A242" s="6"/>
-[...8 lines deleted...]
-      <c r="J242" s="8"/>
+      <c r="H242" s="5"/>
     </row>
     <row r="243" ht="15.75" customHeight="1">
-      <c r="A243" s="6"/>
-[...8 lines deleted...]
-      <c r="J243" s="8"/>
+      <c r="H243" s="5"/>
     </row>
     <row r="244" ht="15.75" customHeight="1">
-      <c r="A244" s="6"/>
-[...8 lines deleted...]
-      <c r="J244" s="8"/>
+      <c r="H244" s="5"/>
     </row>
     <row r="245" ht="15.75" customHeight="1">
-      <c r="A245" s="6"/>
-[...8 lines deleted...]
-      <c r="J245" s="8"/>
+      <c r="H245" s="5"/>
     </row>
     <row r="246" ht="15.75" customHeight="1">
-      <c r="A246" s="6"/>
-[...8 lines deleted...]
-      <c r="J246" s="8"/>
+      <c r="H246" s="5"/>
     </row>
     <row r="247" ht="15.75" customHeight="1">
-      <c r="A247" s="6"/>
-[...8 lines deleted...]
-      <c r="J247" s="8"/>
+      <c r="H247" s="5"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
-      <c r="A248" s="6"/>
-[...8 lines deleted...]
-      <c r="J248" s="8"/>
+      <c r="H248" s="5"/>
     </row>
     <row r="249" ht="15.75" customHeight="1">
-      <c r="A249" s="6"/>
-[...8 lines deleted...]
-      <c r="J249" s="8"/>
+      <c r="H249" s="5"/>
     </row>
     <row r="250" ht="15.75" customHeight="1">
-      <c r="A250" s="6"/>
-[...8 lines deleted...]
-      <c r="J250" s="8"/>
+      <c r="H250" s="5"/>
     </row>
     <row r="251" ht="15.75" customHeight="1">
-      <c r="A251" s="6"/>
-[...8 lines deleted...]
-      <c r="J251" s="8"/>
+      <c r="H251" s="5"/>
     </row>
     <row r="252" ht="15.75" customHeight="1">
-      <c r="A252" s="6"/>
-[...8 lines deleted...]
-      <c r="J252" s="8"/>
+      <c r="H252" s="5"/>
     </row>
     <row r="253" ht="15.75" customHeight="1">
-      <c r="A253" s="6"/>
-[...8 lines deleted...]
-      <c r="J253" s="8"/>
+      <c r="H253" s="5"/>
     </row>
     <row r="254" ht="15.75" customHeight="1">
-      <c r="A254" s="6"/>
-[...8 lines deleted...]
-      <c r="J254" s="8"/>
+      <c r="H254" s="5"/>
     </row>
     <row r="255" ht="15.75" customHeight="1">
-      <c r="A255" s="6"/>
-[...8 lines deleted...]
-      <c r="J255" s="8"/>
+      <c r="H255" s="5"/>
     </row>
     <row r="256" ht="15.75" customHeight="1">
-      <c r="A256" s="6"/>
-[...8 lines deleted...]
-      <c r="J256" s="8"/>
+      <c r="H256" s="5"/>
     </row>
     <row r="257" ht="15.75" customHeight="1">
-      <c r="A257" s="6"/>
-[...8 lines deleted...]
-      <c r="J257" s="8"/>
+      <c r="H257" s="5"/>
     </row>
     <row r="258" ht="15.75" customHeight="1">
-      <c r="A258" s="6"/>
-[...8 lines deleted...]
-      <c r="J258" s="8"/>
+      <c r="H258" s="5"/>
     </row>
     <row r="259" ht="15.75" customHeight="1">
-      <c r="A259" s="6"/>
-[...8 lines deleted...]
-      <c r="J259" s="8"/>
+      <c r="H259" s="5"/>
     </row>
     <row r="260" ht="15.75" customHeight="1">
-      <c r="A260" s="6"/>
-[...8 lines deleted...]
-      <c r="J260" s="8"/>
+      <c r="H260" s="5"/>
     </row>
     <row r="261" ht="15.75" customHeight="1">
-      <c r="A261" s="6"/>
-[...8 lines deleted...]
-      <c r="J261" s="8"/>
+      <c r="H261" s="5"/>
     </row>
     <row r="262" ht="15.75" customHeight="1">
-      <c r="A262" s="6"/>
-[...8 lines deleted...]
-      <c r="J262" s="8"/>
+      <c r="H262" s="5"/>
     </row>
     <row r="263" ht="15.75" customHeight="1">
-      <c r="A263" s="6"/>
-[...8 lines deleted...]
-      <c r="J263" s="8"/>
+      <c r="H263" s="5"/>
     </row>
     <row r="264" ht="15.75" customHeight="1">
-      <c r="A264" s="6"/>
-[...8 lines deleted...]
-      <c r="J264" s="8"/>
+      <c r="H264" s="5"/>
     </row>
     <row r="265" ht="15.75" customHeight="1">
-      <c r="A265" s="6"/>
-[...8 lines deleted...]
-      <c r="J265" s="8"/>
+      <c r="H265" s="5"/>
     </row>
     <row r="266" ht="15.75" customHeight="1">
-      <c r="A266" s="6"/>
-[...8 lines deleted...]
-      <c r="J266" s="8"/>
+      <c r="H266" s="5"/>
     </row>
     <row r="267" ht="15.75" customHeight="1">
-      <c r="A267" s="6"/>
-[...8 lines deleted...]
-      <c r="J267" s="8"/>
+      <c r="H267" s="5"/>
     </row>
     <row r="268" ht="15.75" customHeight="1">
-      <c r="A268" s="6"/>
-[...8 lines deleted...]
-      <c r="J268" s="8"/>
+      <c r="H268" s="5"/>
     </row>
     <row r="269" ht="15.75" customHeight="1">
-      <c r="A269" s="6"/>
-[...8 lines deleted...]
-      <c r="J269" s="8"/>
+      <c r="H269" s="5"/>
     </row>
     <row r="270" ht="15.75" customHeight="1">
-      <c r="A270" s="6"/>
-[...8 lines deleted...]
-      <c r="J270" s="8"/>
+      <c r="H270" s="5"/>
     </row>
     <row r="271" ht="15.75" customHeight="1">
-      <c r="A271" s="6"/>
-[...8 lines deleted...]
-      <c r="J271" s="8"/>
+      <c r="H271" s="5"/>
     </row>
     <row r="272" ht="15.75" customHeight="1">
-      <c r="A272" s="6"/>
-[...8 lines deleted...]
-      <c r="J272" s="8"/>
+      <c r="H272" s="5"/>
     </row>
     <row r="273" ht="15.75" customHeight="1">
-      <c r="A273" s="6"/>
-[...8 lines deleted...]
-      <c r="J273" s="8"/>
+      <c r="H273" s="5"/>
     </row>
     <row r="274" ht="15.75" customHeight="1">
-      <c r="A274" s="6"/>
-[...8 lines deleted...]
-      <c r="J274" s="8"/>
+      <c r="H274" s="5"/>
     </row>
     <row r="275" ht="15.75" customHeight="1">
-      <c r="A275" s="6"/>
-[...8 lines deleted...]
-      <c r="J275" s="8"/>
+      <c r="H275" s="5"/>
     </row>
     <row r="276" ht="15.75" customHeight="1">
-      <c r="A276" s="6"/>
-[...8 lines deleted...]
-      <c r="J276" s="8"/>
+      <c r="H276" s="5"/>
     </row>
     <row r="277" ht="15.75" customHeight="1">
-      <c r="A277" s="6"/>
-[...8 lines deleted...]
-      <c r="J277" s="8"/>
+      <c r="H277" s="5"/>
     </row>
     <row r="278" ht="15.75" customHeight="1">
-      <c r="A278" s="6"/>
-[...8 lines deleted...]
-      <c r="J278" s="8"/>
+      <c r="H278" s="5"/>
     </row>
     <row r="279" ht="15.75" customHeight="1">
-      <c r="A279" s="6"/>
-[...8 lines deleted...]
-      <c r="J279" s="8"/>
+      <c r="H279" s="5"/>
     </row>
     <row r="280" ht="15.75" customHeight="1">
-      <c r="A280" s="6"/>
-[...8 lines deleted...]
-      <c r="J280" s="8"/>
+      <c r="H280" s="5"/>
     </row>
     <row r="281" ht="15.75" customHeight="1">
-      <c r="A281" s="6"/>
-[...8 lines deleted...]
-      <c r="J281" s="8"/>
+      <c r="H281" s="5"/>
     </row>
     <row r="282" ht="15.75" customHeight="1">
-      <c r="A282" s="6"/>
-[...8 lines deleted...]
-      <c r="J282" s="8"/>
+      <c r="H282" s="5"/>
     </row>
     <row r="283" ht="15.75" customHeight="1">
-      <c r="A283" s="6"/>
-[...8 lines deleted...]
-      <c r="J283" s="8"/>
+      <c r="H283" s="5"/>
     </row>
     <row r="284" ht="15.75" customHeight="1">
-      <c r="A284" s="6"/>
-[...8 lines deleted...]
-      <c r="J284" s="8"/>
+      <c r="H284" s="5"/>
     </row>
     <row r="285" ht="15.75" customHeight="1">
-      <c r="A285" s="6"/>
-[...8 lines deleted...]
-      <c r="J285" s="8"/>
+      <c r="H285" s="5"/>
     </row>
     <row r="286" ht="15.75" customHeight="1">
-      <c r="A286" s="6"/>
-[...8 lines deleted...]
-      <c r="J286" s="8"/>
+      <c r="H286" s="5"/>
     </row>
     <row r="287" ht="15.75" customHeight="1">
-      <c r="A287" s="6"/>
-[...8 lines deleted...]
-      <c r="J287" s="8"/>
+      <c r="H287" s="5"/>
     </row>
     <row r="288" ht="15.75" customHeight="1">
-      <c r="A288" s="6"/>
-[...8 lines deleted...]
-      <c r="J288" s="8"/>
+      <c r="H288" s="5"/>
     </row>
     <row r="289" ht="15.75" customHeight="1">
-      <c r="A289" s="6"/>
-[...8 lines deleted...]
-      <c r="J289" s="8"/>
+      <c r="H289" s="5"/>
     </row>
     <row r="290" ht="15.75" customHeight="1">
-      <c r="A290" s="6"/>
-[...8 lines deleted...]
-      <c r="J290" s="8"/>
+      <c r="H290" s="5"/>
     </row>
     <row r="291" ht="15.75" customHeight="1">
-      <c r="A291" s="6"/>
-[...8 lines deleted...]
-      <c r="J291" s="8"/>
+      <c r="H291" s="5"/>
     </row>
     <row r="292" ht="15.75" customHeight="1">
-      <c r="A292" s="6"/>
-[...8 lines deleted...]
-      <c r="J292" s="8"/>
+      <c r="H292" s="5"/>
     </row>
     <row r="293" ht="15.75" customHeight="1">
-      <c r="A293" s="6"/>
-[...8 lines deleted...]
-      <c r="J293" s="8"/>
+      <c r="H293" s="5"/>
     </row>
     <row r="294" ht="15.75" customHeight="1">
-      <c r="A294" s="6"/>
-[...8 lines deleted...]
-      <c r="J294" s="8"/>
+      <c r="H294" s="5"/>
     </row>
     <row r="295" ht="15.75" customHeight="1">
-      <c r="A295" s="6"/>
-[...8 lines deleted...]
-      <c r="J295" s="8"/>
+      <c r="H295" s="5"/>
     </row>
     <row r="296" ht="15.75" customHeight="1">
-      <c r="A296" s="6"/>
-[...8 lines deleted...]
-      <c r="J296" s="8"/>
+      <c r="H296" s="5"/>
     </row>
     <row r="297" ht="15.75" customHeight="1">
-      <c r="A297" s="6"/>
-[...8 lines deleted...]
-      <c r="J297" s="8"/>
+      <c r="H297" s="5"/>
     </row>
     <row r="298" ht="15.75" customHeight="1">
-      <c r="A298" s="6"/>
-[...8 lines deleted...]
-      <c r="J298" s="8"/>
+      <c r="H298" s="5"/>
     </row>
     <row r="299" ht="15.75" customHeight="1">
-      <c r="A299" s="6"/>
-[...8 lines deleted...]
-      <c r="J299" s="8"/>
+      <c r="H299" s="5"/>
     </row>
     <row r="300" ht="15.75" customHeight="1">
-      <c r="A300" s="6"/>
-[...8 lines deleted...]
-      <c r="J300" s="8"/>
+      <c r="H300" s="5"/>
     </row>
     <row r="301" ht="15.75" customHeight="1">
-      <c r="A301" s="6"/>
-[...8 lines deleted...]
-      <c r="J301" s="8"/>
+      <c r="H301" s="5"/>
     </row>
     <row r="302" ht="15.75" customHeight="1">
-      <c r="A302" s="6"/>
-[...8 lines deleted...]
-      <c r="J302" s="8"/>
+      <c r="H302" s="5"/>
     </row>
     <row r="303" ht="15.75" customHeight="1">
-      <c r="A303" s="6"/>
-[...8 lines deleted...]
-      <c r="J303" s="8"/>
+      <c r="H303" s="5"/>
     </row>
     <row r="304" ht="15.75" customHeight="1">
-      <c r="A304" s="6"/>
-[...8 lines deleted...]
-      <c r="J304" s="8"/>
+      <c r="H304" s="5"/>
     </row>
     <row r="305" ht="15.75" customHeight="1">
-      <c r="A305" s="6"/>
-[...8 lines deleted...]
-      <c r="J305" s="8"/>
+      <c r="H305" s="5"/>
     </row>
     <row r="306" ht="15.75" customHeight="1">
-      <c r="A306" s="6"/>
-[...8 lines deleted...]
-      <c r="J306" s="8"/>
+      <c r="H306" s="5"/>
     </row>
     <row r="307" ht="15.75" customHeight="1">
-      <c r="A307" s="6"/>
-[...8 lines deleted...]
-      <c r="J307" s="8"/>
+      <c r="H307" s="5"/>
     </row>
     <row r="308" ht="15.75" customHeight="1">
-      <c r="A308" s="6"/>
-[...8 lines deleted...]
-      <c r="J308" s="8"/>
+      <c r="H308" s="5"/>
     </row>
     <row r="309" ht="15.75" customHeight="1">
-      <c r="A309" s="6"/>
-[...8 lines deleted...]
-      <c r="J309" s="8"/>
+      <c r="H309" s="5"/>
     </row>
     <row r="310" ht="15.75" customHeight="1">
-      <c r="A310" s="6"/>
-[...8 lines deleted...]
-      <c r="J310" s="8"/>
+      <c r="H310" s="5"/>
     </row>
     <row r="311" ht="15.75" customHeight="1">
-      <c r="A311" s="6"/>
-[...8 lines deleted...]
-      <c r="J311" s="8"/>
+      <c r="H311" s="5"/>
     </row>
     <row r="312" ht="15.75" customHeight="1">
-      <c r="A312" s="6"/>
-[...8 lines deleted...]
-      <c r="J312" s="8"/>
+      <c r="H312" s="5"/>
     </row>
     <row r="313" ht="15.75" customHeight="1">
-      <c r="A313" s="6"/>
-[...8 lines deleted...]
-      <c r="J313" s="8"/>
+      <c r="H313" s="5"/>
     </row>
     <row r="314" ht="15.75" customHeight="1">
-      <c r="A314" s="6"/>
-[...8 lines deleted...]
-      <c r="J314" s="8"/>
+      <c r="H314" s="5"/>
     </row>
     <row r="315" ht="15.75" customHeight="1">
-      <c r="A315" s="6"/>
-[...8 lines deleted...]
-      <c r="J315" s="8"/>
+      <c r="H315" s="5"/>
     </row>
     <row r="316" ht="15.75" customHeight="1">
-      <c r="A316" s="6"/>
-[...8 lines deleted...]
-      <c r="J316" s="8"/>
+      <c r="H316" s="5"/>
     </row>
     <row r="317" ht="15.75" customHeight="1">
-      <c r="A317" s="6"/>
-[...8 lines deleted...]
-      <c r="J317" s="8"/>
+      <c r="H317" s="5"/>
     </row>
     <row r="318" ht="15.75" customHeight="1">
-      <c r="A318" s="6"/>
-[...8 lines deleted...]
-      <c r="J318" s="8"/>
+      <c r="H318" s="5"/>
     </row>
     <row r="319" ht="15.75" customHeight="1">
-      <c r="A319" s="6"/>
-[...8 lines deleted...]
-      <c r="J319" s="8"/>
+      <c r="H319" s="5"/>
     </row>
     <row r="320" ht="15.75" customHeight="1">
-      <c r="A320" s="6"/>
-[...8 lines deleted...]
-      <c r="J320" s="8"/>
+      <c r="H320" s="5"/>
     </row>
     <row r="321" ht="15.75" customHeight="1">
-      <c r="A321" s="6"/>
-[...8 lines deleted...]
-      <c r="J321" s="8"/>
+      <c r="H321" s="5"/>
     </row>
     <row r="322" ht="15.75" customHeight="1">
-      <c r="A322" s="6"/>
-[...8 lines deleted...]
-      <c r="J322" s="8"/>
+      <c r="H322" s="5"/>
     </row>
     <row r="323" ht="15.75" customHeight="1">
-      <c r="A323" s="6"/>
-[...8 lines deleted...]
-      <c r="J323" s="8"/>
+      <c r="H323" s="5"/>
     </row>
     <row r="324" ht="15.75" customHeight="1">
-      <c r="A324" s="6"/>
-[...8 lines deleted...]
-      <c r="J324" s="8"/>
+      <c r="H324" s="5"/>
     </row>
     <row r="325" ht="15.75" customHeight="1">
-      <c r="A325" s="6"/>
-[...8 lines deleted...]
-      <c r="J325" s="8"/>
+      <c r="H325" s="5"/>
     </row>
     <row r="326" ht="15.75" customHeight="1">
-      <c r="A326" s="6"/>
-[...8 lines deleted...]
-      <c r="J326" s="8"/>
+      <c r="H326" s="5"/>
     </row>
     <row r="327" ht="15.75" customHeight="1">
-      <c r="A327" s="6"/>
-[...8 lines deleted...]
-      <c r="J327" s="8"/>
+      <c r="H327" s="5"/>
     </row>
     <row r="328" ht="15.75" customHeight="1">
-      <c r="A328" s="6"/>
-[...8 lines deleted...]
-      <c r="J328" s="8"/>
+      <c r="H328" s="5"/>
     </row>
     <row r="329" ht="15.75" customHeight="1">
-      <c r="A329" s="6"/>
-[...8 lines deleted...]
-      <c r="J329" s="8"/>
+      <c r="H329" s="5"/>
     </row>
     <row r="330" ht="15.75" customHeight="1">
-      <c r="A330" s="6"/>
-[...8 lines deleted...]
-      <c r="J330" s="8"/>
+      <c r="H330" s="5"/>
     </row>
     <row r="331" ht="15.75" customHeight="1">
-      <c r="A331" s="6"/>
-[...8 lines deleted...]
-      <c r="J331" s="8"/>
+      <c r="H331" s="5"/>
     </row>
     <row r="332" ht="15.75" customHeight="1">
-      <c r="A332" s="6"/>
-[...8 lines deleted...]
-      <c r="J332" s="8"/>
+      <c r="H332" s="5"/>
     </row>
     <row r="333" ht="15.75" customHeight="1">
-      <c r="A333" s="6"/>
-[...8 lines deleted...]
-      <c r="J333" s="8"/>
+      <c r="H333" s="5"/>
     </row>
     <row r="334" ht="15.75" customHeight="1">
-      <c r="A334" s="6"/>
-[...8 lines deleted...]
-      <c r="J334" s="8"/>
+      <c r="H334" s="5"/>
     </row>
     <row r="335" ht="15.75" customHeight="1">
-      <c r="A335" s="6"/>
-[...8 lines deleted...]
-      <c r="J335" s="8"/>
+      <c r="H335" s="5"/>
     </row>
     <row r="336" ht="15.75" customHeight="1">
-      <c r="A336" s="6"/>
-[...8 lines deleted...]
-      <c r="J336" s="8"/>
+      <c r="H336" s="5"/>
     </row>
     <row r="337" ht="15.75" customHeight="1">
-      <c r="A337" s="6"/>
-[...8 lines deleted...]
-      <c r="J337" s="8"/>
+      <c r="H337" s="5"/>
     </row>
     <row r="338" ht="15.75" customHeight="1">
-      <c r="A338" s="6"/>
-[...8 lines deleted...]
-      <c r="J338" s="8"/>
+      <c r="H338" s="5"/>
     </row>
     <row r="339" ht="15.75" customHeight="1">
-      <c r="A339" s="6"/>
-[...8 lines deleted...]
-      <c r="J339" s="8"/>
+      <c r="H339" s="5"/>
     </row>
     <row r="340" ht="15.75" customHeight="1">
-      <c r="A340" s="6"/>
-[...8 lines deleted...]
-      <c r="J340" s="8"/>
+      <c r="H340" s="5"/>
     </row>
     <row r="341" ht="15.75" customHeight="1">
-      <c r="A341" s="6"/>
-[...8 lines deleted...]
-      <c r="J341" s="8"/>
+      <c r="H341" s="5"/>
     </row>
     <row r="342" ht="15.75" customHeight="1">
-      <c r="A342" s="6"/>
-[...8 lines deleted...]
-      <c r="J342" s="8"/>
+      <c r="H342" s="5"/>
     </row>
     <row r="343" ht="15.75" customHeight="1">
-      <c r="A343" s="6"/>
-[...8 lines deleted...]
-      <c r="J343" s="8"/>
+      <c r="H343" s="5"/>
     </row>
     <row r="344" ht="15.75" customHeight="1">
-      <c r="A344" s="6"/>
-[...8 lines deleted...]
-      <c r="J344" s="8"/>
+      <c r="H344" s="5"/>
     </row>
     <row r="345" ht="15.75" customHeight="1">
-      <c r="A345" s="6"/>
-[...8 lines deleted...]
-      <c r="J345" s="8"/>
+      <c r="H345" s="5"/>
     </row>
     <row r="346" ht="15.75" customHeight="1">
-      <c r="A346" s="6"/>
-[...8 lines deleted...]
-      <c r="J346" s="8"/>
+      <c r="H346" s="5"/>
     </row>
     <row r="347" ht="15.75" customHeight="1">
-      <c r="A347" s="6"/>
-[...8 lines deleted...]
-      <c r="J347" s="8"/>
+      <c r="H347" s="5"/>
     </row>
     <row r="348" ht="15.75" customHeight="1">
-      <c r="A348" s="6"/>
-[...8 lines deleted...]
-      <c r="J348" s="8"/>
+      <c r="H348" s="5"/>
     </row>
     <row r="349" ht="15.75" customHeight="1">
-      <c r="A349" s="6"/>
-[...8 lines deleted...]
-      <c r="J349" s="8"/>
+      <c r="H349" s="5"/>
     </row>
     <row r="350" ht="15.75" customHeight="1">
-      <c r="A350" s="6"/>
-[...8 lines deleted...]
-      <c r="J350" s="8"/>
+      <c r="H350" s="5"/>
     </row>
     <row r="351" ht="15.75" customHeight="1">
-      <c r="A351" s="6"/>
-[...8 lines deleted...]
-      <c r="J351" s="8"/>
+      <c r="H351" s="5"/>
     </row>
     <row r="352" ht="15.75" customHeight="1">
-      <c r="A352" s="6"/>
-[...8 lines deleted...]
-      <c r="J352" s="8"/>
+      <c r="H352" s="5"/>
     </row>
     <row r="353" ht="15.75" customHeight="1">
-      <c r="A353" s="6"/>
-[...8 lines deleted...]
-      <c r="J353" s="8"/>
+      <c r="H353" s="5"/>
     </row>
     <row r="354" ht="15.75" customHeight="1">
-      <c r="A354" s="6"/>
-[...8 lines deleted...]
-      <c r="J354" s="8"/>
+      <c r="H354" s="5"/>
     </row>
     <row r="355" ht="15.75" customHeight="1">
-      <c r="A355" s="6"/>
-[...8 lines deleted...]
-      <c r="J355" s="8"/>
+      <c r="H355" s="5"/>
     </row>
     <row r="356" ht="15.75" customHeight="1">
-      <c r="A356" s="6"/>
-[...8 lines deleted...]
-      <c r="J356" s="8"/>
+      <c r="H356" s="5"/>
     </row>
     <row r="357" ht="15.75" customHeight="1">
-      <c r="A357" s="6"/>
-[...8 lines deleted...]
-      <c r="J357" s="8"/>
+      <c r="H357" s="5"/>
     </row>
     <row r="358" ht="15.75" customHeight="1">
-      <c r="A358" s="6"/>
-[...8 lines deleted...]
-      <c r="J358" s="8"/>
+      <c r="H358" s="5"/>
     </row>
     <row r="359" ht="15.75" customHeight="1">
-      <c r="A359" s="6"/>
-[...8 lines deleted...]
-      <c r="J359" s="8"/>
+      <c r="H359" s="5"/>
     </row>
     <row r="360" ht="15.75" customHeight="1">
-      <c r="A360" s="6"/>
-[...8 lines deleted...]
-      <c r="J360" s="8"/>
+      <c r="H360" s="5"/>
     </row>
     <row r="361" ht="15.75" customHeight="1">
-      <c r="A361" s="6"/>
-[...8 lines deleted...]
-      <c r="J361" s="8"/>
+      <c r="H361" s="5"/>
     </row>
     <row r="362" ht="15.75" customHeight="1">
-      <c r="A362" s="6"/>
-[...8 lines deleted...]
-      <c r="J362" s="8"/>
+      <c r="H362" s="5"/>
     </row>
     <row r="363" ht="15.75" customHeight="1">
-      <c r="A363" s="6"/>
-[...8 lines deleted...]
-      <c r="J363" s="8"/>
+      <c r="H363" s="5"/>
     </row>
     <row r="364" ht="15.75" customHeight="1">
-      <c r="A364" s="6"/>
-[...8 lines deleted...]
-      <c r="J364" s="8"/>
+      <c r="H364" s="5"/>
     </row>
     <row r="365" ht="15.75" customHeight="1">
-      <c r="A365" s="6"/>
-[...8 lines deleted...]
-      <c r="J365" s="8"/>
+      <c r="H365" s="5"/>
     </row>
     <row r="366" ht="15.75" customHeight="1">
-      <c r="A366" s="6"/>
-[...8 lines deleted...]
-      <c r="J366" s="8"/>
+      <c r="H366" s="5"/>
     </row>
     <row r="367" ht="15.75" customHeight="1">
-      <c r="A367" s="6"/>
-[...8 lines deleted...]
-      <c r="J367" s="8"/>
+      <c r="H367" s="5"/>
     </row>
     <row r="368" ht="15.75" customHeight="1">
-      <c r="A368" s="6"/>
-[...8 lines deleted...]
-      <c r="J368" s="8"/>
+      <c r="H368" s="5"/>
     </row>
     <row r="369" ht="15.75" customHeight="1">
-      <c r="A369" s="6"/>
-[...8 lines deleted...]
-      <c r="J369" s="8"/>
+      <c r="H369" s="5"/>
     </row>
     <row r="370" ht="15.75" customHeight="1">
-      <c r="A370" s="6"/>
-[...8 lines deleted...]
-      <c r="J370" s="8"/>
+      <c r="H370" s="5"/>
     </row>
     <row r="371" ht="15.75" customHeight="1">
-      <c r="A371" s="6"/>
-[...8 lines deleted...]
-      <c r="J371" s="8"/>
+      <c r="H371" s="5"/>
     </row>
     <row r="372" ht="15.75" customHeight="1">
-      <c r="A372" s="6"/>
-[...8 lines deleted...]
-      <c r="J372" s="8"/>
+      <c r="H372" s="5"/>
     </row>
     <row r="373" ht="15.75" customHeight="1">
-      <c r="A373" s="6"/>
-[...8 lines deleted...]
-      <c r="J373" s="8"/>
+      <c r="H373" s="5"/>
     </row>
     <row r="374" ht="15.75" customHeight="1">
-      <c r="A374" s="6"/>
-[...8 lines deleted...]
-      <c r="J374" s="8"/>
+      <c r="H374" s="5"/>
     </row>
     <row r="375" ht="15.75" customHeight="1">
-      <c r="A375" s="6"/>
-[...8 lines deleted...]
-      <c r="J375" s="8"/>
+      <c r="H375" s="5"/>
     </row>
     <row r="376" ht="15.75" customHeight="1">
-      <c r="A376" s="6"/>
-[...8 lines deleted...]
-      <c r="J376" s="8"/>
+      <c r="H376" s="5"/>
     </row>
     <row r="377" ht="15.75" customHeight="1">
-      <c r="A377" s="6"/>
-[...8 lines deleted...]
-      <c r="J377" s="8"/>
+      <c r="H377" s="5"/>
     </row>
     <row r="378" ht="15.75" customHeight="1">
-      <c r="A378" s="6"/>
-[...8 lines deleted...]
-      <c r="J378" s="8"/>
+      <c r="H378" s="5"/>
     </row>
     <row r="379" ht="15.75" customHeight="1">
-      <c r="A379" s="6"/>
-[...8 lines deleted...]
-      <c r="J379" s="8"/>
+      <c r="H379" s="5"/>
     </row>
     <row r="380" ht="15.75" customHeight="1">
-      <c r="A380" s="6"/>
-[...8 lines deleted...]
-      <c r="J380" s="8"/>
+      <c r="H380" s="5"/>
     </row>
     <row r="381" ht="15.75" customHeight="1">
-      <c r="A381" s="6"/>
-[...8 lines deleted...]
-      <c r="J381" s="8"/>
+      <c r="H381" s="5"/>
     </row>
     <row r="382" ht="15.75" customHeight="1">
-      <c r="A382" s="6"/>
-[...8 lines deleted...]
-      <c r="J382" s="8"/>
+      <c r="H382" s="5"/>
     </row>
     <row r="383" ht="15.75" customHeight="1">
-      <c r="A383" s="6"/>
-[...8 lines deleted...]
-      <c r="J383" s="8"/>
+      <c r="H383" s="5"/>
     </row>
     <row r="384" ht="15.75" customHeight="1">
-      <c r="A384" s="6"/>
-[...8 lines deleted...]
-      <c r="J384" s="8"/>
+      <c r="H384" s="5"/>
     </row>
     <row r="385" ht="15.75" customHeight="1">
-      <c r="A385" s="6"/>
-[...8 lines deleted...]
-      <c r="J385" s="8"/>
+      <c r="H385" s="5"/>
     </row>
     <row r="386" ht="15.75" customHeight="1">
-      <c r="A386" s="6"/>
-[...8 lines deleted...]
-      <c r="J386" s="8"/>
+      <c r="H386" s="5"/>
     </row>
     <row r="387" ht="15.75" customHeight="1">
-      <c r="A387" s="6"/>
-[...8 lines deleted...]
-      <c r="J387" s="8"/>
+      <c r="H387" s="5"/>
     </row>
     <row r="388" ht="15.75" customHeight="1">
-      <c r="A388" s="6"/>
-[...8 lines deleted...]
-      <c r="J388" s="8"/>
+      <c r="H388" s="5"/>
     </row>
     <row r="389" ht="15.75" customHeight="1">
-      <c r="A389" s="6"/>
-[...8 lines deleted...]
-      <c r="J389" s="8"/>
+      <c r="H389" s="5"/>
     </row>
     <row r="390" ht="15.75" customHeight="1">
-      <c r="A390" s="6"/>
-[...8 lines deleted...]
-      <c r="J390" s="8"/>
+      <c r="H390" s="5"/>
     </row>
     <row r="391" ht="15.75" customHeight="1">
-      <c r="A391" s="6"/>
-[...8 lines deleted...]
-      <c r="J391" s="8"/>
+      <c r="H391" s="5"/>
     </row>
     <row r="392" ht="15.75" customHeight="1">
-      <c r="A392" s="6"/>
-[...8 lines deleted...]
-      <c r="J392" s="8"/>
+      <c r="H392" s="5"/>
     </row>
     <row r="393" ht="15.75" customHeight="1">
-      <c r="A393" s="6"/>
-[...8 lines deleted...]
-      <c r="J393" s="8"/>
+      <c r="H393" s="5"/>
     </row>
     <row r="394" ht="15.75" customHeight="1">
-      <c r="A394" s="6"/>
-[...8 lines deleted...]
-      <c r="J394" s="8"/>
+      <c r="H394" s="5"/>
     </row>
     <row r="395" ht="15.75" customHeight="1">
-      <c r="A395" s="6"/>
-[...8 lines deleted...]
-      <c r="J395" s="8"/>
+      <c r="H395" s="5"/>
     </row>
     <row r="396" ht="15.75" customHeight="1">
-      <c r="A396" s="6"/>
-[...8 lines deleted...]
-      <c r="J396" s="8"/>
+      <c r="H396" s="5"/>
     </row>
     <row r="397" ht="15.75" customHeight="1">
-      <c r="A397" s="6"/>
-[...8 lines deleted...]
-      <c r="J397" s="8"/>
+      <c r="H397" s="5"/>
     </row>
     <row r="398" ht="15.75" customHeight="1">
-      <c r="A398" s="6"/>
-[...8 lines deleted...]
-      <c r="J398" s="8"/>
+      <c r="H398" s="5"/>
     </row>
     <row r="399" ht="15.75" customHeight="1">
-      <c r="A399" s="6"/>
-[...8 lines deleted...]
-      <c r="J399" s="8"/>
+      <c r="H399" s="5"/>
     </row>
     <row r="400" ht="15.75" customHeight="1">
-      <c r="A400" s="6"/>
-[...8 lines deleted...]
-      <c r="J400" s="8"/>
+      <c r="H400" s="5"/>
     </row>
     <row r="401" ht="15.75" customHeight="1">
-      <c r="A401" s="6"/>
-[...8 lines deleted...]
-      <c r="J401" s="8"/>
+      <c r="H401" s="5"/>
     </row>
     <row r="402" ht="15.75" customHeight="1">
-      <c r="A402" s="6"/>
-[...8 lines deleted...]
-      <c r="J402" s="8"/>
+      <c r="H402" s="5"/>
     </row>
     <row r="403" ht="15.75" customHeight="1">
-      <c r="A403" s="6"/>
-[...8 lines deleted...]
-      <c r="J403" s="8"/>
+      <c r="H403" s="5"/>
     </row>
     <row r="404" ht="15.75" customHeight="1">
-      <c r="A404" s="6"/>
-[...8 lines deleted...]
-      <c r="J404" s="8"/>
+      <c r="H404" s="5"/>
     </row>
     <row r="405" ht="15.75" customHeight="1">
-      <c r="A405" s="6"/>
-[...8 lines deleted...]
-      <c r="J405" s="8"/>
+      <c r="H405" s="5"/>
     </row>
     <row r="406" ht="15.75" customHeight="1">
-      <c r="A406" s="6"/>
-[...8 lines deleted...]
-      <c r="J406" s="8"/>
+      <c r="H406" s="5"/>
     </row>
     <row r="407" ht="15.75" customHeight="1">
-      <c r="A407" s="6"/>
-[...8 lines deleted...]
-      <c r="J407" s="8"/>
+      <c r="H407" s="5"/>
     </row>
     <row r="408" ht="15.75" customHeight="1">
-      <c r="A408" s="6"/>
-[...8 lines deleted...]
-      <c r="J408" s="8"/>
+      <c r="H408" s="5"/>
     </row>
     <row r="409" ht="15.75" customHeight="1">
-      <c r="A409" s="6"/>
-[...8 lines deleted...]
-      <c r="J409" s="8"/>
+      <c r="H409" s="5"/>
     </row>
     <row r="410" ht="15.75" customHeight="1">
-      <c r="A410" s="6"/>
-[...8 lines deleted...]
-      <c r="J410" s="8"/>
+      <c r="H410" s="5"/>
     </row>
     <row r="411" ht="15.75" customHeight="1">
-      <c r="A411" s="6"/>
-[...8 lines deleted...]
-      <c r="J411" s="8"/>
+      <c r="H411" s="5"/>
     </row>
     <row r="412" ht="15.75" customHeight="1">
-      <c r="A412" s="6"/>
-[...8 lines deleted...]
-      <c r="J412" s="8"/>
+      <c r="H412" s="5"/>
     </row>
     <row r="413" ht="15.75" customHeight="1">
-      <c r="A413" s="6"/>
-[...8 lines deleted...]
-      <c r="J413" s="8"/>
+      <c r="H413" s="5"/>
     </row>
     <row r="414" ht="15.75" customHeight="1">
-      <c r="A414" s="6"/>
-[...8 lines deleted...]
-      <c r="J414" s="8"/>
+      <c r="H414" s="5"/>
     </row>
     <row r="415" ht="15.75" customHeight="1">
-      <c r="A415" s="6"/>
-[...8 lines deleted...]
-      <c r="J415" s="8"/>
+      <c r="H415" s="5"/>
     </row>
     <row r="416" ht="15.75" customHeight="1">
-      <c r="A416" s="6"/>
-[...8 lines deleted...]
-      <c r="J416" s="8"/>
+      <c r="H416" s="5"/>
     </row>
     <row r="417" ht="15.75" customHeight="1">
-      <c r="A417" s="6"/>
-[...8 lines deleted...]
-      <c r="J417" s="8"/>
+      <c r="H417" s="5"/>
     </row>
     <row r="418" ht="15.75" customHeight="1">
-      <c r="A418" s="6"/>
-[...8 lines deleted...]
-      <c r="J418" s="8"/>
+      <c r="H418" s="5"/>
     </row>
     <row r="419" ht="15.75" customHeight="1">
-      <c r="A419" s="6"/>
-[...8 lines deleted...]
-      <c r="J419" s="8"/>
+      <c r="H419" s="5"/>
     </row>
     <row r="420" ht="15.75" customHeight="1">
-      <c r="A420" s="6"/>
-[...8 lines deleted...]
-      <c r="J420" s="8"/>
+      <c r="H420" s="5"/>
     </row>
     <row r="421" ht="15.75" customHeight="1">
-      <c r="A421" s="6"/>
-[...8 lines deleted...]
-      <c r="J421" s="8"/>
+      <c r="H421" s="5"/>
     </row>
     <row r="422" ht="15.75" customHeight="1">
-      <c r="A422" s="6"/>
-[...8 lines deleted...]
-      <c r="J422" s="8"/>
+      <c r="H422" s="5"/>
     </row>
     <row r="423" ht="15.75" customHeight="1">
-      <c r="A423" s="6"/>
-[...8 lines deleted...]
-      <c r="J423" s="8"/>
+      <c r="H423" s="5"/>
     </row>
     <row r="424" ht="15.75" customHeight="1">
-      <c r="A424" s="6"/>
-[...8 lines deleted...]
-      <c r="J424" s="8"/>
+      <c r="H424" s="5"/>
     </row>
     <row r="425" ht="15.75" customHeight="1">
-      <c r="A425" s="6"/>
-[...8 lines deleted...]
-      <c r="J425" s="8"/>
+      <c r="H425" s="5"/>
     </row>
     <row r="426" ht="15.75" customHeight="1">
-      <c r="A426" s="6"/>
-[...8 lines deleted...]
-      <c r="J426" s="8"/>
+      <c r="H426" s="5"/>
     </row>
     <row r="427" ht="15.75" customHeight="1">
-      <c r="A427" s="6"/>
-[...8 lines deleted...]
-      <c r="J427" s="8"/>
+      <c r="H427" s="5"/>
     </row>
     <row r="428" ht="15.75" customHeight="1">
-      <c r="A428" s="6"/>
-[...8 lines deleted...]
-      <c r="J428" s="8"/>
+      <c r="H428" s="5"/>
     </row>
     <row r="429" ht="15.75" customHeight="1">
-      <c r="A429" s="6"/>
-[...8 lines deleted...]
-      <c r="J429" s="8"/>
+      <c r="H429" s="5"/>
     </row>
     <row r="430" ht="15.75" customHeight="1">
-      <c r="A430" s="6"/>
-[...8 lines deleted...]
-      <c r="J430" s="8"/>
+      <c r="H430" s="5"/>
     </row>
     <row r="431" ht="15.75" customHeight="1">
-      <c r="A431" s="6"/>
-[...8 lines deleted...]
-      <c r="J431" s="8"/>
+      <c r="H431" s="5"/>
     </row>
     <row r="432" ht="15.75" customHeight="1">
-      <c r="A432" s="6"/>
-[...8 lines deleted...]
-      <c r="J432" s="8"/>
+      <c r="H432" s="5"/>
     </row>
     <row r="433" ht="15.75" customHeight="1">
-      <c r="A433" s="6"/>
-[...8 lines deleted...]
-      <c r="J433" s="8"/>
+      <c r="H433" s="5"/>
     </row>
     <row r="434" ht="15.75" customHeight="1">
-      <c r="A434" s="6"/>
-[...8 lines deleted...]
-      <c r="J434" s="8"/>
+      <c r="H434" s="5"/>
     </row>
     <row r="435" ht="15.75" customHeight="1">
-      <c r="A435" s="6"/>
-[...8 lines deleted...]
-      <c r="J435" s="8"/>
+      <c r="H435" s="5"/>
     </row>
     <row r="436" ht="15.75" customHeight="1">
-      <c r="A436" s="6"/>
-[...8 lines deleted...]
-      <c r="J436" s="8"/>
+      <c r="H436" s="5"/>
     </row>
     <row r="437" ht="15.75" customHeight="1">
-      <c r="A437" s="6"/>
-[...8 lines deleted...]
-      <c r="J437" s="8"/>
+      <c r="H437" s="5"/>
     </row>
     <row r="438" ht="15.75" customHeight="1">
-      <c r="A438" s="6"/>
-[...8 lines deleted...]
-      <c r="J438" s="8"/>
+      <c r="H438" s="5"/>
     </row>
     <row r="439" ht="15.75" customHeight="1">
-      <c r="A439" s="6"/>
-[...8 lines deleted...]
-      <c r="J439" s="8"/>
+      <c r="H439" s="5"/>
     </row>
     <row r="440" ht="15.75" customHeight="1">
-      <c r="A440" s="6"/>
-[...8 lines deleted...]
-      <c r="J440" s="8"/>
+      <c r="H440" s="5"/>
     </row>
     <row r="441" ht="15.75" customHeight="1">
-      <c r="A441" s="6"/>
-[...8 lines deleted...]
-      <c r="J441" s="8"/>
+      <c r="H441" s="5"/>
     </row>
     <row r="442" ht="15.75" customHeight="1">
-      <c r="A442" s="6"/>
-[...8 lines deleted...]
-      <c r="J442" s="8"/>
+      <c r="H442" s="5"/>
     </row>
     <row r="443" ht="15.75" customHeight="1">
-      <c r="A443" s="6"/>
-[...8 lines deleted...]
-      <c r="J443" s="8"/>
+      <c r="H443" s="5"/>
     </row>
     <row r="444" ht="15.75" customHeight="1">
-      <c r="A444" s="6"/>
-[...8 lines deleted...]
-      <c r="J444" s="8"/>
+      <c r="H444" s="5"/>
     </row>
     <row r="445" ht="15.75" customHeight="1">
-      <c r="A445" s="6"/>
-[...8 lines deleted...]
-      <c r="J445" s="8"/>
+      <c r="H445" s="5"/>
     </row>
     <row r="446" ht="15.75" customHeight="1">
-      <c r="A446" s="6"/>
-[...8 lines deleted...]
-      <c r="J446" s="8"/>
+      <c r="H446" s="5"/>
     </row>
     <row r="447" ht="15.75" customHeight="1">
-      <c r="A447" s="6"/>
-[...8 lines deleted...]
-      <c r="J447" s="8"/>
+      <c r="H447" s="5"/>
     </row>
     <row r="448" ht="15.75" customHeight="1">
-      <c r="A448" s="6"/>
-[...8 lines deleted...]
-      <c r="J448" s="8"/>
+      <c r="H448" s="5"/>
     </row>
     <row r="449" ht="15.75" customHeight="1">
-      <c r="A449" s="6"/>
-[...8 lines deleted...]
-      <c r="J449" s="8"/>
+      <c r="H449" s="5"/>
     </row>
     <row r="450" ht="15.75" customHeight="1">
-      <c r="A450" s="6"/>
-[...8 lines deleted...]
-      <c r="J450" s="8"/>
+      <c r="H450" s="5"/>
     </row>
     <row r="451" ht="15.75" customHeight="1">
-      <c r="A451" s="6"/>
-[...8 lines deleted...]
-      <c r="J451" s="8"/>
+      <c r="H451" s="5"/>
     </row>
     <row r="452" ht="15.75" customHeight="1">
-      <c r="A452" s="6"/>
-[...8 lines deleted...]
-      <c r="J452" s="8"/>
+      <c r="H452" s="5"/>
     </row>
     <row r="453" ht="15.75" customHeight="1">
-      <c r="A453" s="6"/>
-[...8 lines deleted...]
-      <c r="J453" s="8"/>
+      <c r="H453" s="5"/>
     </row>
     <row r="454" ht="15.75" customHeight="1">
-      <c r="A454" s="6"/>
-[...8 lines deleted...]
-      <c r="J454" s="8"/>
+      <c r="H454" s="5"/>
     </row>
     <row r="455" ht="15.75" customHeight="1">
-      <c r="A455" s="6"/>
-[...8 lines deleted...]
-      <c r="J455" s="8"/>
+      <c r="H455" s="5"/>
     </row>
     <row r="456" ht="15.75" customHeight="1">
-      <c r="A456" s="6"/>
-[...8 lines deleted...]
-      <c r="J456" s="8"/>
+      <c r="H456" s="5"/>
     </row>
     <row r="457" ht="15.75" customHeight="1">
-      <c r="A457" s="6"/>
-[...8 lines deleted...]
-      <c r="J457" s="8"/>
+      <c r="H457" s="5"/>
     </row>
     <row r="458" ht="15.75" customHeight="1">
-      <c r="A458" s="6"/>
-[...8 lines deleted...]
-      <c r="J458" s="8"/>
+      <c r="H458" s="5"/>
     </row>
     <row r="459" ht="15.75" customHeight="1">
-      <c r="A459" s="6"/>
-[...8 lines deleted...]
-      <c r="J459" s="8"/>
+      <c r="H459" s="5"/>
     </row>
     <row r="460" ht="15.75" customHeight="1">
-      <c r="A460" s="6"/>
-[...8 lines deleted...]
-      <c r="J460" s="8"/>
+      <c r="H460" s="5"/>
     </row>
     <row r="461" ht="15.75" customHeight="1">
-      <c r="A461" s="6"/>
-[...8 lines deleted...]
-      <c r="J461" s="8"/>
+      <c r="H461" s="5"/>
     </row>
     <row r="462" ht="15.75" customHeight="1">
-      <c r="A462" s="6"/>
-[...8 lines deleted...]
-      <c r="J462" s="8"/>
+      <c r="H462" s="5"/>
     </row>
     <row r="463" ht="15.75" customHeight="1">
-      <c r="A463" s="6"/>
-[...8 lines deleted...]
-      <c r="J463" s="8"/>
+      <c r="H463" s="5"/>
     </row>
     <row r="464" ht="15.75" customHeight="1">
-      <c r="A464" s="6"/>
-[...8 lines deleted...]
-      <c r="J464" s="8"/>
+      <c r="H464" s="5"/>
     </row>
     <row r="465" ht="15.75" customHeight="1">
-      <c r="A465" s="6"/>
-[...8 lines deleted...]
-      <c r="J465" s="8"/>
+      <c r="H465" s="5"/>
     </row>
     <row r="466" ht="15.75" customHeight="1">
-      <c r="A466" s="6"/>
-[...8 lines deleted...]
-      <c r="J466" s="8"/>
+      <c r="H466" s="5"/>
     </row>
     <row r="467" ht="15.75" customHeight="1">
-      <c r="A467" s="6"/>
-[...8 lines deleted...]
-      <c r="J467" s="8"/>
+      <c r="H467" s="5"/>
     </row>
     <row r="468" ht="15.75" customHeight="1">
-      <c r="A468" s="6"/>
-[...8 lines deleted...]
-      <c r="J468" s="8"/>
+      <c r="H468" s="5"/>
     </row>
     <row r="469" ht="15.75" customHeight="1">
-      <c r="A469" s="6"/>
-[...8 lines deleted...]
-      <c r="J469" s="8"/>
+      <c r="H469" s="5"/>
     </row>
     <row r="470" ht="15.75" customHeight="1">
-      <c r="A470" s="6"/>
-[...8 lines deleted...]
-      <c r="J470" s="8"/>
+      <c r="H470" s="5"/>
     </row>
     <row r="471" ht="15.75" customHeight="1">
-      <c r="A471" s="6"/>
-[...8 lines deleted...]
-      <c r="J471" s="8"/>
+      <c r="H471" s="5"/>
     </row>
     <row r="472" ht="15.75" customHeight="1">
-      <c r="A472" s="6"/>
-[...8 lines deleted...]
-      <c r="J472" s="8"/>
+      <c r="H472" s="5"/>
     </row>
     <row r="473" ht="15.75" customHeight="1">
-      <c r="A473" s="6"/>
-[...8 lines deleted...]
-      <c r="J473" s="8"/>
+      <c r="H473" s="5"/>
     </row>
     <row r="474" ht="15.75" customHeight="1">
-      <c r="A474" s="6"/>
-[...8 lines deleted...]
-      <c r="J474" s="8"/>
+      <c r="H474" s="5"/>
     </row>
     <row r="475" ht="15.75" customHeight="1">
-      <c r="A475" s="6"/>
-[...8 lines deleted...]
-      <c r="J475" s="8"/>
+      <c r="H475" s="5"/>
     </row>
     <row r="476" ht="15.75" customHeight="1">
-      <c r="A476" s="6"/>
-[...8 lines deleted...]
-      <c r="J476" s="8"/>
+      <c r="H476" s="5"/>
     </row>
     <row r="477" ht="15.75" customHeight="1">
-      <c r="A477" s="6"/>
-[...8 lines deleted...]
-      <c r="J477" s="8"/>
+      <c r="H477" s="5"/>
     </row>
     <row r="478" ht="15.75" customHeight="1">
-      <c r="A478" s="6"/>
-[...8 lines deleted...]
-      <c r="J478" s="8"/>
+      <c r="H478" s="5"/>
     </row>
     <row r="479" ht="15.75" customHeight="1">
-      <c r="A479" s="6"/>
-[...8 lines deleted...]
-      <c r="J479" s="8"/>
+      <c r="H479" s="5"/>
     </row>
     <row r="480" ht="15.75" customHeight="1">
-      <c r="A480" s="6"/>
-[...8 lines deleted...]
-      <c r="J480" s="8"/>
+      <c r="H480" s="5"/>
     </row>
     <row r="481" ht="15.75" customHeight="1">
-      <c r="A481" s="6"/>
-[...8 lines deleted...]
-      <c r="J481" s="8"/>
+      <c r="H481" s="5"/>
     </row>
     <row r="482" ht="15.75" customHeight="1">
-      <c r="A482" s="6"/>
-[...8 lines deleted...]
-      <c r="J482" s="8"/>
+      <c r="H482" s="5"/>
     </row>
     <row r="483" ht="15.75" customHeight="1">
-      <c r="A483" s="6"/>
-[...8 lines deleted...]
-      <c r="J483" s="8"/>
+      <c r="H483" s="5"/>
     </row>
     <row r="484" ht="15.75" customHeight="1">
-      <c r="A484" s="6"/>
-[...8 lines deleted...]
-      <c r="J484" s="8"/>
+      <c r="H484" s="5"/>
     </row>
     <row r="485" ht="15.75" customHeight="1">
-      <c r="A485" s="6"/>
-[...8 lines deleted...]
-      <c r="J485" s="8"/>
+      <c r="H485" s="5"/>
     </row>
     <row r="486" ht="15.75" customHeight="1">
-      <c r="A486" s="6"/>
-[...8 lines deleted...]
-      <c r="J486" s="8"/>
+      <c r="H486" s="5"/>
     </row>
     <row r="487" ht="15.75" customHeight="1">
-      <c r="A487" s="6"/>
-[...8 lines deleted...]
-      <c r="J487" s="8"/>
+      <c r="H487" s="5"/>
     </row>
     <row r="488" ht="15.75" customHeight="1">
-      <c r="A488" s="6"/>
-[...8 lines deleted...]
-      <c r="J488" s="8"/>
+      <c r="H488" s="5"/>
     </row>
     <row r="489" ht="15.75" customHeight="1">
-      <c r="A489" s="6"/>
-[...8 lines deleted...]
-      <c r="J489" s="8"/>
+      <c r="H489" s="5"/>
     </row>
     <row r="490" ht="15.75" customHeight="1">
-      <c r="A490" s="6"/>
-[...8 lines deleted...]
-      <c r="J490" s="8"/>
+      <c r="H490" s="5"/>
     </row>
     <row r="491" ht="15.75" customHeight="1">
-      <c r="A491" s="6"/>
-[...8 lines deleted...]
-      <c r="J491" s="8"/>
+      <c r="H491" s="5"/>
     </row>
     <row r="492" ht="15.75" customHeight="1">
-      <c r="A492" s="6"/>
-[...8 lines deleted...]
-      <c r="J492" s="8"/>
+      <c r="H492" s="5"/>
     </row>
     <row r="493" ht="15.75" customHeight="1">
-      <c r="A493" s="6"/>
-[...8 lines deleted...]
-      <c r="J493" s="8"/>
+      <c r="H493" s="5"/>
     </row>
     <row r="494" ht="15.75" customHeight="1">
-      <c r="A494" s="6"/>
-[...8 lines deleted...]
-      <c r="J494" s="8"/>
+      <c r="H494" s="5"/>
     </row>
     <row r="495" ht="15.75" customHeight="1">
-      <c r="A495" s="6"/>
-[...8 lines deleted...]
-      <c r="J495" s="8"/>
+      <c r="H495" s="5"/>
     </row>
     <row r="496" ht="15.75" customHeight="1">
-      <c r="A496" s="6"/>
-[...8 lines deleted...]
-      <c r="J496" s="8"/>
+      <c r="H496" s="5"/>
     </row>
     <row r="497" ht="15.75" customHeight="1">
-      <c r="A497" s="6"/>
-[...8 lines deleted...]
-      <c r="J497" s="8"/>
+      <c r="H497" s="5"/>
     </row>
     <row r="498" ht="15.75" customHeight="1">
-      <c r="A498" s="6"/>
-[...8 lines deleted...]
-      <c r="J498" s="8"/>
+      <c r="H498" s="5"/>
     </row>
     <row r="499" ht="15.75" customHeight="1">
-      <c r="A499" s="6"/>
-[...8 lines deleted...]
-      <c r="J499" s="8"/>
+      <c r="H499" s="5"/>
     </row>
     <row r="500" ht="15.75" customHeight="1">
-      <c r="A500" s="6"/>
-[...8 lines deleted...]
-      <c r="J500" s="8"/>
+      <c r="H500" s="5"/>
     </row>
     <row r="501" ht="15.75" customHeight="1">
-      <c r="A501" s="6"/>
-[...8 lines deleted...]
-      <c r="J501" s="8"/>
+      <c r="H501" s="5"/>
     </row>
     <row r="502" ht="15.75" customHeight="1">
-      <c r="A502" s="6"/>
-[...8 lines deleted...]
-      <c r="J502" s="8"/>
+      <c r="H502" s="5"/>
     </row>
     <row r="503" ht="15.75" customHeight="1">
-      <c r="A503" s="6"/>
-[...8 lines deleted...]
-      <c r="J503" s="8"/>
+      <c r="H503" s="5"/>
     </row>
     <row r="504" ht="15.75" customHeight="1">
-      <c r="A504" s="6"/>
-[...8 lines deleted...]
-      <c r="J504" s="8"/>
+      <c r="H504" s="5"/>
     </row>
     <row r="505" ht="15.75" customHeight="1">
-      <c r="A505" s="6"/>
-[...8 lines deleted...]
-      <c r="J505" s="8"/>
+      <c r="H505" s="5"/>
     </row>
     <row r="506" ht="15.75" customHeight="1">
-      <c r="A506" s="6"/>
-[...8 lines deleted...]
-      <c r="J506" s="8"/>
+      <c r="H506" s="5"/>
     </row>
     <row r="507" ht="15.75" customHeight="1">
-      <c r="A507" s="6"/>
-[...8 lines deleted...]
-      <c r="J507" s="8"/>
+      <c r="H507" s="5"/>
     </row>
     <row r="508" ht="15.75" customHeight="1">
-      <c r="A508" s="6"/>
-[...8 lines deleted...]
-      <c r="J508" s="8"/>
+      <c r="H508" s="5"/>
     </row>
     <row r="509" ht="15.75" customHeight="1">
-      <c r="A509" s="6"/>
-[...8 lines deleted...]
-      <c r="J509" s="8"/>
+      <c r="H509" s="5"/>
     </row>
     <row r="510" ht="15.75" customHeight="1">
-      <c r="A510" s="6"/>
-[...8 lines deleted...]
-      <c r="J510" s="8"/>
+      <c r="H510" s="5"/>
     </row>
     <row r="511" ht="15.75" customHeight="1">
-      <c r="A511" s="6"/>
-[...8 lines deleted...]
-      <c r="J511" s="8"/>
+      <c r="H511" s="5"/>
     </row>
     <row r="512" ht="15.75" customHeight="1">
-      <c r="A512" s="6"/>
-[...8 lines deleted...]
-      <c r="J512" s="8"/>
+      <c r="H512" s="5"/>
     </row>
     <row r="513" ht="15.75" customHeight="1">
-      <c r="A513" s="6"/>
-[...8 lines deleted...]
-      <c r="J513" s="8"/>
+      <c r="H513" s="5"/>
     </row>
     <row r="514" ht="15.75" customHeight="1">
-      <c r="A514" s="6"/>
-[...8 lines deleted...]
-      <c r="J514" s="8"/>
+      <c r="H514" s="5"/>
     </row>
     <row r="515" ht="15.75" customHeight="1">
-      <c r="A515" s="6"/>
-[...8 lines deleted...]
-      <c r="J515" s="8"/>
+      <c r="H515" s="5"/>
     </row>
     <row r="516" ht="15.75" customHeight="1">
-      <c r="A516" s="6"/>
-[...8 lines deleted...]
-      <c r="J516" s="8"/>
+      <c r="H516" s="5"/>
     </row>
     <row r="517" ht="15.75" customHeight="1">
-      <c r="A517" s="6"/>
-[...8 lines deleted...]
-      <c r="J517" s="8"/>
+      <c r="H517" s="5"/>
     </row>
     <row r="518" ht="15.75" customHeight="1">
-      <c r="A518" s="6"/>
-[...8 lines deleted...]
-      <c r="J518" s="8"/>
+      <c r="H518" s="5"/>
     </row>
     <row r="519" ht="15.75" customHeight="1">
-      <c r="A519" s="6"/>
-[...8 lines deleted...]
-      <c r="J519" s="8"/>
+      <c r="H519" s="5"/>
     </row>
     <row r="520" ht="15.75" customHeight="1">
-      <c r="A520" s="6"/>
-[...8 lines deleted...]
-      <c r="J520" s="8"/>
+      <c r="H520" s="5"/>
     </row>
     <row r="521" ht="15.75" customHeight="1">
-      <c r="A521" s="6"/>
-[...8 lines deleted...]
-      <c r="J521" s="8"/>
+      <c r="H521" s="5"/>
     </row>
     <row r="522" ht="15.75" customHeight="1">
-      <c r="A522" s="6"/>
-[...8 lines deleted...]
-      <c r="J522" s="8"/>
+      <c r="H522" s="5"/>
     </row>
     <row r="523" ht="15.75" customHeight="1">
-      <c r="A523" s="6"/>
-[...8 lines deleted...]
-      <c r="J523" s="8"/>
+      <c r="H523" s="5"/>
     </row>
     <row r="524" ht="15.75" customHeight="1">
-      <c r="A524" s="6"/>
-[...8 lines deleted...]
-      <c r="J524" s="8"/>
+      <c r="H524" s="5"/>
     </row>
     <row r="525" ht="15.75" customHeight="1">
-      <c r="A525" s="6"/>
-[...8 lines deleted...]
-      <c r="J525" s="8"/>
+      <c r="H525" s="5"/>
     </row>
     <row r="526" ht="15.75" customHeight="1">
-      <c r="A526" s="6"/>
-[...8 lines deleted...]
-      <c r="J526" s="8"/>
+      <c r="H526" s="5"/>
     </row>
     <row r="527" ht="15.75" customHeight="1">
-      <c r="A527" s="6"/>
-[...8 lines deleted...]
-      <c r="J527" s="8"/>
+      <c r="H527" s="5"/>
     </row>
     <row r="528" ht="15.75" customHeight="1">
-      <c r="A528" s="6"/>
-[...8 lines deleted...]
-      <c r="J528" s="8"/>
+      <c r="H528" s="5"/>
     </row>
     <row r="529" ht="15.75" customHeight="1">
-      <c r="A529" s="6"/>
-[...8 lines deleted...]
-      <c r="J529" s="8"/>
+      <c r="H529" s="5"/>
     </row>
     <row r="530" ht="15.75" customHeight="1">
-      <c r="A530" s="6"/>
-[...8 lines deleted...]
-      <c r="J530" s="8"/>
+      <c r="H530" s="5"/>
     </row>
     <row r="531" ht="15.75" customHeight="1">
-      <c r="A531" s="6"/>
-[...8 lines deleted...]
-      <c r="J531" s="8"/>
+      <c r="H531" s="5"/>
     </row>
     <row r="532" ht="15.75" customHeight="1">
-      <c r="A532" s="6"/>
-[...8 lines deleted...]
-      <c r="J532" s="8"/>
+      <c r="H532" s="5"/>
     </row>
     <row r="533" ht="15.75" customHeight="1">
-      <c r="A533" s="6"/>
-[...8 lines deleted...]
-      <c r="J533" s="8"/>
+      <c r="H533" s="5"/>
     </row>
     <row r="534" ht="15.75" customHeight="1">
-      <c r="A534" s="6"/>
-[...8 lines deleted...]
-      <c r="J534" s="8"/>
+      <c r="H534" s="5"/>
     </row>
     <row r="535" ht="15.75" customHeight="1">
-      <c r="A535" s="6"/>
-[...8 lines deleted...]
-      <c r="J535" s="8"/>
+      <c r="H535" s="5"/>
     </row>
     <row r="536" ht="15.75" customHeight="1">
-      <c r="A536" s="6"/>
-[...8 lines deleted...]
-      <c r="J536" s="8"/>
+      <c r="H536" s="5"/>
     </row>
     <row r="537" ht="15.75" customHeight="1">
-      <c r="A537" s="6"/>
-[...8 lines deleted...]
-      <c r="J537" s="8"/>
+      <c r="H537" s="5"/>
     </row>
     <row r="538" ht="15.75" customHeight="1">
-      <c r="A538" s="6"/>
-[...8 lines deleted...]
-      <c r="J538" s="8"/>
+      <c r="H538" s="5"/>
     </row>
     <row r="539" ht="15.75" customHeight="1">
-      <c r="A539" s="6"/>
-[...8 lines deleted...]
-      <c r="J539" s="8"/>
+      <c r="H539" s="5"/>
     </row>
     <row r="540" ht="15.75" customHeight="1">
-      <c r="A540" s="6"/>
-[...8 lines deleted...]
-      <c r="J540" s="8"/>
+      <c r="H540" s="5"/>
     </row>
     <row r="541" ht="15.75" customHeight="1">
-      <c r="A541" s="6"/>
-[...8 lines deleted...]
-      <c r="J541" s="8"/>
+      <c r="H541" s="5"/>
     </row>
     <row r="542" ht="15.75" customHeight="1">
-      <c r="A542" s="6"/>
-[...8 lines deleted...]
-      <c r="J542" s="8"/>
+      <c r="H542" s="5"/>
     </row>
     <row r="543" ht="15.75" customHeight="1">
-      <c r="A543" s="6"/>
-[...8 lines deleted...]
-      <c r="J543" s="8"/>
+      <c r="H543" s="5"/>
     </row>
     <row r="544" ht="15.75" customHeight="1">
-      <c r="A544" s="6"/>
-[...8 lines deleted...]
-      <c r="J544" s="8"/>
+      <c r="H544" s="5"/>
     </row>
     <row r="545" ht="15.75" customHeight="1">
-      <c r="A545" s="6"/>
-[...8 lines deleted...]
-      <c r="J545" s="8"/>
+      <c r="H545" s="5"/>
     </row>
     <row r="546" ht="15.75" customHeight="1">
-      <c r="A546" s="6"/>
-[...8 lines deleted...]
-      <c r="J546" s="8"/>
+      <c r="H546" s="5"/>
     </row>
     <row r="547" ht="15.75" customHeight="1">
-      <c r="A547" s="6"/>
-[...8 lines deleted...]
-      <c r="J547" s="8"/>
+      <c r="H547" s="5"/>
     </row>
     <row r="548" ht="15.75" customHeight="1">
-      <c r="A548" s="6"/>
-[...8 lines deleted...]
-      <c r="J548" s="8"/>
+      <c r="H548" s="5"/>
     </row>
     <row r="549" ht="15.75" customHeight="1">
-      <c r="A549" s="6"/>
-[...8 lines deleted...]
-      <c r="J549" s="8"/>
+      <c r="H549" s="5"/>
     </row>
     <row r="550" ht="15.75" customHeight="1">
-      <c r="A550" s="6"/>
-[...8 lines deleted...]
-      <c r="J550" s="8"/>
+      <c r="H550" s="5"/>
     </row>
     <row r="551" ht="15.75" customHeight="1">
-      <c r="A551" s="6"/>
-[...8 lines deleted...]
-      <c r="J551" s="8"/>
+      <c r="H551" s="5"/>
     </row>
     <row r="552" ht="15.75" customHeight="1">
-      <c r="A552" s="6"/>
-[...8 lines deleted...]
-      <c r="J552" s="8"/>
+      <c r="H552" s="5"/>
     </row>
     <row r="553" ht="15.75" customHeight="1">
-      <c r="A553" s="6"/>
-[...8 lines deleted...]
-      <c r="J553" s="8"/>
+      <c r="H553" s="5"/>
     </row>
     <row r="554" ht="15.75" customHeight="1">
-      <c r="A554" s="6"/>
-[...8 lines deleted...]
-      <c r="J554" s="8"/>
+      <c r="H554" s="5"/>
     </row>
     <row r="555" ht="15.75" customHeight="1">
-      <c r="A555" s="6"/>
-[...8 lines deleted...]
-      <c r="J555" s="8"/>
+      <c r="H555" s="5"/>
     </row>
     <row r="556" ht="15.75" customHeight="1">
-      <c r="A556" s="6"/>
-[...8 lines deleted...]
-      <c r="J556" s="8"/>
+      <c r="H556" s="5"/>
     </row>
     <row r="557" ht="15.75" customHeight="1">
-      <c r="A557" s="6"/>
-[...8 lines deleted...]
-      <c r="J557" s="8"/>
+      <c r="H557" s="5"/>
     </row>
     <row r="558" ht="15.75" customHeight="1">
-      <c r="A558" s="6"/>
-[...8 lines deleted...]
-      <c r="J558" s="8"/>
+      <c r="H558" s="5"/>
     </row>
     <row r="559" ht="15.75" customHeight="1">
-      <c r="A559" s="6"/>
-[...8 lines deleted...]
-      <c r="J559" s="8"/>
+      <c r="H559" s="5"/>
     </row>
     <row r="560" ht="15.75" customHeight="1">
-      <c r="A560" s="6"/>
-[...8 lines deleted...]
-      <c r="J560" s="8"/>
+      <c r="H560" s="5"/>
     </row>
     <row r="561" ht="15.75" customHeight="1">
-      <c r="A561" s="6"/>
-[...8 lines deleted...]
-      <c r="J561" s="8"/>
+      <c r="H561" s="5"/>
     </row>
     <row r="562" ht="15.75" customHeight="1">
-      <c r="A562" s="6"/>
-[...8 lines deleted...]
-      <c r="J562" s="8"/>
+      <c r="H562" s="5"/>
     </row>
     <row r="563" ht="15.75" customHeight="1">
-      <c r="A563" s="6"/>
-[...8 lines deleted...]
-      <c r="J563" s="8"/>
+      <c r="H563" s="5"/>
     </row>
     <row r="564" ht="15.75" customHeight="1">
-      <c r="A564" s="6"/>
-[...8 lines deleted...]
-      <c r="J564" s="8"/>
+      <c r="H564" s="5"/>
     </row>
     <row r="565" ht="15.75" customHeight="1">
-      <c r="A565" s="6"/>
-[...8 lines deleted...]
-      <c r="J565" s="8"/>
+      <c r="H565" s="5"/>
     </row>
     <row r="566" ht="15.75" customHeight="1">
-      <c r="A566" s="6"/>
-[...8 lines deleted...]
-      <c r="J566" s="8"/>
+      <c r="H566" s="5"/>
     </row>
     <row r="567" ht="15.75" customHeight="1">
-      <c r="A567" s="6"/>
-[...8 lines deleted...]
-      <c r="J567" s="8"/>
+      <c r="H567" s="5"/>
     </row>
     <row r="568" ht="15.75" customHeight="1">
-      <c r="A568" s="6"/>
-[...8 lines deleted...]
-      <c r="J568" s="8"/>
+      <c r="H568" s="5"/>
     </row>
     <row r="569" ht="15.75" customHeight="1">
-      <c r="A569" s="6"/>
-[...8 lines deleted...]
-      <c r="J569" s="8"/>
+      <c r="H569" s="5"/>
     </row>
     <row r="570" ht="15.75" customHeight="1">
-      <c r="A570" s="6"/>
-[...8 lines deleted...]
-      <c r="J570" s="8"/>
+      <c r="H570" s="5"/>
     </row>
     <row r="571" ht="15.75" customHeight="1">
-      <c r="A571" s="6"/>
-[...8 lines deleted...]
-      <c r="J571" s="8"/>
+      <c r="H571" s="5"/>
     </row>
     <row r="572" ht="15.75" customHeight="1">
-      <c r="A572" s="6"/>
-[...8 lines deleted...]
-      <c r="J572" s="8"/>
+      <c r="H572" s="5"/>
     </row>
     <row r="573" ht="15.75" customHeight="1">
-      <c r="A573" s="6"/>
-[...8 lines deleted...]
-      <c r="J573" s="8"/>
+      <c r="H573" s="5"/>
     </row>
     <row r="574" ht="15.75" customHeight="1">
-      <c r="A574" s="6"/>
-[...8 lines deleted...]
-      <c r="J574" s="8"/>
+      <c r="H574" s="5"/>
     </row>
     <row r="575" ht="15.75" customHeight="1">
-      <c r="A575" s="6"/>
-[...8 lines deleted...]
-      <c r="J575" s="8"/>
+      <c r="H575" s="5"/>
     </row>
     <row r="576" ht="15.75" customHeight="1">
-      <c r="A576" s="6"/>
-[...8 lines deleted...]
-      <c r="J576" s="8"/>
+      <c r="H576" s="5"/>
     </row>
     <row r="577" ht="15.75" customHeight="1">
-      <c r="A577" s="6"/>
-[...8 lines deleted...]
-      <c r="J577" s="8"/>
+      <c r="H577" s="5"/>
     </row>
     <row r="578" ht="15.75" customHeight="1">
-      <c r="A578" s="6"/>
-[...8 lines deleted...]
-      <c r="J578" s="8"/>
+      <c r="H578" s="5"/>
     </row>
     <row r="579" ht="15.75" customHeight="1">
-      <c r="A579" s="6"/>
-[...8 lines deleted...]
-      <c r="J579" s="8"/>
+      <c r="H579" s="5"/>
     </row>
     <row r="580" ht="15.75" customHeight="1">
-      <c r="A580" s="6"/>
-[...8 lines deleted...]
-      <c r="J580" s="8"/>
+      <c r="H580" s="5"/>
     </row>
     <row r="581" ht="15.75" customHeight="1">
-      <c r="A581" s="6"/>
-[...8 lines deleted...]
-      <c r="J581" s="8"/>
+      <c r="H581" s="5"/>
     </row>
     <row r="582" ht="15.75" customHeight="1">
-      <c r="A582" s="6"/>
-[...8 lines deleted...]
-      <c r="J582" s="8"/>
+      <c r="H582" s="5"/>
     </row>
     <row r="583" ht="15.75" customHeight="1">
-      <c r="A583" s="6"/>
-[...8 lines deleted...]
-      <c r="J583" s="8"/>
+      <c r="H583" s="5"/>
     </row>
     <row r="584" ht="15.75" customHeight="1">
-      <c r="A584" s="6"/>
-[...8 lines deleted...]
-      <c r="J584" s="8"/>
+      <c r="H584" s="5"/>
     </row>
     <row r="585" ht="15.75" customHeight="1">
-      <c r="A585" s="6"/>
-[...8 lines deleted...]
-      <c r="J585" s="8"/>
+      <c r="H585" s="5"/>
     </row>
     <row r="586" ht="15.75" customHeight="1">
-      <c r="A586" s="6"/>
-[...8 lines deleted...]
-      <c r="J586" s="8"/>
+      <c r="H586" s="5"/>
     </row>
     <row r="587" ht="15.75" customHeight="1">
-      <c r="A587" s="6"/>
-[...8 lines deleted...]
-      <c r="J587" s="8"/>
+      <c r="H587" s="5"/>
     </row>
     <row r="588" ht="15.75" customHeight="1">
-      <c r="A588" s="6"/>
-[...8 lines deleted...]
-      <c r="J588" s="8"/>
+      <c r="H588" s="5"/>
     </row>
     <row r="589" ht="15.75" customHeight="1">
-      <c r="A589" s="6"/>
-[...8 lines deleted...]
-      <c r="J589" s="8"/>
+      <c r="H589" s="5"/>
     </row>
     <row r="590" ht="15.75" customHeight="1">
-      <c r="A590" s="6"/>
-[...8 lines deleted...]
-      <c r="J590" s="8"/>
+      <c r="H590" s="5"/>
     </row>
     <row r="591" ht="15.75" customHeight="1">
-      <c r="A591" s="6"/>
-[...8 lines deleted...]
-      <c r="J591" s="8"/>
+      <c r="H591" s="5"/>
     </row>
     <row r="592" ht="15.75" customHeight="1">
-      <c r="A592" s="6"/>
-[...8 lines deleted...]
-      <c r="J592" s="8"/>
+      <c r="H592" s="5"/>
     </row>
     <row r="593" ht="15.75" customHeight="1">
-      <c r="A593" s="6"/>
-[...8 lines deleted...]
-      <c r="J593" s="8"/>
+      <c r="H593" s="5"/>
     </row>
     <row r="594" ht="15.75" customHeight="1">
-      <c r="A594" s="6"/>
-[...8 lines deleted...]
-      <c r="J594" s="8"/>
+      <c r="H594" s="5"/>
     </row>
     <row r="595" ht="15.75" customHeight="1">
-      <c r="A595" s="6"/>
-[...8 lines deleted...]
-      <c r="J595" s="8"/>
+      <c r="H595" s="5"/>
     </row>
     <row r="596" ht="15.75" customHeight="1">
-      <c r="A596" s="6"/>
-[...8 lines deleted...]
-      <c r="J596" s="8"/>
+      <c r="H596" s="5"/>
     </row>
     <row r="597" ht="15.75" customHeight="1">
-      <c r="A597" s="6"/>
-[...8 lines deleted...]
-      <c r="J597" s="8"/>
+      <c r="H597" s="5"/>
     </row>
     <row r="598" ht="15.75" customHeight="1">
-      <c r="A598" s="6"/>
-[...8 lines deleted...]
-      <c r="J598" s="8"/>
+      <c r="H598" s="5"/>
     </row>
     <row r="599" ht="15.75" customHeight="1">
-      <c r="A599" s="6"/>
-[...8 lines deleted...]
-      <c r="J599" s="8"/>
+      <c r="H599" s="5"/>
     </row>
     <row r="600" ht="15.75" customHeight="1">
-      <c r="A600" s="6"/>
-[...8 lines deleted...]
-      <c r="J600" s="8"/>
+      <c r="H600" s="5"/>
     </row>
     <row r="601" ht="15.75" customHeight="1">
-      <c r="A601" s="6"/>
-[...8 lines deleted...]
-      <c r="J601" s="8"/>
+      <c r="H601" s="5"/>
     </row>
     <row r="602" ht="15.75" customHeight="1">
-      <c r="A602" s="6"/>
-[...8 lines deleted...]
-      <c r="J602" s="8"/>
+      <c r="H602" s="5"/>
     </row>
     <row r="603" ht="15.75" customHeight="1">
-      <c r="A603" s="6"/>
-[...8 lines deleted...]
-      <c r="J603" s="8"/>
+      <c r="H603" s="5"/>
     </row>
     <row r="604" ht="15.75" customHeight="1">
-      <c r="A604" s="6"/>
-[...8 lines deleted...]
-      <c r="J604" s="8"/>
+      <c r="H604" s="5"/>
     </row>
     <row r="605" ht="15.75" customHeight="1">
-      <c r="A605" s="6"/>
-[...8 lines deleted...]
-      <c r="J605" s="8"/>
+      <c r="H605" s="5"/>
     </row>
     <row r="606" ht="15.75" customHeight="1">
-      <c r="A606" s="6"/>
-[...8 lines deleted...]
-      <c r="J606" s="8"/>
+      <c r="H606" s="5"/>
     </row>
     <row r="607" ht="15.75" customHeight="1">
-      <c r="A607" s="6"/>
-[...8 lines deleted...]
-      <c r="J607" s="8"/>
+      <c r="H607" s="5"/>
     </row>
     <row r="608" ht="15.75" customHeight="1">
-      <c r="A608" s="6"/>
-[...8 lines deleted...]
-      <c r="J608" s="8"/>
+      <c r="H608" s="5"/>
     </row>
     <row r="609" ht="15.75" customHeight="1">
-      <c r="A609" s="6"/>
-[...8 lines deleted...]
-      <c r="J609" s="8"/>
+      <c r="H609" s="5"/>
     </row>
     <row r="610" ht="15.75" customHeight="1">
-      <c r="A610" s="6"/>
-[...8 lines deleted...]
-      <c r="J610" s="8"/>
+      <c r="H610" s="5"/>
     </row>
     <row r="611" ht="15.75" customHeight="1">
-      <c r="A611" s="6"/>
-[...8 lines deleted...]
-      <c r="J611" s="8"/>
+      <c r="H611" s="5"/>
     </row>
     <row r="612" ht="15.75" customHeight="1">
-      <c r="A612" s="6"/>
-[...8 lines deleted...]
-      <c r="J612" s="8"/>
+      <c r="H612" s="5"/>
     </row>
     <row r="613" ht="15.75" customHeight="1">
-      <c r="A613" s="6"/>
-[...8 lines deleted...]
-      <c r="J613" s="8"/>
+      <c r="H613" s="5"/>
     </row>
     <row r="614" ht="15.75" customHeight="1">
-      <c r="A614" s="6"/>
-[...8 lines deleted...]
-      <c r="J614" s="8"/>
+      <c r="H614" s="5"/>
     </row>
     <row r="615" ht="15.75" customHeight="1">
-      <c r="A615" s="6"/>
-[...8 lines deleted...]
-      <c r="J615" s="8"/>
+      <c r="H615" s="5"/>
     </row>
     <row r="616" ht="15.75" customHeight="1">
-      <c r="A616" s="6"/>
-[...8 lines deleted...]
-      <c r="J616" s="8"/>
+      <c r="H616" s="5"/>
     </row>
     <row r="617" ht="15.75" customHeight="1">
-      <c r="A617" s="6"/>
-[...8 lines deleted...]
-      <c r="J617" s="8"/>
+      <c r="H617" s="5"/>
     </row>
     <row r="618" ht="15.75" customHeight="1">
-      <c r="A618" s="6"/>
-[...8 lines deleted...]
-      <c r="J618" s="8"/>
+      <c r="H618" s="5"/>
     </row>
     <row r="619" ht="15.75" customHeight="1">
-      <c r="A619" s="6"/>
-[...8 lines deleted...]
-      <c r="J619" s="8"/>
+      <c r="H619" s="5"/>
     </row>
     <row r="620" ht="15.75" customHeight="1">
-      <c r="A620" s="6"/>
-[...8 lines deleted...]
-      <c r="J620" s="8"/>
+      <c r="H620" s="5"/>
     </row>
     <row r="621" ht="15.75" customHeight="1">
-      <c r="A621" s="6"/>
-[...8 lines deleted...]
-      <c r="J621" s="8"/>
+      <c r="H621" s="5"/>
     </row>
     <row r="622" ht="15.75" customHeight="1">
-      <c r="A622" s="6"/>
-[...8 lines deleted...]
-      <c r="J622" s="8"/>
+      <c r="H622" s="5"/>
     </row>
     <row r="623" ht="15.75" customHeight="1">
-      <c r="A623" s="6"/>
-[...8 lines deleted...]
-      <c r="J623" s="8"/>
+      <c r="H623" s="5"/>
     </row>
     <row r="624" ht="15.75" customHeight="1">
-      <c r="A624" s="6"/>
-[...8 lines deleted...]
-      <c r="J624" s="8"/>
+      <c r="H624" s="5"/>
     </row>
     <row r="625" ht="15.75" customHeight="1">
-      <c r="A625" s="6"/>
-[...8 lines deleted...]
-      <c r="J625" s="8"/>
+      <c r="H625" s="5"/>
     </row>
     <row r="626" ht="15.75" customHeight="1">
-      <c r="A626" s="6"/>
-[...8 lines deleted...]
-      <c r="J626" s="8"/>
+      <c r="H626" s="5"/>
     </row>
     <row r="627" ht="15.75" customHeight="1">
-      <c r="A627" s="6"/>
-[...8 lines deleted...]
-      <c r="J627" s="8"/>
+      <c r="H627" s="5"/>
     </row>
     <row r="628" ht="15.75" customHeight="1">
-      <c r="A628" s="6"/>
-[...8 lines deleted...]
-      <c r="J628" s="8"/>
+      <c r="H628" s="5"/>
     </row>
     <row r="629" ht="15.75" customHeight="1">
-      <c r="A629" s="6"/>
-[...8 lines deleted...]
-      <c r="J629" s="8"/>
+      <c r="H629" s="5"/>
     </row>
     <row r="630" ht="15.75" customHeight="1">
-      <c r="A630" s="6"/>
-[...8 lines deleted...]
-      <c r="J630" s="8"/>
+      <c r="H630" s="5"/>
     </row>
     <row r="631" ht="15.75" customHeight="1">
-      <c r="A631" s="6"/>
-[...8 lines deleted...]
-      <c r="J631" s="8"/>
+      <c r="H631" s="5"/>
     </row>
     <row r="632" ht="15.75" customHeight="1">
-      <c r="A632" s="6"/>
-[...8 lines deleted...]
-      <c r="J632" s="8"/>
+      <c r="H632" s="5"/>
     </row>
     <row r="633" ht="15.75" customHeight="1">
-      <c r="A633" s="6"/>
-[...8 lines deleted...]
-      <c r="J633" s="8"/>
+      <c r="H633" s="5"/>
     </row>
     <row r="634" ht="15.75" customHeight="1">
-      <c r="A634" s="6"/>
-[...8 lines deleted...]
-      <c r="J634" s="8"/>
+      <c r="H634" s="5"/>
     </row>
     <row r="635" ht="15.75" customHeight="1">
-      <c r="A635" s="6"/>
-[...8 lines deleted...]
-      <c r="J635" s="8"/>
+      <c r="H635" s="5"/>
     </row>
     <row r="636" ht="15.75" customHeight="1">
-      <c r="A636" s="6"/>
-[...8 lines deleted...]
-      <c r="J636" s="8"/>
+      <c r="H636" s="5"/>
     </row>
     <row r="637" ht="15.75" customHeight="1">
-      <c r="A637" s="6"/>
-[...8 lines deleted...]
-      <c r="J637" s="8"/>
+      <c r="H637" s="5"/>
     </row>
     <row r="638" ht="15.75" customHeight="1">
-      <c r="A638" s="6"/>
-[...8 lines deleted...]
-      <c r="J638" s="8"/>
+      <c r="H638" s="5"/>
     </row>
     <row r="639" ht="15.75" customHeight="1">
-      <c r="A639" s="6"/>
-[...8 lines deleted...]
-      <c r="J639" s="8"/>
+      <c r="H639" s="5"/>
     </row>
     <row r="640" ht="15.75" customHeight="1">
-      <c r="A640" s="6"/>
-[...8 lines deleted...]
-      <c r="J640" s="8"/>
+      <c r="H640" s="5"/>
     </row>
     <row r="641" ht="15.75" customHeight="1">
-      <c r="A641" s="6"/>
-[...8 lines deleted...]
-      <c r="J641" s="8"/>
+      <c r="H641" s="5"/>
     </row>
     <row r="642" ht="15.75" customHeight="1">
-      <c r="A642" s="6"/>
-[...8 lines deleted...]
-      <c r="J642" s="8"/>
+      <c r="H642" s="5"/>
     </row>
     <row r="643" ht="15.75" customHeight="1">
-      <c r="A643" s="6"/>
-[...8 lines deleted...]
-      <c r="J643" s="8"/>
+      <c r="H643" s="5"/>
     </row>
     <row r="644" ht="15.75" customHeight="1">
-      <c r="A644" s="6"/>
-[...8 lines deleted...]
-      <c r="J644" s="8"/>
+      <c r="H644" s="5"/>
     </row>
     <row r="645" ht="15.75" customHeight="1">
-      <c r="A645" s="6"/>
-[...8 lines deleted...]
-      <c r="J645" s="8"/>
+      <c r="H645" s="5"/>
     </row>
     <row r="646" ht="15.75" customHeight="1">
-      <c r="A646" s="6"/>
-[...8 lines deleted...]
-      <c r="J646" s="8"/>
+      <c r="H646" s="5"/>
     </row>
     <row r="647" ht="15.75" customHeight="1">
-      <c r="A647" s="6"/>
-[...8 lines deleted...]
-      <c r="J647" s="8"/>
+      <c r="H647" s="5"/>
     </row>
     <row r="648" ht="15.75" customHeight="1">
-      <c r="A648" s="6"/>
-[...8 lines deleted...]
-      <c r="J648" s="8"/>
+      <c r="H648" s="5"/>
     </row>
     <row r="649" ht="15.75" customHeight="1">
-      <c r="A649" s="6"/>
-[...8 lines deleted...]
-      <c r="J649" s="8"/>
+      <c r="H649" s="5"/>
     </row>
     <row r="650" ht="15.75" customHeight="1">
-      <c r="A650" s="6"/>
-[...8 lines deleted...]
-      <c r="J650" s="8"/>
+      <c r="H650" s="5"/>
     </row>
     <row r="651" ht="15.75" customHeight="1">
-      <c r="A651" s="6"/>
-[...8 lines deleted...]
-      <c r="J651" s="8"/>
+      <c r="H651" s="5"/>
     </row>
     <row r="652" ht="15.75" customHeight="1">
-      <c r="A652" s="6"/>
-[...8 lines deleted...]
-      <c r="J652" s="8"/>
+      <c r="H652" s="5"/>
     </row>
     <row r="653" ht="15.75" customHeight="1">
-      <c r="A653" s="6"/>
-[...8 lines deleted...]
-      <c r="J653" s="8"/>
+      <c r="H653" s="5"/>
     </row>
     <row r="654" ht="15.75" customHeight="1">
-      <c r="A654" s="6"/>
-[...8 lines deleted...]
-      <c r="J654" s="8"/>
+      <c r="H654" s="5"/>
     </row>
     <row r="655" ht="15.75" customHeight="1">
-      <c r="A655" s="6"/>
-[...8 lines deleted...]
-      <c r="J655" s="8"/>
+      <c r="H655" s="5"/>
     </row>
     <row r="656" ht="15.75" customHeight="1">
-      <c r="A656" s="6"/>
-[...8 lines deleted...]
-      <c r="J656" s="8"/>
+      <c r="H656" s="5"/>
     </row>
     <row r="657" ht="15.75" customHeight="1">
-      <c r="A657" s="6"/>
-[...8 lines deleted...]
-      <c r="J657" s="8"/>
+      <c r="H657" s="5"/>
     </row>
     <row r="658" ht="15.75" customHeight="1">
-      <c r="A658" s="6"/>
-[...8 lines deleted...]
-      <c r="J658" s="8"/>
+      <c r="H658" s="5"/>
     </row>
     <row r="659" ht="15.75" customHeight="1">
-      <c r="A659" s="6"/>
-[...8 lines deleted...]
-      <c r="J659" s="8"/>
+      <c r="H659" s="5"/>
     </row>
     <row r="660" ht="15.75" customHeight="1">
-      <c r="A660" s="6"/>
-[...8 lines deleted...]
-      <c r="J660" s="8"/>
+      <c r="H660" s="5"/>
     </row>
     <row r="661" ht="15.75" customHeight="1">
-      <c r="A661" s="6"/>
-[...8 lines deleted...]
-      <c r="J661" s="8"/>
+      <c r="H661" s="5"/>
     </row>
     <row r="662" ht="15.75" customHeight="1">
-      <c r="A662" s="6"/>
-[...8 lines deleted...]
-      <c r="J662" s="8"/>
+      <c r="H662" s="5"/>
     </row>
     <row r="663" ht="15.75" customHeight="1">
-      <c r="A663" s="6"/>
-[...8 lines deleted...]
-      <c r="J663" s="8"/>
+      <c r="H663" s="5"/>
     </row>
     <row r="664" ht="15.75" customHeight="1">
-      <c r="A664" s="6"/>
-[...8 lines deleted...]
-      <c r="J664" s="8"/>
+      <c r="H664" s="5"/>
     </row>
     <row r="665" ht="15.75" customHeight="1">
-      <c r="A665" s="6"/>
-[...8 lines deleted...]
-      <c r="J665" s="8"/>
+      <c r="H665" s="5"/>
     </row>
     <row r="666" ht="15.75" customHeight="1">
-      <c r="A666" s="6"/>
-[...8 lines deleted...]
-      <c r="J666" s="8"/>
+      <c r="H666" s="5"/>
     </row>
     <row r="667" ht="15.75" customHeight="1">
-      <c r="A667" s="6"/>
-[...8 lines deleted...]
-      <c r="J667" s="8"/>
+      <c r="H667" s="5"/>
     </row>
     <row r="668" ht="15.75" customHeight="1">
-      <c r="A668" s="6"/>
-[...8 lines deleted...]
-      <c r="J668" s="8"/>
+      <c r="H668" s="5"/>
     </row>
     <row r="669" ht="15.75" customHeight="1">
-      <c r="A669" s="6"/>
-[...8 lines deleted...]
-      <c r="J669" s="8"/>
+      <c r="H669" s="5"/>
     </row>
     <row r="670" ht="15.75" customHeight="1">
-      <c r="A670" s="6"/>
-[...8 lines deleted...]
-      <c r="J670" s="8"/>
+      <c r="H670" s="5"/>
     </row>
     <row r="671" ht="15.75" customHeight="1">
-      <c r="A671" s="6"/>
-[...8 lines deleted...]
-      <c r="J671" s="8"/>
+      <c r="H671" s="5"/>
     </row>
     <row r="672" ht="15.75" customHeight="1">
-      <c r="A672" s="6"/>
-[...8 lines deleted...]
-      <c r="J672" s="8"/>
+      <c r="H672" s="5"/>
     </row>
     <row r="673" ht="15.75" customHeight="1">
-      <c r="A673" s="6"/>
-[...8 lines deleted...]
-      <c r="J673" s="8"/>
+      <c r="H673" s="5"/>
     </row>
     <row r="674" ht="15.75" customHeight="1">
-      <c r="A674" s="6"/>
-[...8 lines deleted...]
-      <c r="J674" s="8"/>
+      <c r="H674" s="5"/>
     </row>
     <row r="675" ht="15.75" customHeight="1">
-      <c r="A675" s="6"/>
-[...8 lines deleted...]
-      <c r="J675" s="8"/>
+      <c r="H675" s="5"/>
     </row>
     <row r="676" ht="15.75" customHeight="1">
-      <c r="A676" s="6"/>
-[...8 lines deleted...]
-      <c r="J676" s="8"/>
+      <c r="H676" s="5"/>
     </row>
     <row r="677" ht="15.75" customHeight="1">
-      <c r="A677" s="6"/>
-[...8 lines deleted...]
-      <c r="J677" s="8"/>
+      <c r="H677" s="5"/>
     </row>
     <row r="678" ht="15.75" customHeight="1">
-      <c r="A678" s="6"/>
-[...8 lines deleted...]
-      <c r="J678" s="8"/>
+      <c r="H678" s="5"/>
     </row>
     <row r="679" ht="15.75" customHeight="1">
-      <c r="A679" s="6"/>
-[...8 lines deleted...]
-      <c r="J679" s="8"/>
+      <c r="H679" s="5"/>
     </row>
     <row r="680" ht="15.75" customHeight="1">
-      <c r="A680" s="6"/>
-[...8 lines deleted...]
-      <c r="J680" s="8"/>
+      <c r="H680" s="5"/>
     </row>
     <row r="681" ht="15.75" customHeight="1">
-      <c r="A681" s="6"/>
-[...8 lines deleted...]
-      <c r="J681" s="8"/>
+      <c r="H681" s="5"/>
     </row>
     <row r="682" ht="15.75" customHeight="1">
-      <c r="A682" s="6"/>
-[...8 lines deleted...]
-      <c r="J682" s="8"/>
+      <c r="H682" s="5"/>
     </row>
     <row r="683" ht="15.75" customHeight="1">
-      <c r="A683" s="6"/>
-[...8 lines deleted...]
-      <c r="J683" s="8"/>
+      <c r="H683" s="5"/>
     </row>
     <row r="684" ht="15.75" customHeight="1">
-      <c r="A684" s="6"/>
-[...8 lines deleted...]
-      <c r="J684" s="8"/>
+      <c r="H684" s="5"/>
     </row>
     <row r="685" ht="15.75" customHeight="1">
-      <c r="A685" s="6"/>
-[...8 lines deleted...]
-      <c r="J685" s="8"/>
+      <c r="H685" s="5"/>
     </row>
     <row r="686" ht="15.75" customHeight="1">
-      <c r="A686" s="6"/>
-[...8 lines deleted...]
-      <c r="J686" s="8"/>
+      <c r="H686" s="5"/>
     </row>
     <row r="687" ht="15.75" customHeight="1">
-      <c r="A687" s="6"/>
-[...8 lines deleted...]
-      <c r="J687" s="8"/>
+      <c r="H687" s="5"/>
     </row>
     <row r="688" ht="15.75" customHeight="1">
-      <c r="A688" s="6"/>
-[...8 lines deleted...]
-      <c r="J688" s="8"/>
+      <c r="H688" s="5"/>
     </row>
     <row r="689" ht="15.75" customHeight="1">
-      <c r="A689" s="6"/>
-[...8 lines deleted...]
-      <c r="J689" s="8"/>
+      <c r="H689" s="5"/>
     </row>
     <row r="690" ht="15.75" customHeight="1">
-      <c r="A690" s="6"/>
-[...8 lines deleted...]
-      <c r="J690" s="8"/>
+      <c r="H690" s="5"/>
     </row>
     <row r="691" ht="15.75" customHeight="1">
-      <c r="A691" s="6"/>
-[...8 lines deleted...]
-      <c r="J691" s="8"/>
+      <c r="H691" s="5"/>
     </row>
     <row r="692" ht="15.75" customHeight="1">
-      <c r="A692" s="6"/>
-[...8 lines deleted...]
-      <c r="J692" s="8"/>
+      <c r="H692" s="5"/>
     </row>
     <row r="693" ht="15.75" customHeight="1">
-      <c r="A693" s="6"/>
-[...8 lines deleted...]
-      <c r="J693" s="8"/>
+      <c r="H693" s="5"/>
     </row>
     <row r="694" ht="15.75" customHeight="1">
-      <c r="A694" s="6"/>
-[...8 lines deleted...]
-      <c r="J694" s="8"/>
+      <c r="H694" s="5"/>
     </row>
     <row r="695" ht="15.75" customHeight="1">
-      <c r="A695" s="6"/>
-[...8 lines deleted...]
-      <c r="J695" s="8"/>
+      <c r="H695" s="5"/>
     </row>
     <row r="696" ht="15.75" customHeight="1">
-      <c r="A696" s="6"/>
-[...8 lines deleted...]
-      <c r="J696" s="8"/>
+      <c r="H696" s="5"/>
     </row>
     <row r="697" ht="15.75" customHeight="1">
-      <c r="A697" s="6"/>
-[...8 lines deleted...]
-      <c r="J697" s="8"/>
+      <c r="H697" s="5"/>
     </row>
     <row r="698" ht="15.75" customHeight="1">
-      <c r="A698" s="6"/>
-[...8 lines deleted...]
-      <c r="J698" s="8"/>
+      <c r="H698" s="5"/>
     </row>
     <row r="699" ht="15.75" customHeight="1">
-      <c r="A699" s="6"/>
-[...8 lines deleted...]
-      <c r="J699" s="8"/>
+      <c r="H699" s="5"/>
     </row>
     <row r="700" ht="15.75" customHeight="1">
-      <c r="A700" s="6"/>
-[...8 lines deleted...]
-      <c r="J700" s="8"/>
+      <c r="H700" s="5"/>
     </row>
     <row r="701" ht="15.75" customHeight="1">
-      <c r="A701" s="6"/>
-[...8 lines deleted...]
-      <c r="J701" s="8"/>
+      <c r="H701" s="5"/>
     </row>
     <row r="702" ht="15.75" customHeight="1">
-      <c r="A702" s="6"/>
-[...8 lines deleted...]
-      <c r="J702" s="8"/>
+      <c r="H702" s="5"/>
     </row>
     <row r="703" ht="15.75" customHeight="1">
-      <c r="A703" s="6"/>
-[...8 lines deleted...]
-      <c r="J703" s="8"/>
+      <c r="H703" s="5"/>
     </row>
     <row r="704" ht="15.75" customHeight="1">
-      <c r="A704" s="6"/>
-[...8 lines deleted...]
-      <c r="J704" s="8"/>
+      <c r="H704" s="5"/>
     </row>
     <row r="705" ht="15.75" customHeight="1">
-      <c r="A705" s="6"/>
-[...8 lines deleted...]
-      <c r="J705" s="8"/>
+      <c r="H705" s="5"/>
     </row>
     <row r="706" ht="15.75" customHeight="1">
-      <c r="A706" s="6"/>
-[...8 lines deleted...]
-      <c r="J706" s="8"/>
+      <c r="H706" s="5"/>
     </row>
     <row r="707" ht="15.75" customHeight="1">
-      <c r="A707" s="6"/>
-[...8 lines deleted...]
-      <c r="J707" s="8"/>
+      <c r="H707" s="5"/>
     </row>
     <row r="708" ht="15.75" customHeight="1">
-      <c r="A708" s="6"/>
-[...8 lines deleted...]
-      <c r="J708" s="8"/>
+      <c r="H708" s="5"/>
     </row>
     <row r="709" ht="15.75" customHeight="1">
-      <c r="A709" s="6"/>
-[...8 lines deleted...]
-      <c r="J709" s="8"/>
+      <c r="H709" s="5"/>
     </row>
     <row r="710" ht="15.75" customHeight="1">
-      <c r="A710" s="6"/>
-[...8 lines deleted...]
-      <c r="J710" s="8"/>
+      <c r="H710" s="5"/>
     </row>
     <row r="711" ht="15.75" customHeight="1">
-      <c r="A711" s="6"/>
-[...8 lines deleted...]
-      <c r="J711" s="8"/>
+      <c r="H711" s="5"/>
     </row>
     <row r="712" ht="15.75" customHeight="1">
-      <c r="A712" s="6"/>
-[...8 lines deleted...]
-      <c r="J712" s="8"/>
+      <c r="H712" s="5"/>
     </row>
     <row r="713" ht="15.75" customHeight="1">
-      <c r="A713" s="6"/>
-[...8 lines deleted...]
-      <c r="J713" s="8"/>
+      <c r="H713" s="5"/>
     </row>
     <row r="714" ht="15.75" customHeight="1">
-      <c r="A714" s="6"/>
-[...8 lines deleted...]
-      <c r="J714" s="8"/>
+      <c r="H714" s="5"/>
     </row>
     <row r="715" ht="15.75" customHeight="1">
-      <c r="A715" s="6"/>
-[...8 lines deleted...]
-      <c r="J715" s="8"/>
+      <c r="H715" s="5"/>
     </row>
     <row r="716" ht="15.75" customHeight="1">
-      <c r="A716" s="6"/>
-[...8 lines deleted...]
-      <c r="J716" s="8"/>
+      <c r="H716" s="5"/>
     </row>
     <row r="717" ht="15.75" customHeight="1">
-      <c r="A717" s="6"/>
-[...8 lines deleted...]
-      <c r="J717" s="8"/>
+      <c r="H717" s="5"/>
     </row>
     <row r="718" ht="15.75" customHeight="1">
-      <c r="A718" s="6"/>
-[...8 lines deleted...]
-      <c r="J718" s="8"/>
+      <c r="H718" s="5"/>
     </row>
     <row r="719" ht="15.75" customHeight="1">
-      <c r="A719" s="6"/>
-[...8 lines deleted...]
-      <c r="J719" s="8"/>
+      <c r="H719" s="5"/>
     </row>
     <row r="720" ht="15.75" customHeight="1">
-      <c r="A720" s="6"/>
-[...8 lines deleted...]
-      <c r="J720" s="8"/>
+      <c r="H720" s="5"/>
     </row>
     <row r="721" ht="15.75" customHeight="1">
-      <c r="A721" s="6"/>
-[...8 lines deleted...]
-      <c r="J721" s="8"/>
+      <c r="H721" s="5"/>
     </row>
     <row r="722" ht="15.75" customHeight="1">
-      <c r="A722" s="6"/>
-[...8 lines deleted...]
-      <c r="J722" s="8"/>
+      <c r="H722" s="5"/>
     </row>
     <row r="723" ht="15.75" customHeight="1">
-      <c r="A723" s="6"/>
-[...8 lines deleted...]
-      <c r="J723" s="8"/>
+      <c r="H723" s="5"/>
     </row>
     <row r="724" ht="15.75" customHeight="1">
-      <c r="A724" s="6"/>
-[...8 lines deleted...]
-      <c r="J724" s="8"/>
+      <c r="H724" s="5"/>
     </row>
     <row r="725" ht="15.75" customHeight="1">
-      <c r="A725" s="6"/>
-[...8 lines deleted...]
-      <c r="J725" s="8"/>
+      <c r="H725" s="5"/>
     </row>
     <row r="726" ht="15.75" customHeight="1">
-      <c r="A726" s="6"/>
-[...8 lines deleted...]
-      <c r="J726" s="8"/>
+      <c r="H726" s="5"/>
     </row>
     <row r="727" ht="15.75" customHeight="1">
-      <c r="A727" s="6"/>
-[...8 lines deleted...]
-      <c r="J727" s="8"/>
+      <c r="H727" s="5"/>
     </row>
     <row r="728" ht="15.75" customHeight="1">
-      <c r="A728" s="6"/>
-[...8 lines deleted...]
-      <c r="J728" s="8"/>
+      <c r="H728" s="5"/>
     </row>
     <row r="729" ht="15.75" customHeight="1">
-      <c r="A729" s="6"/>
-[...8 lines deleted...]
-      <c r="J729" s="8"/>
+      <c r="H729" s="5"/>
     </row>
     <row r="730" ht="15.75" customHeight="1">
-      <c r="A730" s="6"/>
-[...8 lines deleted...]
-      <c r="J730" s="8"/>
+      <c r="H730" s="5"/>
     </row>
     <row r="731" ht="15.75" customHeight="1">
-      <c r="A731" s="6"/>
-[...8 lines deleted...]
-      <c r="J731" s="8"/>
+      <c r="H731" s="5"/>
     </row>
     <row r="732" ht="15.75" customHeight="1">
-      <c r="A732" s="6"/>
-[...8 lines deleted...]
-      <c r="J732" s="8"/>
+      <c r="H732" s="5"/>
     </row>
     <row r="733" ht="15.75" customHeight="1">
-      <c r="A733" s="6"/>
-[...8 lines deleted...]
-      <c r="J733" s="8"/>
+      <c r="H733" s="5"/>
     </row>
     <row r="734" ht="15.75" customHeight="1">
-      <c r="A734" s="6"/>
-[...8 lines deleted...]
-      <c r="J734" s="8"/>
+      <c r="H734" s="5"/>
     </row>
     <row r="735" ht="15.75" customHeight="1">
-      <c r="A735" s="6"/>
-[...8 lines deleted...]
-      <c r="J735" s="8"/>
+      <c r="H735" s="5"/>
     </row>
     <row r="736" ht="15.75" customHeight="1">
-      <c r="A736" s="6"/>
-[...8 lines deleted...]
-      <c r="J736" s="8"/>
+      <c r="H736" s="5"/>
     </row>
     <row r="737" ht="15.75" customHeight="1">
-      <c r="A737" s="6"/>
-[...8 lines deleted...]
-      <c r="J737" s="8"/>
+      <c r="H737" s="5"/>
     </row>
     <row r="738" ht="15.75" customHeight="1">
-      <c r="A738" s="6"/>
-[...8 lines deleted...]
-      <c r="J738" s="8"/>
+      <c r="H738" s="5"/>
     </row>
     <row r="739" ht="15.75" customHeight="1">
-      <c r="A739" s="6"/>
-[...8 lines deleted...]
-      <c r="J739" s="8"/>
+      <c r="H739" s="5"/>
     </row>
     <row r="740" ht="15.75" customHeight="1">
-      <c r="A740" s="6"/>
-[...8 lines deleted...]
-      <c r="J740" s="8"/>
+      <c r="H740" s="5"/>
     </row>
     <row r="741" ht="15.75" customHeight="1">
-      <c r="A741" s="6"/>
-[...8 lines deleted...]
-      <c r="J741" s="8"/>
+      <c r="H741" s="5"/>
     </row>
     <row r="742" ht="15.75" customHeight="1">
-      <c r="A742" s="6"/>
-[...8 lines deleted...]
-      <c r="J742" s="8"/>
+      <c r="H742" s="5"/>
     </row>
     <row r="743" ht="15.75" customHeight="1">
-      <c r="A743" s="6"/>
-[...8 lines deleted...]
-      <c r="J743" s="8"/>
+      <c r="H743" s="5"/>
     </row>
     <row r="744" ht="15.75" customHeight="1">
-      <c r="A744" s="6"/>
-[...8 lines deleted...]
-      <c r="J744" s="8"/>
+      <c r="H744" s="5"/>
     </row>
     <row r="745" ht="15.75" customHeight="1">
-      <c r="A745" s="6"/>
-[...8 lines deleted...]
-      <c r="J745" s="8"/>
+      <c r="H745" s="5"/>
     </row>
     <row r="746" ht="15.75" customHeight="1">
-      <c r="A746" s="6"/>
-[...8 lines deleted...]
-      <c r="J746" s="8"/>
+      <c r="H746" s="5"/>
     </row>
     <row r="747" ht="15.75" customHeight="1">
-      <c r="A747" s="6"/>
-[...8 lines deleted...]
-      <c r="J747" s="8"/>
+      <c r="H747" s="5"/>
     </row>
     <row r="748" ht="15.75" customHeight="1">
-      <c r="A748" s="6"/>
-[...8 lines deleted...]
-      <c r="J748" s="8"/>
+      <c r="H748" s="5"/>
     </row>
     <row r="749" ht="15.75" customHeight="1">
-      <c r="A749" s="6"/>
-[...8 lines deleted...]
-      <c r="J749" s="8"/>
+      <c r="H749" s="5"/>
     </row>
     <row r="750" ht="15.75" customHeight="1">
-      <c r="A750" s="6"/>
-[...8 lines deleted...]
-      <c r="J750" s="8"/>
+      <c r="H750" s="5"/>
     </row>
     <row r="751" ht="15.75" customHeight="1">
-      <c r="A751" s="6"/>
-[...8 lines deleted...]
-      <c r="J751" s="8"/>
+      <c r="H751" s="5"/>
     </row>
     <row r="752" ht="15.75" customHeight="1">
-      <c r="A752" s="6"/>
-[...8 lines deleted...]
-      <c r="J752" s="8"/>
+      <c r="H752" s="5"/>
     </row>
     <row r="753" ht="15.75" customHeight="1">
-      <c r="A753" s="6"/>
-[...8 lines deleted...]
-      <c r="J753" s="8"/>
+      <c r="H753" s="5"/>
     </row>
     <row r="754" ht="15.75" customHeight="1">
-      <c r="A754" s="6"/>
-[...8 lines deleted...]
-      <c r="J754" s="8"/>
+      <c r="H754" s="5"/>
     </row>
     <row r="755" ht="15.75" customHeight="1">
-      <c r="A755" s="6"/>
-[...8 lines deleted...]
-      <c r="J755" s="8"/>
+      <c r="H755" s="5"/>
     </row>
     <row r="756" ht="15.75" customHeight="1">
-      <c r="A756" s="6"/>
-[...8 lines deleted...]
-      <c r="J756" s="8"/>
+      <c r="H756" s="5"/>
     </row>
     <row r="757" ht="15.75" customHeight="1">
-      <c r="A757" s="6"/>
-[...8 lines deleted...]
-      <c r="J757" s="8"/>
+      <c r="H757" s="5"/>
     </row>
     <row r="758" ht="15.75" customHeight="1">
-      <c r="A758" s="6"/>
-[...8 lines deleted...]
-      <c r="J758" s="8"/>
+      <c r="H758" s="5"/>
     </row>
     <row r="759" ht="15.75" customHeight="1">
-      <c r="A759" s="6"/>
-[...8 lines deleted...]
-      <c r="J759" s="8"/>
+      <c r="H759" s="5"/>
     </row>
     <row r="760" ht="15.75" customHeight="1">
-      <c r="A760" s="6"/>
-[...8 lines deleted...]
-      <c r="J760" s="8"/>
+      <c r="H760" s="5"/>
     </row>
     <row r="761" ht="15.75" customHeight="1">
-      <c r="A761" s="6"/>
-[...8 lines deleted...]
-      <c r="J761" s="8"/>
+      <c r="H761" s="5"/>
     </row>
     <row r="762" ht="15.75" customHeight="1">
-      <c r="A762" s="6"/>
-[...8 lines deleted...]
-      <c r="J762" s="8"/>
+      <c r="H762" s="5"/>
     </row>
     <row r="763" ht="15.75" customHeight="1">
-      <c r="A763" s="6"/>
-[...8 lines deleted...]
-      <c r="J763" s="8"/>
+      <c r="H763" s="5"/>
     </row>
     <row r="764" ht="15.75" customHeight="1">
-      <c r="A764" s="6"/>
-[...8 lines deleted...]
-      <c r="J764" s="8"/>
+      <c r="H764" s="5"/>
     </row>
     <row r="765" ht="15.75" customHeight="1">
-      <c r="A765" s="6"/>
-[...8 lines deleted...]
-      <c r="J765" s="8"/>
+      <c r="H765" s="5"/>
     </row>
     <row r="766" ht="15.75" customHeight="1">
-      <c r="A766" s="6"/>
-[...8 lines deleted...]
-      <c r="J766" s="8"/>
+      <c r="H766" s="5"/>
     </row>
     <row r="767" ht="15.75" customHeight="1">
-      <c r="A767" s="6"/>
-[...8 lines deleted...]
-      <c r="J767" s="8"/>
+      <c r="H767" s="5"/>
     </row>
     <row r="768" ht="15.75" customHeight="1">
-      <c r="A768" s="6"/>
-[...8 lines deleted...]
-      <c r="J768" s="8"/>
+      <c r="H768" s="5"/>
     </row>
     <row r="769" ht="15.75" customHeight="1">
-      <c r="A769" s="6"/>
-[...8 lines deleted...]
-      <c r="J769" s="8"/>
+      <c r="H769" s="5"/>
     </row>
     <row r="770" ht="15.75" customHeight="1">
-      <c r="A770" s="6"/>
-[...8 lines deleted...]
-      <c r="J770" s="8"/>
+      <c r="H770" s="5"/>
     </row>
     <row r="771" ht="15.75" customHeight="1">
-      <c r="A771" s="6"/>
-[...8 lines deleted...]
-      <c r="J771" s="8"/>
+      <c r="H771" s="5"/>
     </row>
     <row r="772" ht="15.75" customHeight="1">
-      <c r="A772" s="6"/>
-[...8 lines deleted...]
-      <c r="J772" s="8"/>
+      <c r="H772" s="5"/>
     </row>
     <row r="773" ht="15.75" customHeight="1">
-      <c r="A773" s="6"/>
-[...8 lines deleted...]
-      <c r="J773" s="8"/>
+      <c r="H773" s="5"/>
     </row>
     <row r="774" ht="15.75" customHeight="1">
-      <c r="A774" s="6"/>
-[...8 lines deleted...]
-      <c r="J774" s="8"/>
+      <c r="H774" s="5"/>
     </row>
     <row r="775" ht="15.75" customHeight="1">
-      <c r="A775" s="6"/>
-[...8 lines deleted...]
-      <c r="J775" s="8"/>
+      <c r="H775" s="5"/>
     </row>
     <row r="776" ht="15.75" customHeight="1">
-      <c r="A776" s="6"/>
-[...8 lines deleted...]
-      <c r="J776" s="8"/>
+      <c r="H776" s="5"/>
     </row>
     <row r="777" ht="15.75" customHeight="1">
-      <c r="A777" s="6"/>
-[...8 lines deleted...]
-      <c r="J777" s="8"/>
+      <c r="H777" s="5"/>
     </row>
     <row r="778" ht="15.75" customHeight="1">
-      <c r="A778" s="6"/>
-[...8 lines deleted...]
-      <c r="J778" s="8"/>
+      <c r="H778" s="5"/>
     </row>
     <row r="779" ht="15.75" customHeight="1">
-      <c r="A779" s="6"/>
-[...8 lines deleted...]
-      <c r="J779" s="8"/>
+      <c r="H779" s="5"/>
     </row>
     <row r="780" ht="15.75" customHeight="1">
-      <c r="A780" s="6"/>
-[...8 lines deleted...]
-      <c r="J780" s="8"/>
+      <c r="H780" s="5"/>
     </row>
     <row r="781" ht="15.75" customHeight="1">
-      <c r="A781" s="6"/>
-[...8 lines deleted...]
-      <c r="J781" s="8"/>
+      <c r="H781" s="5"/>
     </row>
     <row r="782" ht="15.75" customHeight="1">
-      <c r="A782" s="6"/>
-[...8 lines deleted...]
-      <c r="J782" s="8"/>
+      <c r="H782" s="5"/>
     </row>
     <row r="783" ht="15.75" customHeight="1">
-      <c r="A783" s="6"/>
-[...8 lines deleted...]
-      <c r="J783" s="8"/>
+      <c r="H783" s="5"/>
     </row>
     <row r="784" ht="15.75" customHeight="1">
-      <c r="A784" s="6"/>
-[...8 lines deleted...]
-      <c r="J784" s="8"/>
+      <c r="H784" s="5"/>
     </row>
     <row r="785" ht="15.75" customHeight="1">
-      <c r="A785" s="6"/>
-[...8 lines deleted...]
-      <c r="J785" s="8"/>
+      <c r="H785" s="5"/>
     </row>
     <row r="786" ht="15.75" customHeight="1">
-      <c r="A786" s="6"/>
-[...8 lines deleted...]
-      <c r="J786" s="8"/>
+      <c r="H786" s="5"/>
     </row>
     <row r="787" ht="15.75" customHeight="1">
-      <c r="A787" s="6"/>
-[...8 lines deleted...]
-      <c r="J787" s="8"/>
+      <c r="H787" s="5"/>
     </row>
     <row r="788" ht="15.75" customHeight="1">
-      <c r="A788" s="6"/>
-[...8 lines deleted...]
-      <c r="J788" s="8"/>
+      <c r="H788" s="5"/>
     </row>
     <row r="789" ht="15.75" customHeight="1">
-      <c r="A789" s="6"/>
-[...8 lines deleted...]
-      <c r="J789" s="8"/>
+      <c r="H789" s="5"/>
     </row>
     <row r="790" ht="15.75" customHeight="1">
-      <c r="A790" s="6"/>
-[...8 lines deleted...]
-      <c r="J790" s="8"/>
+      <c r="H790" s="5"/>
     </row>
     <row r="791" ht="15.75" customHeight="1">
-      <c r="A791" s="6"/>
-[...8 lines deleted...]
-      <c r="J791" s="8"/>
+      <c r="H791" s="5"/>
     </row>
     <row r="792" ht="15.75" customHeight="1">
-      <c r="A792" s="6"/>
-[...8 lines deleted...]
-      <c r="J792" s="8"/>
+      <c r="H792" s="5"/>
     </row>
     <row r="793" ht="15.75" customHeight="1">
-      <c r="A793" s="6"/>
-[...8 lines deleted...]
-      <c r="J793" s="8"/>
+      <c r="H793" s="5"/>
     </row>
     <row r="794" ht="15.75" customHeight="1">
-      <c r="A794" s="6"/>
-[...8 lines deleted...]
-      <c r="J794" s="8"/>
+      <c r="H794" s="5"/>
     </row>
     <row r="795" ht="15.75" customHeight="1">
-      <c r="A795" s="6"/>
-[...8 lines deleted...]
-      <c r="J795" s="8"/>
+      <c r="H795" s="5"/>
     </row>
     <row r="796" ht="15.75" customHeight="1">
-      <c r="A796" s="6"/>
-[...8 lines deleted...]
-      <c r="J796" s="8"/>
+      <c r="H796" s="5"/>
     </row>
     <row r="797" ht="15.75" customHeight="1">
-      <c r="A797" s="6"/>
-[...8 lines deleted...]
-      <c r="J797" s="8"/>
+      <c r="H797" s="5"/>
     </row>
     <row r="798" ht="15.75" customHeight="1">
-      <c r="A798" s="6"/>
-[...8 lines deleted...]
-      <c r="J798" s="8"/>
+      <c r="H798" s="5"/>
     </row>
     <row r="799" ht="15.75" customHeight="1">
-      <c r="A799" s="6"/>
-[...8 lines deleted...]
-      <c r="J799" s="8"/>
+      <c r="H799" s="5"/>
     </row>
     <row r="800" ht="15.75" customHeight="1">
-      <c r="A800" s="6"/>
-[...8 lines deleted...]
-      <c r="J800" s="8"/>
+      <c r="H800" s="5"/>
     </row>
     <row r="801" ht="15.75" customHeight="1">
-      <c r="A801" s="6"/>
-[...8 lines deleted...]
-      <c r="J801" s="8"/>
+      <c r="H801" s="5"/>
     </row>
     <row r="802" ht="15.75" customHeight="1">
-      <c r="A802" s="6"/>
-[...8 lines deleted...]
-      <c r="J802" s="8"/>
+      <c r="H802" s="5"/>
     </row>
     <row r="803" ht="15.75" customHeight="1">
-      <c r="A803" s="6"/>
-[...8 lines deleted...]
-      <c r="J803" s="8"/>
+      <c r="H803" s="5"/>
     </row>
     <row r="804" ht="15.75" customHeight="1">
-      <c r="A804" s="6"/>
-[...8 lines deleted...]
-      <c r="J804" s="8"/>
+      <c r="H804" s="5"/>
     </row>
     <row r="805" ht="15.75" customHeight="1">
-      <c r="A805" s="6"/>
-[...8 lines deleted...]
-      <c r="J805" s="8"/>
+      <c r="H805" s="5"/>
     </row>
     <row r="806" ht="15.75" customHeight="1">
-      <c r="A806" s="6"/>
-[...8 lines deleted...]
-      <c r="J806" s="8"/>
+      <c r="H806" s="5"/>
     </row>
     <row r="807" ht="15.75" customHeight="1">
-      <c r="A807" s="6"/>
-[...8 lines deleted...]
-      <c r="J807" s="8"/>
+      <c r="H807" s="5"/>
     </row>
     <row r="808" ht="15.75" customHeight="1">
-      <c r="A808" s="6"/>
-[...8 lines deleted...]
-      <c r="J808" s="8"/>
+      <c r="H808" s="5"/>
     </row>
     <row r="809" ht="15.75" customHeight="1">
-      <c r="A809" s="6"/>
-[...8 lines deleted...]
-      <c r="J809" s="8"/>
+      <c r="H809" s="5"/>
     </row>
     <row r="810" ht="15.75" customHeight="1">
-      <c r="A810" s="6"/>
-[...8 lines deleted...]
-      <c r="J810" s="8"/>
+      <c r="H810" s="5"/>
     </row>
     <row r="811" ht="15.75" customHeight="1">
-      <c r="A811" s="6"/>
-[...8 lines deleted...]
-      <c r="J811" s="8"/>
+      <c r="H811" s="5"/>
     </row>
     <row r="812" ht="15.75" customHeight="1">
-      <c r="A812" s="6"/>
-[...8 lines deleted...]
-      <c r="J812" s="8"/>
+      <c r="H812" s="5"/>
     </row>
     <row r="813" ht="15.75" customHeight="1">
-      <c r="A813" s="6"/>
-[...8 lines deleted...]
-      <c r="J813" s="8"/>
+      <c r="H813" s="5"/>
     </row>
     <row r="814" ht="15.75" customHeight="1">
-      <c r="A814" s="6"/>
-[...8 lines deleted...]
-      <c r="J814" s="8"/>
+      <c r="H814" s="5"/>
     </row>
     <row r="815" ht="15.75" customHeight="1">
-      <c r="A815" s="6"/>
-[...8 lines deleted...]
-      <c r="J815" s="8"/>
+      <c r="H815" s="5"/>
     </row>
     <row r="816" ht="15.75" customHeight="1">
-      <c r="A816" s="6"/>
-[...8 lines deleted...]
-      <c r="J816" s="8"/>
+      <c r="H816" s="5"/>
     </row>
     <row r="817" ht="15.75" customHeight="1">
-      <c r="A817" s="6"/>
-[...8 lines deleted...]
-      <c r="J817" s="8"/>
+      <c r="H817" s="5"/>
     </row>
     <row r="818" ht="15.75" customHeight="1">
-      <c r="A818" s="6"/>
-[...8 lines deleted...]
-      <c r="J818" s="8"/>
+      <c r="H818" s="5"/>
     </row>
     <row r="819" ht="15.75" customHeight="1">
-      <c r="A819" s="6"/>
-[...8 lines deleted...]
-      <c r="J819" s="8"/>
+      <c r="H819" s="5"/>
     </row>
     <row r="820" ht="15.75" customHeight="1">
-      <c r="A820" s="6"/>
-[...8 lines deleted...]
-      <c r="J820" s="8"/>
+      <c r="H820" s="5"/>
     </row>
     <row r="821" ht="15.75" customHeight="1">
-      <c r="A821" s="6"/>
-[...8 lines deleted...]
-      <c r="J821" s="8"/>
+      <c r="H821" s="5"/>
     </row>
     <row r="822" ht="15.75" customHeight="1">
-      <c r="A822" s="6"/>
-[...8 lines deleted...]
-      <c r="J822" s="8"/>
+      <c r="H822" s="5"/>
     </row>
     <row r="823" ht="15.75" customHeight="1">
-      <c r="A823" s="6"/>
-[...8 lines deleted...]
-      <c r="J823" s="8"/>
+      <c r="H823" s="5"/>
     </row>
     <row r="824" ht="15.75" customHeight="1">
-      <c r="A824" s="6"/>
-[...8 lines deleted...]
-      <c r="J824" s="8"/>
+      <c r="H824" s="5"/>
     </row>
     <row r="825" ht="15.75" customHeight="1">
-      <c r="A825" s="6"/>
-[...8 lines deleted...]
-      <c r="J825" s="8"/>
+      <c r="H825" s="5"/>
     </row>
     <row r="826" ht="15.75" customHeight="1">
-      <c r="A826" s="6"/>
-[...8 lines deleted...]
-      <c r="J826" s="8"/>
+      <c r="H826" s="5"/>
     </row>
     <row r="827" ht="15.75" customHeight="1">
-      <c r="A827" s="6"/>
-[...8 lines deleted...]
-      <c r="J827" s="8"/>
+      <c r="H827" s="5"/>
     </row>
     <row r="828" ht="15.75" customHeight="1">
-      <c r="A828" s="6"/>
-[...8 lines deleted...]
-      <c r="J828" s="8"/>
+      <c r="H828" s="5"/>
     </row>
     <row r="829" ht="15.75" customHeight="1">
-      <c r="A829" s="6"/>
-[...8 lines deleted...]
-      <c r="J829" s="8"/>
+      <c r="H829" s="5"/>
     </row>
     <row r="830" ht="15.75" customHeight="1">
-      <c r="A830" s="6"/>
-[...8 lines deleted...]
-      <c r="J830" s="8"/>
+      <c r="H830" s="5"/>
     </row>
     <row r="831" ht="15.75" customHeight="1">
-      <c r="A831" s="6"/>
-[...8 lines deleted...]
-      <c r="J831" s="8"/>
+      <c r="H831" s="5"/>
     </row>
     <row r="832" ht="15.75" customHeight="1">
-      <c r="A832" s="6"/>
-[...8 lines deleted...]
-      <c r="J832" s="8"/>
+      <c r="H832" s="5"/>
     </row>
     <row r="833" ht="15.75" customHeight="1">
-      <c r="A833" s="6"/>
-[...8 lines deleted...]
-      <c r="J833" s="8"/>
+      <c r="H833" s="5"/>
     </row>
     <row r="834" ht="15.75" customHeight="1">
-      <c r="A834" s="6"/>
-[...8 lines deleted...]
-      <c r="J834" s="8"/>
+      <c r="H834" s="5"/>
     </row>
     <row r="835" ht="15.75" customHeight="1">
-      <c r="A835" s="6"/>
-[...8 lines deleted...]
-      <c r="J835" s="8"/>
+      <c r="H835" s="5"/>
     </row>
     <row r="836" ht="15.75" customHeight="1">
-      <c r="A836" s="6"/>
-[...8 lines deleted...]
-      <c r="J836" s="8"/>
+      <c r="H836" s="5"/>
     </row>
     <row r="837" ht="15.75" customHeight="1">
-      <c r="A837" s="6"/>
-[...8 lines deleted...]
-      <c r="J837" s="8"/>
+      <c r="H837" s="5"/>
     </row>
     <row r="838" ht="15.75" customHeight="1">
-      <c r="A838" s="6"/>
-[...8 lines deleted...]
-      <c r="J838" s="8"/>
+      <c r="H838" s="5"/>
     </row>
     <row r="839" ht="15.75" customHeight="1">
-      <c r="A839" s="6"/>
-[...8 lines deleted...]
-      <c r="J839" s="8"/>
+      <c r="H839" s="5"/>
     </row>
     <row r="840" ht="15.75" customHeight="1">
-      <c r="A840" s="6"/>
-[...8 lines deleted...]
-      <c r="J840" s="8"/>
+      <c r="H840" s="5"/>
     </row>
     <row r="841" ht="15.75" customHeight="1">
-      <c r="A841" s="6"/>
-[...8 lines deleted...]
-      <c r="J841" s="8"/>
+      <c r="H841" s="5"/>
     </row>
     <row r="842" ht="15.75" customHeight="1">
-      <c r="A842" s="6"/>
-[...8 lines deleted...]
-      <c r="J842" s="8"/>
+      <c r="H842" s="5"/>
     </row>
     <row r="843" ht="15.75" customHeight="1">
-      <c r="A843" s="6"/>
-[...8 lines deleted...]
-      <c r="J843" s="8"/>
+      <c r="H843" s="5"/>
     </row>
     <row r="844" ht="15.75" customHeight="1">
-      <c r="A844" s="6"/>
-[...8 lines deleted...]
-      <c r="J844" s="8"/>
+      <c r="H844" s="5"/>
     </row>
     <row r="845" ht="15.75" customHeight="1">
-      <c r="A845" s="6"/>
-[...8 lines deleted...]
-      <c r="J845" s="8"/>
+      <c r="H845" s="5"/>
     </row>
     <row r="846" ht="15.75" customHeight="1">
-      <c r="A846" s="6"/>
-[...8 lines deleted...]
-      <c r="J846" s="8"/>
+      <c r="H846" s="5"/>
     </row>
     <row r="847" ht="15.75" customHeight="1">
-      <c r="A847" s="6"/>
-[...8 lines deleted...]
-      <c r="J847" s="8"/>
+      <c r="H847" s="5"/>
     </row>
     <row r="848" ht="15.75" customHeight="1">
-      <c r="A848" s="6"/>
-[...8 lines deleted...]
-      <c r="J848" s="8"/>
+      <c r="H848" s="5"/>
     </row>
     <row r="849" ht="15.75" customHeight="1">
-      <c r="A849" s="6"/>
-[...8 lines deleted...]
-      <c r="J849" s="8"/>
+      <c r="H849" s="5"/>
     </row>
     <row r="850" ht="15.75" customHeight="1">
-      <c r="A850" s="6"/>
-[...8 lines deleted...]
-      <c r="J850" s="8"/>
+      <c r="H850" s="5"/>
     </row>
     <row r="851" ht="15.75" customHeight="1">
-      <c r="A851" s="6"/>
-[...8 lines deleted...]
-      <c r="J851" s="8"/>
+      <c r="H851" s="5"/>
     </row>
     <row r="852" ht="15.75" customHeight="1">
-      <c r="A852" s="6"/>
-[...8 lines deleted...]
-      <c r="J852" s="8"/>
+      <c r="H852" s="5"/>
     </row>
     <row r="853" ht="15.75" customHeight="1">
-      <c r="A853" s="6"/>
-[...8 lines deleted...]
-      <c r="J853" s="8"/>
+      <c r="H853" s="5"/>
     </row>
     <row r="854" ht="15.75" customHeight="1">
-      <c r="A854" s="6"/>
-[...8 lines deleted...]
-      <c r="J854" s="8"/>
+      <c r="H854" s="5"/>
     </row>
     <row r="855" ht="15.75" customHeight="1">
-      <c r="A855" s="6"/>
-[...8 lines deleted...]
-      <c r="J855" s="8"/>
+      <c r="H855" s="5"/>
     </row>
     <row r="856" ht="15.75" customHeight="1">
-      <c r="A856" s="6"/>
-[...8 lines deleted...]
-      <c r="J856" s="8"/>
+      <c r="H856" s="5"/>
     </row>
     <row r="857" ht="15.75" customHeight="1">
-      <c r="A857" s="6"/>
-[...8 lines deleted...]
-      <c r="J857" s="8"/>
+      <c r="H857" s="5"/>
     </row>
     <row r="858" ht="15.75" customHeight="1">
-      <c r="A858" s="6"/>
-[...8 lines deleted...]
-      <c r="J858" s="8"/>
+      <c r="H858" s="5"/>
     </row>
     <row r="859" ht="15.75" customHeight="1">
-      <c r="A859" s="6"/>
-[...8 lines deleted...]
-      <c r="J859" s="8"/>
+      <c r="H859" s="5"/>
     </row>
     <row r="860" ht="15.75" customHeight="1">
-      <c r="A860" s="6"/>
-[...8 lines deleted...]
-      <c r="J860" s="8"/>
+      <c r="H860" s="5"/>
     </row>
     <row r="861" ht="15.75" customHeight="1">
-      <c r="A861" s="6"/>
-[...8 lines deleted...]
-      <c r="J861" s="8"/>
+      <c r="H861" s="5"/>
     </row>
     <row r="862" ht="15.75" customHeight="1">
-      <c r="A862" s="6"/>
-[...8 lines deleted...]
-      <c r="J862" s="8"/>
+      <c r="H862" s="5"/>
     </row>
     <row r="863" ht="15.75" customHeight="1">
-      <c r="A863" s="6"/>
-[...8 lines deleted...]
-      <c r="J863" s="8"/>
+      <c r="H863" s="5"/>
     </row>
     <row r="864" ht="15.75" customHeight="1">
-      <c r="A864" s="6"/>
-[...8 lines deleted...]
-      <c r="J864" s="8"/>
+      <c r="H864" s="5"/>
     </row>
     <row r="865" ht="15.75" customHeight="1">
-      <c r="A865" s="6"/>
-[...8 lines deleted...]
-      <c r="J865" s="8"/>
+      <c r="H865" s="5"/>
     </row>
     <row r="866" ht="15.75" customHeight="1">
-      <c r="A866" s="6"/>
-[...8 lines deleted...]
-      <c r="J866" s="8"/>
+      <c r="H866" s="5"/>
     </row>
     <row r="867" ht="15.75" customHeight="1">
-      <c r="A867" s="6"/>
-[...8 lines deleted...]
-      <c r="J867" s="8"/>
+      <c r="H867" s="5"/>
     </row>
     <row r="868" ht="15.75" customHeight="1">
-      <c r="A868" s="6"/>
-[...8 lines deleted...]
-      <c r="J868" s="8"/>
+      <c r="H868" s="5"/>
     </row>
     <row r="869" ht="15.75" customHeight="1">
-      <c r="A869" s="6"/>
-[...8 lines deleted...]
-      <c r="J869" s="8"/>
+      <c r="H869" s="5"/>
     </row>
     <row r="870" ht="15.75" customHeight="1">
-      <c r="A870" s="6"/>
-[...8 lines deleted...]
-      <c r="J870" s="8"/>
+      <c r="H870" s="5"/>
     </row>
     <row r="871" ht="15.75" customHeight="1">
-      <c r="A871" s="6"/>
-[...8 lines deleted...]
-      <c r="J871" s="8"/>
+      <c r="H871" s="5"/>
     </row>
     <row r="872" ht="15.75" customHeight="1">
-      <c r="A872" s="6"/>
-[...8 lines deleted...]
-      <c r="J872" s="8"/>
+      <c r="H872" s="5"/>
     </row>
     <row r="873" ht="15.75" customHeight="1">
-      <c r="A873" s="6"/>
-[...8 lines deleted...]
-      <c r="J873" s="8"/>
+      <c r="H873" s="5"/>
     </row>
     <row r="874" ht="15.75" customHeight="1">
-      <c r="A874" s="6"/>
-[...8 lines deleted...]
-      <c r="J874" s="8"/>
+      <c r="H874" s="5"/>
     </row>
     <row r="875" ht="15.75" customHeight="1">
-      <c r="A875" s="6"/>
-[...8 lines deleted...]
-      <c r="J875" s="8"/>
+      <c r="H875" s="5"/>
     </row>
     <row r="876" ht="15.75" customHeight="1">
-      <c r="A876" s="6"/>
-[...8 lines deleted...]
-      <c r="J876" s="8"/>
+      <c r="H876" s="5"/>
     </row>
     <row r="877" ht="15.75" customHeight="1">
-      <c r="A877" s="6"/>
-[...8 lines deleted...]
-      <c r="J877" s="8"/>
+      <c r="H877" s="5"/>
     </row>
     <row r="878" ht="15.75" customHeight="1">
-      <c r="A878" s="6"/>
-[...8 lines deleted...]
-      <c r="J878" s="8"/>
+      <c r="H878" s="5"/>
     </row>
     <row r="879" ht="15.75" customHeight="1">
-      <c r="A879" s="6"/>
-[...8 lines deleted...]
-      <c r="J879" s="8"/>
+      <c r="H879" s="5"/>
     </row>
     <row r="880" ht="15.75" customHeight="1">
-      <c r="A880" s="6"/>
-[...8 lines deleted...]
-      <c r="J880" s="8"/>
+      <c r="H880" s="5"/>
     </row>
     <row r="881" ht="15.75" customHeight="1">
-      <c r="A881" s="6"/>
-[...8 lines deleted...]
-      <c r="J881" s="8"/>
+      <c r="H881" s="5"/>
     </row>
     <row r="882" ht="15.75" customHeight="1">
-      <c r="A882" s="6"/>
-[...8 lines deleted...]
-      <c r="J882" s="8"/>
+      <c r="H882" s="5"/>
     </row>
     <row r="883" ht="15.75" customHeight="1">
-      <c r="A883" s="6"/>
-[...8 lines deleted...]
-      <c r="J883" s="8"/>
+      <c r="H883" s="5"/>
     </row>
     <row r="884" ht="15.75" customHeight="1">
-      <c r="A884" s="6"/>
-[...8 lines deleted...]
-      <c r="J884" s="8"/>
+      <c r="H884" s="5"/>
     </row>
     <row r="885" ht="15.75" customHeight="1">
-      <c r="A885" s="6"/>
-[...8 lines deleted...]
-      <c r="J885" s="8"/>
+      <c r="H885" s="5"/>
     </row>
     <row r="886" ht="15.75" customHeight="1">
-      <c r="A886" s="6"/>
-[...8 lines deleted...]
-      <c r="J886" s="8"/>
+      <c r="H886" s="5"/>
     </row>
     <row r="887" ht="15.75" customHeight="1">
-      <c r="A887" s="6"/>
-[...8 lines deleted...]
-      <c r="J887" s="8"/>
+      <c r="H887" s="5"/>
     </row>
     <row r="888" ht="15.75" customHeight="1">
-      <c r="A888" s="6"/>
-[...8 lines deleted...]
-      <c r="J888" s="8"/>
+      <c r="H888" s="5"/>
     </row>
     <row r="889" ht="15.75" customHeight="1">
-      <c r="A889" s="6"/>
-[...8 lines deleted...]
-      <c r="J889" s="8"/>
+      <c r="H889" s="5"/>
     </row>
     <row r="890" ht="15.75" customHeight="1">
-      <c r="A890" s="6"/>
-[...8 lines deleted...]
-      <c r="J890" s="8"/>
+      <c r="H890" s="5"/>
     </row>
     <row r="891" ht="15.75" customHeight="1">
-      <c r="A891" s="6"/>
-[...8 lines deleted...]
-      <c r="J891" s="8"/>
+      <c r="H891" s="5"/>
     </row>
     <row r="892" ht="15.75" customHeight="1">
-      <c r="A892" s="6"/>
-[...8 lines deleted...]
-      <c r="J892" s="8"/>
+      <c r="H892" s="5"/>
     </row>
     <row r="893" ht="15.75" customHeight="1">
-      <c r="A893" s="6"/>
-[...8 lines deleted...]
-      <c r="J893" s="8"/>
+      <c r="H893" s="5"/>
     </row>
     <row r="894" ht="15.75" customHeight="1">
-      <c r="A894" s="6"/>
-[...8 lines deleted...]
-      <c r="J894" s="8"/>
+      <c r="H894" s="5"/>
     </row>
     <row r="895" ht="15.75" customHeight="1">
-      <c r="A895" s="6"/>
-[...8 lines deleted...]
-      <c r="J895" s="8"/>
+      <c r="H895" s="5"/>
     </row>
     <row r="896" ht="15.75" customHeight="1">
-      <c r="A896" s="6"/>
-[...8 lines deleted...]
-      <c r="J896" s="8"/>
+      <c r="H896" s="5"/>
     </row>
     <row r="897" ht="15.75" customHeight="1">
-      <c r="A897" s="6"/>
-[...8 lines deleted...]
-      <c r="J897" s="8"/>
+      <c r="H897" s="5"/>
     </row>
     <row r="898" ht="15.75" customHeight="1">
-      <c r="A898" s="6"/>
-[...8 lines deleted...]
-      <c r="J898" s="8"/>
+      <c r="H898" s="5"/>
     </row>
     <row r="899" ht="15.75" customHeight="1">
-      <c r="A899" s="6"/>
-[...8 lines deleted...]
-      <c r="J899" s="8"/>
+      <c r="H899" s="5"/>
     </row>
     <row r="900" ht="15.75" customHeight="1">
-      <c r="A900" s="6"/>
-[...8 lines deleted...]
-      <c r="J900" s="8"/>
+      <c r="H900" s="5"/>
     </row>
     <row r="901" ht="15.75" customHeight="1">
-      <c r="A901" s="6"/>
-[...8 lines deleted...]
-      <c r="J901" s="8"/>
+      <c r="H901" s="5"/>
     </row>
     <row r="902" ht="15.75" customHeight="1">
-      <c r="A902" s="6"/>
-[...8 lines deleted...]
-      <c r="J902" s="8"/>
+      <c r="H902" s="5"/>
     </row>
     <row r="903" ht="15.75" customHeight="1">
-      <c r="A903" s="6"/>
-[...8 lines deleted...]
-      <c r="J903" s="8"/>
+      <c r="H903" s="5"/>
     </row>
     <row r="904" ht="15.75" customHeight="1">
-      <c r="A904" s="6"/>
-[...8 lines deleted...]
-      <c r="J904" s="8"/>
+      <c r="H904" s="5"/>
     </row>
     <row r="905" ht="15.75" customHeight="1">
-      <c r="A905" s="6"/>
-[...8 lines deleted...]
-      <c r="J905" s="8"/>
+      <c r="H905" s="5"/>
     </row>
     <row r="906" ht="15.75" customHeight="1">
-      <c r="A906" s="6"/>
-[...8 lines deleted...]
-      <c r="J906" s="8"/>
+      <c r="H906" s="5"/>
     </row>
     <row r="907" ht="15.75" customHeight="1">
-      <c r="A907" s="6"/>
-[...8 lines deleted...]
-      <c r="J907" s="8"/>
+      <c r="H907" s="5"/>
     </row>
     <row r="908" ht="15.75" customHeight="1">
-      <c r="A908" s="6"/>
-[...8 lines deleted...]
-      <c r="J908" s="8"/>
+      <c r="H908" s="5"/>
     </row>
     <row r="909" ht="15.75" customHeight="1">
-      <c r="A909" s="6"/>
-[...8 lines deleted...]
-      <c r="J909" s="8"/>
+      <c r="H909" s="5"/>
     </row>
     <row r="910" ht="15.75" customHeight="1">
-      <c r="A910" s="6"/>
-[...8 lines deleted...]
-      <c r="J910" s="8"/>
+      <c r="H910" s="5"/>
     </row>
     <row r="911" ht="15.75" customHeight="1">
-      <c r="A911" s="6"/>
-[...8 lines deleted...]
-      <c r="J911" s="8"/>
+      <c r="H911" s="5"/>
     </row>
     <row r="912" ht="15.75" customHeight="1">
-      <c r="A912" s="6"/>
-[...8 lines deleted...]
-      <c r="J912" s="8"/>
+      <c r="H912" s="5"/>
     </row>
     <row r="913" ht="15.75" customHeight="1">
-      <c r="A913" s="6"/>
-[...8 lines deleted...]
-      <c r="J913" s="8"/>
+      <c r="H913" s="5"/>
     </row>
     <row r="914" ht="15.75" customHeight="1">
-      <c r="A914" s="6"/>
-[...8 lines deleted...]
-      <c r="J914" s="8"/>
+      <c r="H914" s="5"/>
     </row>
     <row r="915" ht="15.75" customHeight="1">
-      <c r="A915" s="6"/>
-[...8 lines deleted...]
-      <c r="J915" s="8"/>
+      <c r="H915" s="5"/>
     </row>
     <row r="916" ht="15.75" customHeight="1">
-      <c r="A916" s="6"/>
-[...8 lines deleted...]
-      <c r="J916" s="8"/>
+      <c r="H916" s="5"/>
     </row>
     <row r="917" ht="15.75" customHeight="1">
-      <c r="A917" s="6"/>
-[...8 lines deleted...]
-      <c r="J917" s="8"/>
+      <c r="H917" s="5"/>
     </row>
     <row r="918" ht="15.75" customHeight="1">
-      <c r="A918" s="6"/>
-[...8 lines deleted...]
-      <c r="J918" s="8"/>
+      <c r="H918" s="5"/>
     </row>
     <row r="919" ht="15.75" customHeight="1">
-      <c r="A919" s="6"/>
-[...8 lines deleted...]
-      <c r="J919" s="8"/>
+      <c r="H919" s="5"/>
     </row>
     <row r="920" ht="15.75" customHeight="1">
-      <c r="A920" s="6"/>
-[...8 lines deleted...]
-      <c r="J920" s="8"/>
+      <c r="H920" s="5"/>
     </row>
     <row r="921" ht="15.75" customHeight="1">
-      <c r="A921" s="6"/>
-[...8 lines deleted...]
-      <c r="J921" s="8"/>
+      <c r="H921" s="5"/>
     </row>
     <row r="922" ht="15.75" customHeight="1">
-      <c r="A922" s="6"/>
-[...8 lines deleted...]
-      <c r="J922" s="8"/>
+      <c r="H922" s="5"/>
     </row>
     <row r="923" ht="15.75" customHeight="1">
-      <c r="A923" s="6"/>
-[...8 lines deleted...]
-      <c r="J923" s="8"/>
+      <c r="H923" s="5"/>
     </row>
     <row r="924" ht="15.75" customHeight="1">
-      <c r="A924" s="6"/>
-[...8 lines deleted...]
-      <c r="J924" s="8"/>
+      <c r="H924" s="5"/>
     </row>
     <row r="925" ht="15.75" customHeight="1">
-      <c r="A925" s="6"/>
-[...8 lines deleted...]
-      <c r="J925" s="8"/>
+      <c r="H925" s="5"/>
     </row>
     <row r="926" ht="15.75" customHeight="1">
-      <c r="A926" s="6"/>
-[...8 lines deleted...]
-      <c r="J926" s="8"/>
+      <c r="H926" s="5"/>
     </row>
     <row r="927" ht="15.75" customHeight="1">
-      <c r="A927" s="6"/>
-[...8 lines deleted...]
-      <c r="J927" s="8"/>
+      <c r="H927" s="5"/>
     </row>
     <row r="928" ht="15.75" customHeight="1">
-      <c r="A928" s="6"/>
-[...8 lines deleted...]
-      <c r="J928" s="8"/>
+      <c r="H928" s="5"/>
     </row>
     <row r="929" ht="15.75" customHeight="1">
-      <c r="A929" s="6"/>
-[...8 lines deleted...]
-      <c r="J929" s="8"/>
+      <c r="H929" s="5"/>
     </row>
     <row r="930" ht="15.75" customHeight="1">
-      <c r="A930" s="6"/>
-[...8 lines deleted...]
-      <c r="J930" s="8"/>
+      <c r="H930" s="5"/>
     </row>
     <row r="931" ht="15.75" customHeight="1">
-      <c r="A931" s="6"/>
-[...8 lines deleted...]
-      <c r="J931" s="8"/>
+      <c r="H931" s="5"/>
     </row>
     <row r="932" ht="15.75" customHeight="1">
-      <c r="A932" s="6"/>
-[...8 lines deleted...]
-      <c r="J932" s="8"/>
+      <c r="H932" s="5"/>
     </row>
     <row r="933" ht="15.75" customHeight="1">
-      <c r="A933" s="6"/>
-[...8 lines deleted...]
-      <c r="J933" s="8"/>
+      <c r="H933" s="5"/>
     </row>
     <row r="934" ht="15.75" customHeight="1">
-      <c r="A934" s="6"/>
-[...8 lines deleted...]
-      <c r="J934" s="8"/>
+      <c r="H934" s="5"/>
     </row>
     <row r="935" ht="15.75" customHeight="1">
-      <c r="A935" s="6"/>
-[...8 lines deleted...]
-      <c r="J935" s="8"/>
+      <c r="H935" s="5"/>
     </row>
     <row r="936" ht="15.75" customHeight="1">
-      <c r="A936" s="6"/>
-[...8 lines deleted...]
-      <c r="J936" s="8"/>
+      <c r="H936" s="5"/>
     </row>
     <row r="937" ht="15.75" customHeight="1">
-      <c r="A937" s="6"/>
-[...8 lines deleted...]
-      <c r="J937" s="8"/>
+      <c r="H937" s="5"/>
     </row>
     <row r="938" ht="15.75" customHeight="1">
-      <c r="A938" s="6"/>
-[...8 lines deleted...]
-      <c r="J938" s="8"/>
+      <c r="H938" s="5"/>
     </row>
     <row r="939" ht="15.75" customHeight="1">
-      <c r="A939" s="6"/>
-[...8 lines deleted...]
-      <c r="J939" s="8"/>
+      <c r="H939" s="5"/>
     </row>
     <row r="940" ht="15.75" customHeight="1">
-      <c r="A940" s="6"/>
-[...8 lines deleted...]
-      <c r="J940" s="8"/>
+      <c r="H940" s="5"/>
     </row>
     <row r="941" ht="15.75" customHeight="1">
-      <c r="A941" s="6"/>
-[...8 lines deleted...]
-      <c r="J941" s="8"/>
+      <c r="H941" s="5"/>
     </row>
     <row r="942" ht="15.75" customHeight="1">
-      <c r="A942" s="6"/>
-[...8 lines deleted...]
-      <c r="J942" s="8"/>
+      <c r="H942" s="5"/>
     </row>
     <row r="943" ht="15.75" customHeight="1">
-      <c r="A943" s="6"/>
-[...8 lines deleted...]
-      <c r="J943" s="8"/>
+      <c r="H943" s="5"/>
     </row>
     <row r="944" ht="15.75" customHeight="1">
-      <c r="A944" s="6"/>
-[...8 lines deleted...]
-      <c r="J944" s="8"/>
+      <c r="H944" s="5"/>
     </row>
     <row r="945" ht="15.75" customHeight="1">
-      <c r="A945" s="6"/>
-[...8 lines deleted...]
-      <c r="J945" s="8"/>
+      <c r="H945" s="5"/>
     </row>
     <row r="946" ht="15.75" customHeight="1">
-      <c r="A946" s="6"/>
-[...8 lines deleted...]
-      <c r="J946" s="8"/>
+      <c r="H946" s="5"/>
     </row>
     <row r="947" ht="15.75" customHeight="1">
-      <c r="A947" s="6"/>
-[...8 lines deleted...]
-      <c r="J947" s="8"/>
+      <c r="H947" s="5"/>
     </row>
     <row r="948" ht="15.75" customHeight="1">
-      <c r="A948" s="6"/>
-[...8 lines deleted...]
-      <c r="J948" s="8"/>
+      <c r="H948" s="5"/>
     </row>
     <row r="949" ht="15.75" customHeight="1">
-      <c r="A949" s="6"/>
-[...8 lines deleted...]
-      <c r="J949" s="8"/>
+      <c r="H949" s="5"/>
     </row>
     <row r="950" ht="15.75" customHeight="1">
-      <c r="A950" s="6"/>
-[...8 lines deleted...]
-      <c r="J950" s="8"/>
+      <c r="H950" s="5"/>
     </row>
     <row r="951" ht="15.75" customHeight="1">
-      <c r="A951" s="6"/>
-[...8 lines deleted...]
-      <c r="J951" s="8"/>
+      <c r="H951" s="5"/>
     </row>
     <row r="952" ht="15.75" customHeight="1">
-      <c r="A952" s="6"/>
-[...8 lines deleted...]
-      <c r="J952" s="8"/>
+      <c r="H952" s="5"/>
     </row>
     <row r="953" ht="15.75" customHeight="1">
-      <c r="A953" s="6"/>
-[...8 lines deleted...]
-      <c r="J953" s="8"/>
+      <c r="H953" s="5"/>
     </row>
     <row r="954" ht="15.75" customHeight="1">
-      <c r="A954" s="6"/>
-[...8 lines deleted...]
-      <c r="J954" s="8"/>
+      <c r="H954" s="5"/>
     </row>
     <row r="955" ht="15.75" customHeight="1">
-      <c r="A955" s="6"/>
-[...8 lines deleted...]
-      <c r="J955" s="8"/>
+      <c r="H955" s="5"/>
     </row>
     <row r="956" ht="15.75" customHeight="1">
-      <c r="A956" s="6"/>
-[...8 lines deleted...]
-      <c r="J956" s="8"/>
+      <c r="H956" s="5"/>
     </row>
     <row r="957" ht="15.75" customHeight="1">
-      <c r="A957" s="6"/>
-[...8 lines deleted...]
-      <c r="J957" s="8"/>
+      <c r="H957" s="5"/>
     </row>
     <row r="958" ht="15.75" customHeight="1">
-      <c r="A958" s="6"/>
-[...8 lines deleted...]
-      <c r="J958" s="8"/>
+      <c r="H958" s="5"/>
     </row>
     <row r="959" ht="15.75" customHeight="1">
-      <c r="A959" s="6"/>
-[...8 lines deleted...]
-      <c r="J959" s="8"/>
+      <c r="H959" s="5"/>
     </row>
     <row r="960" ht="15.75" customHeight="1">
-      <c r="A960" s="6"/>
-[...8 lines deleted...]
-      <c r="J960" s="8"/>
+      <c r="H960" s="5"/>
     </row>
     <row r="961" ht="15.75" customHeight="1">
-      <c r="A961" s="6"/>
-[...8 lines deleted...]
-      <c r="J961" s="8"/>
+      <c r="H961" s="5"/>
     </row>
     <row r="962" ht="15.75" customHeight="1">
-      <c r="A962" s="6"/>
-[...8 lines deleted...]
-      <c r="J962" s="8"/>
+      <c r="H962" s="5"/>
     </row>
     <row r="963" ht="15.75" customHeight="1">
-      <c r="A963" s="6"/>
-[...8 lines deleted...]
-      <c r="J963" s="8"/>
+      <c r="H963" s="5"/>
     </row>
     <row r="964" ht="15.75" customHeight="1">
-      <c r="A964" s="6"/>
-[...8 lines deleted...]
-      <c r="J964" s="8"/>
+      <c r="H964" s="5"/>
     </row>
     <row r="965" ht="15.75" customHeight="1">
-      <c r="A965" s="6"/>
-[...8 lines deleted...]
-      <c r="J965" s="8"/>
+      <c r="H965" s="5"/>
     </row>
     <row r="966" ht="15.75" customHeight="1">
-      <c r="A966" s="6"/>
-[...8 lines deleted...]
-      <c r="J966" s="8"/>
+      <c r="H966" s="5"/>
     </row>
     <row r="967" ht="15.75" customHeight="1">
-      <c r="A967" s="6"/>
-[...8 lines deleted...]
-      <c r="J967" s="8"/>
+      <c r="H967" s="5"/>
     </row>
     <row r="968" ht="15.75" customHeight="1">
-      <c r="A968" s="6"/>
-[...8 lines deleted...]
-      <c r="J968" s="8"/>
+      <c r="H968" s="5"/>
     </row>
     <row r="969" ht="15.75" customHeight="1">
-      <c r="A969" s="6"/>
-[...8 lines deleted...]
-      <c r="J969" s="8"/>
+      <c r="H969" s="5"/>
     </row>
     <row r="970" ht="15.75" customHeight="1">
-      <c r="A970" s="6"/>
-[...8 lines deleted...]
-      <c r="J970" s="8"/>
+      <c r="H970" s="5"/>
     </row>
     <row r="971" ht="15.75" customHeight="1">
-      <c r="A971" s="6"/>
-[...8 lines deleted...]
-      <c r="J971" s="8"/>
+      <c r="H971" s="5"/>
     </row>
     <row r="972" ht="15.75" customHeight="1">
-      <c r="A972" s="6"/>
-[...8 lines deleted...]
-      <c r="J972" s="8"/>
+      <c r="H972" s="5"/>
     </row>
     <row r="973" ht="15.75" customHeight="1">
-      <c r="A973" s="6"/>
-[...8 lines deleted...]
-      <c r="J973" s="8"/>
+      <c r="H973" s="5"/>
     </row>
     <row r="974" ht="15.75" customHeight="1">
-      <c r="A974" s="6"/>
-[...8 lines deleted...]
-      <c r="J974" s="8"/>
+      <c r="H974" s="5"/>
     </row>
     <row r="975" ht="15.75" customHeight="1">
-      <c r="A975" s="6"/>
-[...8 lines deleted...]
-      <c r="J975" s="8"/>
+      <c r="H975" s="5"/>
     </row>
     <row r="976" ht="15.75" customHeight="1">
-      <c r="A976" s="6"/>
-[...8 lines deleted...]
-      <c r="J976" s="8"/>
+      <c r="H976" s="5"/>
     </row>
     <row r="977" ht="15.75" customHeight="1">
-      <c r="A977" s="6"/>
-[...8 lines deleted...]
-      <c r="J977" s="8"/>
+      <c r="H977" s="5"/>
     </row>
     <row r="978" ht="15.75" customHeight="1">
-      <c r="A978" s="6"/>
-[...8 lines deleted...]
-      <c r="J978" s="8"/>
+      <c r="H978" s="5"/>
     </row>
     <row r="979" ht="15.75" customHeight="1">
-      <c r="A979" s="6"/>
-[...8 lines deleted...]
-      <c r="J979" s="8"/>
+      <c r="H979" s="5"/>
     </row>
     <row r="980" ht="15.75" customHeight="1">
-      <c r="A980" s="6"/>
-[...8 lines deleted...]
-      <c r="J980" s="8"/>
+      <c r="H980" s="5"/>
     </row>
     <row r="981" ht="15.75" customHeight="1">
-      <c r="A981" s="6"/>
-[...8 lines deleted...]
-      <c r="J981" s="8"/>
+      <c r="H981" s="5"/>
     </row>
     <row r="982" ht="15.75" customHeight="1">
-      <c r="A982" s="6"/>
-[...8 lines deleted...]
-      <c r="J982" s="8"/>
+      <c r="H982" s="5"/>
     </row>
     <row r="983" ht="15.75" customHeight="1">
-      <c r="A983" s="6"/>
-[...8 lines deleted...]
-      <c r="J983" s="8"/>
+      <c r="H983" s="5"/>
     </row>
     <row r="984" ht="15.75" customHeight="1">
-      <c r="A984" s="6"/>
-[...8 lines deleted...]
-      <c r="J984" s="8"/>
+      <c r="H984" s="5"/>
     </row>
     <row r="985" ht="15.75" customHeight="1">
-      <c r="A985" s="6"/>
-[...8 lines deleted...]
-      <c r="J985" s="8"/>
+      <c r="H985" s="5"/>
     </row>
     <row r="986" ht="15.75" customHeight="1">
-      <c r="A986" s="6"/>
-[...8 lines deleted...]
-      <c r="J986" s="8"/>
+      <c r="H986" s="5"/>
     </row>
     <row r="987" ht="15.75" customHeight="1">
-      <c r="A987" s="6"/>
-[...8 lines deleted...]
-      <c r="J987" s="8"/>
+      <c r="H987" s="5"/>
     </row>
     <row r="988" ht="15.75" customHeight="1">
-      <c r="A988" s="6"/>
-[...8 lines deleted...]
-      <c r="J988" s="8"/>
+      <c r="H988" s="5"/>
     </row>
     <row r="989" ht="15.75" customHeight="1">
-      <c r="A989" s="6"/>
-[...8 lines deleted...]
-      <c r="J989" s="8"/>
+      <c r="H989" s="5"/>
     </row>
     <row r="990" ht="15.75" customHeight="1">
-      <c r="A990" s="6"/>
-[...8 lines deleted...]
-      <c r="J990" s="8"/>
+      <c r="H990" s="5"/>
     </row>
     <row r="991" ht="15.75" customHeight="1">
-      <c r="A991" s="6"/>
-[...8 lines deleted...]
-      <c r="J991" s="8"/>
+      <c r="H991" s="5"/>
     </row>
     <row r="992" ht="15.75" customHeight="1">
-      <c r="A992" s="6"/>
-[...8 lines deleted...]
-      <c r="J992" s="8"/>
+      <c r="H992" s="5"/>
     </row>
     <row r="993" ht="15.75" customHeight="1">
-      <c r="A993" s="6"/>
-[...8 lines deleted...]
-      <c r="J993" s="8"/>
+      <c r="H993" s="5"/>
     </row>
     <row r="994" ht="15.75" customHeight="1">
-      <c r="A994" s="6"/>
-[...8 lines deleted...]
-      <c r="J994" s="8"/>
+      <c r="H994" s="5"/>
     </row>
     <row r="995" ht="15.75" customHeight="1">
-      <c r="A995" s="6"/>
-[...8 lines deleted...]
-      <c r="J995" s="8"/>
+      <c r="H995" s="5"/>
     </row>
     <row r="996" ht="15.75" customHeight="1">
-      <c r="A996" s="6"/>
-[...8 lines deleted...]
-      <c r="J996" s="8"/>
+      <c r="H996" s="5"/>
     </row>
     <row r="997" ht="15.75" customHeight="1">
-      <c r="A997" s="6"/>
-[...8 lines deleted...]
-      <c r="J997" s="8"/>
+      <c r="H997" s="5"/>
     </row>
     <row r="998" ht="15.75" customHeight="1">
-      <c r="A998" s="6"/>
-[...8 lines deleted...]
-      <c r="J998" s="8"/>
+      <c r="H998" s="5"/>
     </row>
     <row r="999" ht="15.75" customHeight="1">
-      <c r="A999" s="6"/>
-[...8 lines deleted...]
-      <c r="J999" s="8"/>
+      <c r="H999" s="5"/>
     </row>
     <row r="1000" ht="15.75" customHeight="1">
-      <c r="A1000" s="6"/>
-[...8 lines deleted...]
-      <c r="J1000" s="8"/>
+      <c r="H1000" s="5"/>
     </row>
   </sheetData>
+  <autoFilter ref="$A$1:$J$2"/>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100093141C1741E3E4DBBC1290E4A9A5775" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5687a27188606a7025f072b0b7f27a21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dcc10a156eb2aa295318eab019ded2b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -12786,43 +3586,43 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A837C6E5-48EF-49E1-BE14-96DEE189BA50}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81B04470-CEDD-46CA-A303-2D76EC24BC30}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DED24461-B2B6-469F-86FC-86ADF7FFBC4C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C89E69EA-5871-4017-A463-927AD916FBDE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA6CEA82-C38A-4E65-9E09-AFB3776727D9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC0DAA5-2D69-48CA-8945-B11CEF51E53E}"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>