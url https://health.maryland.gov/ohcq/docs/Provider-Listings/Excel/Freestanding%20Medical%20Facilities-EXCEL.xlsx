--- v0 (2025-11-21)
+++ v1 (2026-05-17)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="FMF-EXCEL as of 09-24-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="FMF-EXCEL as of 04-30-26" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'FMF-EXCEL as of 09-24-25'!$A$1:$Z$9</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'FMF-EXCEL as of 04-30-26'!$A$1:$Z$9</definedName>
   </definedNames>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="F0s+MEG5IPWYZMuFCTPtEhPuKyj7WJtbwGuZl0VoYgs="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="qmIOF6QdyyXAkUa3TK0+VSZ7fOtCzK7zwjn1+Un0BJU="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="64">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
@@ -297,51 +298,51 @@
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment shrinkToFit="0" wrapText="1"/>
+      <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
@@ -536,51 +537,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="14.0"/>
     <col customWidth="1" min="2" max="2" width="47.14"/>
     <col customWidth="1" min="3" max="3" width="34.14"/>
     <col customWidth="1" min="4" max="4" width="12.43"/>
-    <col customWidth="1" min="5" max="6" width="8.71"/>
+    <col customWidth="1" min="5" max="5" width="9.43"/>
+    <col customWidth="1" min="6" max="6" width="8.71"/>
     <col customWidth="1" min="7" max="7" width="22.14"/>
     <col customWidth="1" min="8" max="8" width="15.14"/>
     <col customWidth="1" hidden="1" min="9" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -611,376 +613,232 @@
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="2"/>
-[...16 lines deleted...]
-      <c r="Z2" s="2"/>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="I3" s="2"/>
-[...16 lines deleted...]
-      <c r="Z3" s="2"/>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="2"/>
-[...16 lines deleted...]
-      <c r="Z4" s="2"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="2"/>
-[...16 lines deleted...]
-      <c r="Z5" s="2"/>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="2"/>
-[...16 lines deleted...]
-      <c r="Z6" s="2"/>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="2"/>
-[...16 lines deleted...]
-      <c r="Z7" s="2"/>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="2"/>
-[...16 lines deleted...]
-      <c r="Z8" s="2"/>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>62</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="2"/>
-[...16 lines deleted...]
-      <c r="Z9" s="2"/>
     </row>
     <row r="10">
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11">
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12">
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13">
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14">
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="H14" s="5"/>
@@ -6044,50 +5902,50 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33794D22-9E89-4F3E-9628-1CE6934E84B0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E5CDB98-1118-46D6-9CE2-57C9EAAF7CE9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3211EEBB-810D-4C3E-90FC-C6FCA7BCC96A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EC4F41C-EE51-4544-A806-2F5B3AF7AB15}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2C1EDCA-06A2-4601-8E87-4D5313DA0563}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBBDF8C3-40A2-49D5-85F6-AB47C88B0FA1}"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bruce Woodard</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>