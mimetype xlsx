--- v0 (2025-11-21)
+++ v1 (2026-05-20)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="FQHC-EXCEL as of 09-24-25" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="FQHC-EXCEL as of 04-30-26" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'FQHC-EXCEL as of 09-24-25'!$A$1:$Z$123</definedName>
+    <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'FQHC-EXCEL as of 04-30-26'!$A$1:$Z$125</definedName>
   </definedNames>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="qcjw+QxL9No9ZMNkZ8wl+SaU24fSZdNBAusITgdCpoA="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="rlrrxBon0NdMBOWCxhRdTzO1J2IbDhovkQtwB4WcsPA="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1230" uniqueCount="647">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1250" uniqueCount="651">
   <si>
     <t>Jurisdiction</t>
   </si>
   <si>
     <t>Licensee</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip Code</t>
   </si>
   <si>
     <t>Name of Contact Person</t>
   </si>
   <si>
     <t>Business Phone Number</t>
   </si>
   <si>
@@ -483,80 +484,80 @@
   <si>
     <t>bminarik@chasebraxton.org</t>
   </si>
   <si>
     <t>MDV894</t>
   </si>
   <si>
     <t>East Baltimore Medical Center</t>
   </si>
   <si>
     <t>1000 E Eager Street</t>
   </si>
   <si>
     <t>21202</t>
   </si>
   <si>
     <t>(410) 522-9800</t>
   </si>
   <si>
     <t>211931</t>
   </si>
   <si>
     <t>Family Health Centers Of Baltimore</t>
   </si>
   <si>
+    <t>631 Cherry Hill Road</t>
+  </si>
+  <si>
+    <t>Winnie Mccray</t>
+  </si>
+  <si>
+    <t>(410) 354-2000</t>
+  </si>
+  <si>
+    <t>wmccray@fhcb.org</t>
+  </si>
+  <si>
+    <t>MDEVR4</t>
+  </si>
+  <si>
     <t>354 South Hanover Street</t>
   </si>
   <si>
     <t>Khrystyn Wooden</t>
   </si>
   <si>
     <t>(410) 355-0343</t>
   </si>
   <si>
     <t>mmenrollment@maximizedrevenue.com</t>
   </si>
   <si>
     <t>MDSK2K</t>
   </si>
   <si>
-    <t>631 Cherry Hill Road</t>
-[...13 lines deleted...]
-  <si>
     <t>Health Care For The Homeless</t>
   </si>
   <si>
     <t>421 Fallsway</t>
   </si>
   <si>
     <t>Mary Jean Herron</t>
   </si>
   <si>
     <t>(410) 837-5533</t>
   </si>
   <si>
     <t>mjherron@hchmd.org</t>
   </si>
   <si>
     <t>211865</t>
   </si>
   <si>
     <t>Health Care For The Homeless West Baltimore</t>
   </si>
   <si>
     <t>2000 West Baltimore Street, Suite 247</t>
   </si>
   <si>
     <t>21223</t>
@@ -720,77 +721,77 @@
   <si>
     <t>Total Health Care - Washington Village Medical Ctr</t>
   </si>
   <si>
     <t>1111 Washington Boulevard</t>
   </si>
   <si>
     <t>211861</t>
   </si>
   <si>
     <t>Total Health Care At Union Memorial</t>
   </si>
   <si>
     <t>200 E 33rd Street #265</t>
   </si>
   <si>
     <t>(410) 735-5708</t>
   </si>
   <si>
     <t>211900</t>
   </si>
   <si>
     <t>Total Health Care, Inc</t>
   </si>
   <si>
+    <t>1501 Division Street</t>
+  </si>
+  <si>
+    <t>21217</t>
+  </si>
+  <si>
+    <t>MDKL4I</t>
+  </si>
+  <si>
+    <t>1501 West Saratoga Street</t>
+  </si>
+  <si>
+    <t>211859</t>
+  </si>
+  <si>
+    <t>922 West North Ave</t>
+  </si>
+  <si>
+    <t>211856</t>
+  </si>
+  <si>
     <t>2449 Frederick Avenue</t>
   </si>
   <si>
     <t>211869</t>
   </si>
   <si>
-    <t>1501 Division Street</t>
-[...19 lines deleted...]
-  <si>
     <t>Caroline</t>
   </si>
   <si>
     <t>Choptank Community Health System, Inc</t>
   </si>
   <si>
     <t>808 S 5th Avenue</t>
   </si>
   <si>
     <t>Denton</t>
   </si>
   <si>
     <t>21629</t>
   </si>
   <si>
     <t>Tammy Osborn</t>
   </si>
   <si>
     <t>(410) 479-2650</t>
   </si>
   <si>
     <t>tosborn@choptankhealth.org</t>
   </si>
   <si>
     <t>211929</t>
@@ -819,152 +820,149 @@
   <si>
     <t>215 Bloomingdale Avenue</t>
   </si>
   <si>
     <t>MDKWL8</t>
   </si>
   <si>
     <t>Goldsboro Medical Center</t>
   </si>
   <si>
     <t>316 Railroad Ave</t>
   </si>
   <si>
     <t>Goldsboro</t>
   </si>
   <si>
     <t>21636</t>
   </si>
   <si>
     <t>MDI62M</t>
   </si>
   <si>
     <t>Cecil</t>
   </si>
   <si>
-    <t>West Cecil Health Center Inc</t>
+    <t>West Cecil Health Center Inc.</t>
+  </si>
+  <si>
+    <t>401 Bow St</t>
+  </si>
+  <si>
+    <t>Elkton</t>
+  </si>
+  <si>
+    <t>21921</t>
+  </si>
+  <si>
+    <t>Angelica Tebin</t>
+  </si>
+  <si>
+    <t>(410) 378-9696</t>
+  </si>
+  <si>
+    <t>atebin@westcecilhealth.org</t>
+  </si>
+  <si>
+    <t>MD801021</t>
   </si>
   <si>
     <t>49 Rock Springs Rd</t>
   </si>
   <si>
     <t>Conowingo</t>
   </si>
   <si>
     <t>21918</t>
   </si>
   <si>
-    <t>John Ness</t>
-[...5 lines deleted...]
-    <t>jness@westcecilhealth.org</t>
+    <t>Nikolaos Brusio</t>
+  </si>
+  <si>
+    <t>nbrusio@westcecilhealth.org</t>
   </si>
   <si>
     <t>211868</t>
   </si>
   <si>
-    <t>West Cecil Health Center Inc.</t>
-[...19 lines deleted...]
-  <si>
     <t>Charles</t>
   </si>
   <si>
     <t>Greater Baden Health Services</t>
   </si>
   <si>
     <t>7450 Albert Rd Fl 3</t>
   </si>
   <si>
     <t>Brandywine</t>
   </si>
   <si>
     <t>20613</t>
   </si>
   <si>
     <t>Jeffrey Kurcab</t>
   </si>
   <si>
     <t>(301) 888-2233</t>
   </si>
   <si>
     <t>jkurkab@gbms.org</t>
   </si>
   <si>
     <t>MDBHPI</t>
   </si>
   <si>
     <t>Greater Baden Medical Service Incorporated</t>
   </si>
   <si>
+    <t>8030 Matthews Rd, Unit 105-107</t>
+  </si>
+  <si>
+    <t>Bryans Rd</t>
+  </si>
+  <si>
+    <t>20616</t>
+  </si>
+  <si>
+    <t>MD211020</t>
+  </si>
+  <si>
     <t>6 Garrett Ave</t>
   </si>
   <si>
     <t>La Plata</t>
   </si>
   <si>
     <t>20646</t>
   </si>
   <si>
     <t>jkurcab@gbms.org</t>
   </si>
   <si>
     <t>MD11BG</t>
   </si>
   <si>
-    <t>8030 Matthews Rd, Unit 105-107</t>
-[...10 lines deleted...]
-  <si>
     <t>Dorchester</t>
   </si>
   <si>
     <t>Fassett-magee Health Center</t>
   </si>
   <si>
     <t>503 A Muir Street</t>
   </si>
   <si>
     <t>Cambridge</t>
   </si>
   <si>
     <t>21613</t>
   </si>
   <si>
     <t>(410) 228-4045</t>
   </si>
   <si>
     <t>211821</t>
   </si>
   <si>
     <t>Frederick</t>
   </si>
   <si>
     <t>Frederick Community Action Agency</t>
@@ -1302,65 +1300,71 @@
   <si>
     <t>211903</t>
   </si>
   <si>
     <t>Mobile Medical Care, Inc.</t>
   </si>
   <si>
     <t>3820 Aspen Hill Rd</t>
   </si>
   <si>
     <t>Aspen Hill</t>
   </si>
   <si>
     <t>20906</t>
   </si>
   <si>
     <t>Wendy Marberg</t>
   </si>
   <si>
     <t>wmarberg@mobilemedicalcare.org</t>
   </si>
   <si>
     <t>MD801018</t>
   </si>
   <si>
+    <t>1500 E Gude Dr</t>
+  </si>
+  <si>
+    <t>20850</t>
+  </si>
+  <si>
+    <t>MD801023</t>
+  </si>
+  <si>
     <t>202 S Summit Ave</t>
   </si>
   <si>
     <t>MD801016</t>
   </si>
   <si>
     <t>Mobilemed</t>
   </si>
   <si>
     <t>600 E Gude Drive, Building A</t>
   </si>
   <si>
-    <t>20850</t>
-[...1 lines deleted...]
-  <si>
     <t>211925</t>
   </si>
   <si>
     <t>Prince Georges</t>
   </si>
   <si>
     <t>7501 Greenway Center Drive, Suite 600</t>
   </si>
   <si>
     <t>Greenbelt</t>
   </si>
   <si>
     <t>20770</t>
   </si>
   <si>
     <t>(301) 579-3465</t>
   </si>
   <si>
     <t>211930</t>
   </si>
   <si>
     <t>7615 Ora Glen Drive</t>
   </si>
   <si>
     <t>MD801015</t>
@@ -1767,132 +1771,141 @@
   <si>
     <t>Walnut Street Community Health Center, Inc</t>
   </si>
   <si>
     <t>32 B North Potomac Street</t>
   </si>
   <si>
     <t>David Becker</t>
   </si>
   <si>
     <t>(301) 745-3777</t>
   </si>
   <si>
     <t>david.becker@wschc.org</t>
   </si>
   <si>
     <t>211891</t>
   </si>
   <si>
     <t>Wicomico</t>
   </si>
   <si>
     <t>Chesapeake Health Care</t>
   </si>
   <si>
+    <t>31481 Old Ocean City Rd</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>21804</t>
+  </si>
+  <si>
+    <t>Brian Holland</t>
+  </si>
+  <si>
+    <t>(410) 677-3936</t>
+  </si>
+  <si>
+    <t>bholland@chesapeakehc.org</t>
+  </si>
+  <si>
+    <t>MD211941</t>
+  </si>
+  <si>
+    <t>1615 Tree Sap Ct, Suite A</t>
+  </si>
+  <si>
+    <t>(443) 944-9600</t>
+  </si>
+  <si>
+    <t>211921</t>
+  </si>
+  <si>
+    <t>31413 Winterplace Pkwy, Ste 103</t>
+  </si>
+  <si>
+    <t>(410) 860-0100</t>
+  </si>
+  <si>
+    <t>MD211977</t>
+  </si>
+  <si>
+    <t>100 Power St, Salisbury</t>
+  </si>
+  <si>
+    <t>(410) 543-2060</t>
+  </si>
+  <si>
+    <t>MD211010</t>
+  </si>
+  <si>
     <t>635 E Main St,</t>
   </si>
   <si>
-    <t>Salisbury</t>
-[...7 lines deleted...]
-  <si>
     <t>MD211091</t>
   </si>
   <si>
-    <t>1615 Tree Sap Ct, Suite A</t>
-[...5 lines deleted...]
-    <t>211921</t>
+    <t>1647 Woodbrooke Dr</t>
+  </si>
+  <si>
+    <t>(410) 341-7330</t>
+  </si>
+  <si>
+    <t>211915</t>
+  </si>
+  <si>
+    <t>201 Long Ave</t>
+  </si>
+  <si>
+    <t>MD211157</t>
+  </si>
+  <si>
+    <t>1201 Old Ocean City Rd</t>
+  </si>
+  <si>
+    <t>(410) 754-1675</t>
+  </si>
+  <si>
+    <t>MD801022</t>
   </si>
   <si>
     <t>560 Riverside Drive Suite A204</t>
   </si>
   <si>
     <t>21801</t>
   </si>
   <si>
     <t>Nancy Figgs</t>
   </si>
   <si>
     <t>nfiggs@tlccs.org</t>
   </si>
   <si>
     <t>211872</t>
-  </si>
-[...43 lines deleted...]
-    <t>MD211010</t>
   </si>
   <si>
     <t>223 Phillip Morris Drive</t>
   </si>
   <si>
     <t>(410) 219-1100</t>
   </si>
   <si>
     <t>211863</t>
   </si>
   <si>
     <t>1340 S Division St, Ste 301</t>
   </si>
   <si>
     <t>Maureen O'connell</t>
   </si>
   <si>
     <t>moconnell@chesapeakehc.org</t>
   </si>
   <si>
     <t>MD801003</t>
   </si>
   <si>
     <t>Three Lower Counties Community</t>
   </si>
@@ -3290,57 +3303,57 @@
       </c>
       <c r="J30" s="4" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="31" ht="15.75" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>179</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>150</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>181</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="J31" s="4" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="32" ht="15.75" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>183</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>134</v>
       </c>
       <c r="G32" s="3" t="s">
@@ -3671,156 +3684,156 @@
       </c>
       <c r="I42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J42" s="4" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="4" t="s">
-        <v>172</v>
+        <v>234</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J43" s="4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E44" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>236</v>
+        <v>172</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>39</v>
+        <v>217</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>39</v>
+        <v>218</v>
       </c>
       <c r="J44" s="4" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E45" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F45" s="4" t="s">
-        <v>172</v>
+        <v>234</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>217</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="J45" s="4" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>232</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>236</v>
+        <v>172</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>217</v>
+        <v>39</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>223</v>
+        <v>39</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>243</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>245</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>246</v>
       </c>
       <c r="G47" s="3" t="s">
@@ -3947,2360 +3960,2412 @@
       </c>
       <c r="E51" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>269</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>270</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>271</v>
       </c>
       <c r="I51" s="3" t="s">
         <v>272</v>
       </c>
       <c r="J51" s="4" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B52" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C52" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="C52" s="3" t="s">
+      <c r="D52" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="D52" s="3" t="s">
+      <c r="E52" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E52" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="4" t="s">
+      <c r="G52" s="3" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>271</v>
       </c>
       <c r="I52" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="J52" s="4" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B53" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="B53" s="3" t="s">
+      <c r="C53" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="C53" s="3" t="s">
+      <c r="D53" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="D53" s="3" t="s">
+      <c r="E53" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="4" t="s">
         <v>284</v>
       </c>
-      <c r="E53" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F53" s="4" t="s">
+      <c r="G53" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="G53" s="3" t="s">
+      <c r="H53" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="H53" s="4" t="s">
+      <c r="I53" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="I53" s="3" t="s">
+      <c r="J53" s="4" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="54" ht="15.75" customHeight="1">
       <c r="A54" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B54" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C54" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="C54" s="3" t="s">
+      <c r="D54" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="D54" s="3" t="s">
+      <c r="E54" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="E54" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F54" s="4" t="s">
+      <c r="G54" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H54" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J54" s="4" t="s">
         <v>293</v>
-      </c>
-[...10 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="55" ht="15.75" customHeight="1">
       <c r="A55" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C55" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="E55" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="4" t="s">
         <v>296</v>
       </c>
-      <c r="D55" s="3" t="s">
+      <c r="G55" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="H55" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="I55" s="3" t="s">
         <v>297</v>
       </c>
-      <c r="E55" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F55" s="4" t="s">
+      <c r="J55" s="4" t="s">
         <v>298</v>
-      </c>
-[...10 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="56" ht="15.75" customHeight="1">
       <c r="A56" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="B56" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="B56" s="3" t="s">
+      <c r="C56" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="C56" s="3" t="s">
+      <c r="D56" s="3" t="s">
         <v>302</v>
       </c>
-      <c r="D56" s="3" t="s">
+      <c r="E56" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="4" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>304</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>247</v>
       </c>
       <c r="H56" s="4" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="I56" s="3" t="s">
         <v>249</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="B57" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="B57" s="3" t="s">
+      <c r="C57" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="C57" s="3" t="s">
+      <c r="D57" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="E57" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="D57" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F57" s="4" t="s">
+      <c r="G57" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="G57" s="3" t="s">
+      <c r="H57" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="H57" s="4" t="s">
+      <c r="I57" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="I57" s="3" t="s">
+      <c r="J57" s="4" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="58" ht="15.75" customHeight="1">
       <c r="A58" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C58" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D58" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="D58" s="3" t="s">
+      <c r="E58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="E58" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F58" s="4" t="s">
+      <c r="G58" s="3" t="s">
         <v>318</v>
       </c>
-      <c r="G58" s="3" t="s">
+      <c r="H58" s="4" t="s">
         <v>319</v>
       </c>
-      <c r="H58" s="4" t="s">
+      <c r="I58" s="3" t="s">
         <v>320</v>
       </c>
-      <c r="I58" s="3" t="s">
+      <c r="J58" s="4" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="59" ht="15.75" customHeight="1">
       <c r="A59" s="3" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C59" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D59" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="D59" s="3" t="s">
+      <c r="E59" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="4" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>325</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H59" s="4" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="I59" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J59" s="4" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="60" ht="15.75" customHeight="1">
       <c r="A60" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="B60" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="B60" s="3" t="s">
+      <c r="C60" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="C60" s="3" t="s">
+      <c r="D60" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="D60" s="3" t="s">
+      <c r="E60" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="4" t="s">
         <v>330</v>
       </c>
-      <c r="E60" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G60" s="3" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>271</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="J60" s="4" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="61" ht="15.75" customHeight="1">
       <c r="A61" s="3" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="B61" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="C61" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="C61" s="3" t="s">
+      <c r="D61" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="D61" s="3" t="s">
+      <c r="E61" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="E61" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="4" t="s">
+      <c r="G61" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="G61" s="3" t="s">
+      <c r="H61" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="H61" s="4" t="s">
+      <c r="I61" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="I61" s="3" t="s">
+      <c r="J61" s="4" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="62" ht="15.75" customHeight="1">
       <c r="A62" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>143</v>
       </c>
       <c r="C62" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="D62" s="3" t="s">
+      <c r="E62" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="4" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>55</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J62" s="4" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="63" ht="15.75" customHeight="1">
       <c r="A63" s="3" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B63" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="C63" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="C63" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D63" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="4" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>145</v>
       </c>
       <c r="H63" s="4" t="s">
         <v>112</v>
       </c>
       <c r="I63" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="J63" s="4" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="64" ht="15.75" customHeight="1">
       <c r="A64" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="B64" s="3" t="s">
+      <c r="C64" s="3" t="s">
         <v>351</v>
       </c>
-      <c r="C64" s="3" t="s">
+      <c r="D64" s="3" t="s">
         <v>352</v>
       </c>
-      <c r="D64" s="3" t="s">
+      <c r="E64" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="4" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
       <c r="G64" s="3" t="s">
         <v>247</v>
       </c>
       <c r="H64" s="4" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>249</v>
       </c>
       <c r="J64" s="4" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="65" ht="15.75" customHeight="1">
       <c r="A65" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B65" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="C65" s="3" t="s">
         <v>357</v>
       </c>
-      <c r="C65" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" s="3" t="s">
+        <v>352</v>
+      </c>
+      <c r="E65" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="4" t="s">
         <v>353</v>
-      </c>
-[...4 lines deleted...]
-        <v>354</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>247</v>
       </c>
       <c r="H65" s="4" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="I65" s="3" t="s">
         <v>249</v>
       </c>
       <c r="J65" s="4" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="66" ht="15.75" customHeight="1">
       <c r="A66" s="3" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C66" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="D66" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="D66" s="3" t="s">
+      <c r="E66" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="4" t="s">
         <v>362</v>
-      </c>
-[...4 lines deleted...]
-        <v>363</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>247</v>
       </c>
       <c r="H66" s="4" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="I66" s="3" t="s">
         <v>249</v>
       </c>
       <c r="J66" s="4" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="67" ht="15.75" customHeight="1">
       <c r="A67" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B67" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="B67" s="3" t="s">
+      <c r="C67" s="3" t="s">
         <v>367</v>
       </c>
-      <c r="C67" s="3" t="s">
+      <c r="D67" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="D67" s="3" t="s">
+      <c r="E67" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="E67" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F67" s="4" t="s">
+      <c r="G67" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="G67" s="3" t="s">
+      <c r="H67" s="4" t="s">
         <v>371</v>
       </c>
-      <c r="H67" s="4" t="s">
+      <c r="I67" s="3" t="s">
         <v>372</v>
       </c>
-      <c r="I67" s="3" t="s">
+      <c r="J67" s="4" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="68" ht="15.75" customHeight="1">
       <c r="A68" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="B68" s="3" t="s">
         <v>366</v>
       </c>
-      <c r="B68" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D68" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="D68" s="3" t="s">
+      <c r="E68" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" s="4" t="s">
         <v>376</v>
       </c>
-      <c r="E68" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F68" s="4" t="s">
+      <c r="G68" s="3" t="s">
         <v>377</v>
       </c>
-      <c r="G68" s="3" t="s">
+      <c r="H68" s="4" t="s">
         <v>378</v>
       </c>
-      <c r="H68" s="4" t="s">
+      <c r="I68" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="I68" s="3" t="s">
+      <c r="J68" s="4" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="69" ht="15.75" customHeight="1">
       <c r="A69" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B69" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C69" s="3" t="s">
         <v>382</v>
       </c>
-      <c r="C69" s="3" t="s">
+      <c r="D69" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="D69" s="3" t="s">
+      <c r="E69" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" s="4" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H69" s="4" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="I69" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="70" ht="15.75" customHeight="1">
       <c r="A70" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B70" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>388</v>
       </c>
-      <c r="C70" s="3" t="s">
+      <c r="D70" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E70" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" s="4" t="s">
+        <v>384</v>
+      </c>
+      <c r="G70" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="D70" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="3" t="s">
+      <c r="H70" s="4" t="s">
         <v>390</v>
       </c>
-      <c r="H70" s="4" t="s">
+      <c r="I70" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="I70" s="3" t="s">
+      <c r="J70" s="4" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="71" ht="15.75" customHeight="1">
       <c r="A71" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B71" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C71" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="C71" s="3" t="s">
+      <c r="D71" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E71" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="4" t="s">
         <v>395</v>
       </c>
-      <c r="D71" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="4" t="s">
+      <c r="G71" s="3" t="s">
         <v>396</v>
       </c>
-      <c r="G71" s="3" t="s">
+      <c r="H71" s="4" t="s">
         <v>397</v>
       </c>
-      <c r="H71" s="4" t="s">
+      <c r="I71" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="I71" s="3" t="s">
+      <c r="J71" s="4" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="72" ht="15.75" customHeight="1">
       <c r="A72" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>401</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="D72" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="D72" s="3" t="s">
+      <c r="E72" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" s="4" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H72" s="4" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="I72" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J72" s="4" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="73" ht="15.75" customHeight="1">
       <c r="A73" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C73" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="D73" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="D73" s="3" t="s">
+      <c r="E73" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F73" s="4" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="I73" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="74" ht="15.75" customHeight="1">
       <c r="A74" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D74" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E74" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" s="4" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>385</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H74" s="4" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="I74" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="J74" s="4" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="75" ht="15.75" customHeight="1">
       <c r="A75" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="C75" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" s="4" t="s">
         <v>415</v>
       </c>
-      <c r="D75" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F75" s="4" t="s">
+      <c r="G75" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="G75" s="3" t="s">
+      <c r="H75" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="I75" s="3" t="s">
         <v>417</v>
       </c>
-      <c r="H75" s="4" t="s">
-[...2 lines deleted...]
-      <c r="I75" s="3" t="s">
+      <c r="J75" s="4" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="76" ht="15.75" customHeight="1">
       <c r="A76" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B76" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C76" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="C76" s="3" t="s">
+      <c r="D76" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="D76" s="3" t="s">
+      <c r="E76" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" s="4" t="s">
         <v>422</v>
       </c>
-      <c r="E76" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F76" s="4" t="s">
+      <c r="G76" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="G76" s="3" t="s">
+      <c r="H76" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="I76" s="3" t="s">
         <v>424</v>
       </c>
-      <c r="H76" s="4" t="s">
-[...2 lines deleted...]
-      <c r="I76" s="3" t="s">
+      <c r="J76" s="4" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="77" ht="15.75" customHeight="1">
       <c r="A77" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="C77" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E77" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="D77" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G77" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="H77" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="I77" s="3" t="s">
         <v>424</v>
-      </c>
-[...4 lines deleted...]
-        <v>425</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="78" ht="15.75" customHeight="1">
       <c r="A78" s="3" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B78" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="C78" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="C78" s="3" t="s">
+      <c r="D78" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="E78" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="G78" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="H78" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="I78" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="J78" s="4" t="s">
         <v>430</v>
-      </c>
-[...19 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="79" ht="15.75" customHeight="1">
       <c r="A79" s="3" t="s">
-        <v>433</v>
+        <v>365</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>87</v>
+        <v>431</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>435</v>
+        <v>407</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F79" s="4" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H79" s="4" t="s">
-        <v>437</v>
+        <v>409</v>
       </c>
       <c r="I79" s="3" t="s">
-        <v>135</v>
+        <v>412</v>
       </c>
       <c r="J79" s="4" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
     </row>
     <row r="80" ht="15.75" customHeight="1">
       <c r="A80" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>367</v>
+        <v>87</v>
       </c>
       <c r="C80" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H80" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="I80" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="J80" s="4" t="s">
         <v>439</v>
-      </c>
-[...19 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="81" ht="15.75" customHeight="1">
       <c r="A81" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>382</v>
+        <v>366</v>
       </c>
       <c r="C81" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="E81" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F81" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="H81" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="I81" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="J81" s="4" t="s">
         <v>441</v>
-      </c>
-[...19 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="82" ht="15.75" customHeight="1">
       <c r="A82" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E82" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I82" s="3" t="s">
-        <v>392</v>
+        <v>39</v>
       </c>
       <c r="J82" s="4" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="83" ht="15.75" customHeight="1">
       <c r="A83" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B83" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="E83" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F83" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H83" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="J83" s="4" t="s">
         <v>446</v>
-      </c>
-[...22 lines deleted...]
-        <v>453</v>
       </c>
     </row>
     <row r="84" ht="15.75" customHeight="1">
       <c r="A84" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B84" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="E84" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F84" s="4" t="s">
+        <v>450</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="I84" s="3" t="s">
+        <v>453</v>
+      </c>
+      <c r="J84" s="4" t="s">
         <v>454</v>
-      </c>
-[...22 lines deleted...]
-        <v>459</v>
       </c>
     </row>
     <row r="85" ht="15.75" customHeight="1">
       <c r="A85" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B85" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E85" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="I85" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J85" s="4" t="s">
         <v>460</v>
-      </c>
-[...22 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="86" ht="15.75" customHeight="1">
       <c r="A86" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B86" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="E86" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="I86" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="J86" s="4" t="s">
         <v>468</v>
-      </c>
-[...22 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="87" ht="15.75" customHeight="1">
       <c r="A87" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>290</v>
+        <v>469</v>
       </c>
       <c r="C87" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>472</v>
+      </c>
+      <c r="I87" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="J87" s="4" t="s">
         <v>474</v>
-      </c>
-[...19 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="88" ht="15.75" customHeight="1">
       <c r="A88" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>476</v>
+        <v>289</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>478</v>
+        <v>457</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F88" s="4" t="s">
-        <v>479</v>
+        <v>458</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>480</v>
+        <v>75</v>
       </c>
       <c r="H88" s="4" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="I88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="J88" s="4" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
     </row>
     <row r="89" ht="15.75" customHeight="1">
       <c r="A89" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B89" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>478</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="E89" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="I89" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J89" s="4" t="s">
         <v>482</v>
-      </c>
-[...22 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="90" ht="15.75" customHeight="1">
       <c r="A90" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B90" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="E90" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>458</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="H90" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="I90" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="J90" s="4" t="s">
         <v>486</v>
-      </c>
-[...22 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="91" ht="15.75" customHeight="1">
       <c r="A91" s="3" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B91" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E91" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" s="4" t="s">
+        <v>490</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="H91" s="4" t="s">
+        <v>492</v>
+      </c>
+      <c r="I91" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="J91" s="4" t="s">
         <v>494</v>
-      </c>
-[...22 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="92" ht="15.75" customHeight="1">
       <c r="A92" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>497</v>
+      </c>
+      <c r="E92" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="H92" s="4" t="s">
+        <v>397</v>
+      </c>
+      <c r="I92" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="J92" s="4" t="s">
         <v>499</v>
-      </c>
-[...25 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="93" ht="15.75" customHeight="1">
       <c r="A93" s="3" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>290</v>
+        <v>501</v>
       </c>
       <c r="C93" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="E93" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>504</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="H93" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="I93" s="3" t="s">
+        <v>507</v>
+      </c>
+      <c r="J93" s="4" t="s">
         <v>508</v>
-      </c>
-[...19 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="94" ht="15.75" customHeight="1">
       <c r="A94" s="3" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B94" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="E94" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F94" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="H94" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="I94" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="J94" s="4" t="s">
         <v>512</v>
-      </c>
-[...22 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="95" ht="15.75" customHeight="1">
       <c r="A95" s="3" t="s">
+        <v>500</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>513</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>510</v>
+      </c>
+      <c r="E95" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="H95" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="I95" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="J95" s="4" t="s">
         <v>515</v>
-      </c>
-[...25 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="96" ht="15.75" customHeight="1">
       <c r="A96" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B96" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="E96" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="G96" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="H96" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="I96" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="J96" s="4" t="s">
         <v>524</v>
-      </c>
-[...22 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="97" ht="15.75" customHeight="1">
       <c r="A97" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C97" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="E97" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="H97" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="I97" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="J97" s="4" t="s">
         <v>530</v>
-      </c>
-[...19 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="98" ht="15.75" customHeight="1">
       <c r="A98" s="3" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C98" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="E98" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>532</v>
+      </c>
+      <c r="H98" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="I98" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="J98" s="4" t="s">
         <v>534</v>
-      </c>
-[...19 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="99" ht="15.75" customHeight="1">
       <c r="A99" s="3" t="s">
+        <v>516</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>519</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="I99" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="J99" s="4" t="s">
         <v>539</v>
-      </c>
-[...25 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="100" ht="15.75" customHeight="1">
       <c r="A100" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>143</v>
+        <v>541</v>
       </c>
       <c r="C100" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="E100" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F100" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="H100" s="4" t="s">
+        <v>545</v>
+      </c>
+      <c r="I100" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="J100" s="4" t="s">
         <v>546</v>
-      </c>
-[...19 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="101" ht="15.75" customHeight="1">
       <c r="A101" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B101" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>548</v>
+      </c>
+      <c r="E101" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F101" s="4" t="s">
+        <v>549</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>550</v>
+      </c>
+      <c r="H101" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="I101" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="J101" s="4" t="s">
         <v>552</v>
-      </c>
-[...22 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="102" ht="15.75" customHeight="1">
       <c r="A102" s="3" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F102" s="4" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H102" s="4" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>249</v>
+        <v>39</v>
       </c>
       <c r="J102" s="4" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
     </row>
     <row r="103" ht="15.75" customHeight="1">
       <c r="A103" s="3" t="s">
-        <v>562</v>
+        <v>540</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>20</v>
+        <v>557</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F103" s="4" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="G103" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H103" s="4" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>39</v>
+        <v>249</v>
       </c>
       <c r="J103" s="4" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
     </row>
     <row r="104" ht="15.75" customHeight="1">
       <c r="A104" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>568</v>
+        <v>20</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F104" s="4" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H104" s="4" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="I104" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J104" s="4" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
     </row>
     <row r="105" ht="15.75" customHeight="1">
       <c r="A105" s="3" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B105" s="3" t="s">
+        <v>569</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="E105" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H105" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="I105" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J105" s="4" t="s">
         <v>574</v>
-      </c>
-[...22 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="106" ht="15.75" customHeight="1">
       <c r="A106" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>571</v>
+      </c>
+      <c r="E106" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="H106" s="4" t="s">
+        <v>578</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="J106" s="4" t="s">
         <v>580</v>
-      </c>
-[...25 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="107" ht="15.75" customHeight="1">
       <c r="A107" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C107" s="3" t="s">
+        <v>583</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E107" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F107" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="H107" s="4" t="s">
         <v>587</v>
       </c>
-      <c r="D107" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H107" s="4" t="s">
+      <c r="I107" s="3" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J107" s="4" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="108" ht="15.75" customHeight="1">
       <c r="A108" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>590</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F108" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H108" s="4" t="s">
         <v>591</v>
       </c>
-      <c r="G108" s="3" t="s">
+      <c r="I108" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J108" s="4" t="s">
         <v>592</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="109" ht="15.75" customHeight="1">
       <c r="A109" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C109" s="3" t="s">
+        <v>593</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E109" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F109" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="G109" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="H109" s="4" t="s">
+        <v>594</v>
+      </c>
+      <c r="I109" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="J109" s="4" t="s">
         <v>595</v>
-      </c>
-[...19 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="110" ht="15.75" customHeight="1">
       <c r="A110" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F110" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>39</v>
+        <v>586</v>
       </c>
       <c r="H110" s="4" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>39</v>
+        <v>588</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="111" ht="15.75" customHeight="1">
       <c r="A111" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E111" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F111" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H111" s="4" t="s">
-        <v>603</v>
+        <v>522</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>597</v>
+        <v>39</v>
       </c>
       <c r="J111" s="4" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
     </row>
     <row r="112" ht="15.75" customHeight="1">
       <c r="A112" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F112" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>585</v>
+        <v>39</v>
       </c>
       <c r="H112" s="4" t="s">
-        <v>521</v>
+        <v>602</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>597</v>
+        <v>39</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="113" ht="15.75" customHeight="1">
       <c r="A113" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H113" s="4" t="s">
-        <v>608</v>
+        <v>522</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>597</v>
+        <v>588</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
     </row>
     <row r="114" ht="15.75" customHeight="1">
       <c r="A114" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F114" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>531</v>
+        <v>586</v>
       </c>
       <c r="H114" s="4" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>532</v>
+        <v>588</v>
       </c>
       <c r="J114" s="4" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
     </row>
     <row r="115" ht="15.75" customHeight="1">
       <c r="A115" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C115" s="3" t="s">
+        <v>609</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E115" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F115" s="4" t="s">
+        <v>610</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>611</v>
+      </c>
+      <c r="H115" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="I115" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="J115" s="4" t="s">
         <v>613</v>
-      </c>
-[...19 lines deleted...]
-        <v>616</v>
       </c>
     </row>
     <row r="116" ht="15.75" customHeight="1">
       <c r="A116" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>617</v>
+        <v>582</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="E116" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F116" s="4" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>39</v>
+        <v>532</v>
       </c>
       <c r="H116" s="4" t="s">
-        <v>527</v>
+        <v>615</v>
       </c>
       <c r="I116" s="3" t="s">
-        <v>39</v>
+        <v>533</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
     </row>
     <row r="117" ht="15.75" customHeight="1">
       <c r="A117" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>524</v>
+        <v>582</v>
       </c>
       <c r="C117" s="3" t="s">
+        <v>617</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E117" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="H117" s="4" t="s">
+        <v>597</v>
+      </c>
+      <c r="I117" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="J117" s="4" t="s">
         <v>620</v>
-      </c>
-[...19 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="118" ht="15.75" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B118" s="3" t="s">
+        <v>621</v>
+      </c>
+      <c r="C118" s="3" t="s">
         <v>622</v>
       </c>
-      <c r="C118" s="3" t="s">
+      <c r="D118" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E118" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F118" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H118" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="I118" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J118" s="4" t="s">
         <v>623</v>
-      </c>
-[...19 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="119" ht="15.75" customHeight="1">
       <c r="A119" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>525</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="E119" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F119" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="H119" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="I119" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="J119" s="4" t="s">
         <v>625</v>
-      </c>
-[...25 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="120" ht="15.75" customHeight="1">
       <c r="A120" s="3" t="s">
-        <v>625</v>
+        <v>581</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>581</v>
+        <v>626</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>634</v>
+        <v>584</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="4" t="s">
-        <v>635</v>
+        <v>585</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>585</v>
+        <v>536</v>
       </c>
       <c r="H120" s="4" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="I120" s="3" t="s">
-        <v>597</v>
+        <v>538</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="121" ht="15.75" customHeight="1">
       <c r="A121" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>637</v>
+        <v>630</v>
       </c>
       <c r="D121" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="E121" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F121" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="H121" s="4" t="s">
         <v>634</v>
       </c>
-      <c r="E121" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F121" s="4" t="s">
+      <c r="I121" s="3" t="s">
         <v>635</v>
       </c>
-      <c r="G121" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J121" s="4" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="122" ht="15.75" customHeight="1">
       <c r="A122" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>516</v>
+        <v>582</v>
       </c>
       <c r="C122" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="E122" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F122" s="4" t="s">
         <v>639</v>
       </c>
-      <c r="D122" s="3" t="s">
+      <c r="G122" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="H122" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="I122" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="J122" s="4" t="s">
         <v>640</v>
-      </c>
-[...16 lines deleted...]
-        <v>642</v>
       </c>
     </row>
     <row r="123" ht="15.75" customHeight="1">
       <c r="A123" s="3" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B123" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="I123" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="J123" s="4" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="124" ht="15.75" customHeight="1">
+      <c r="A124" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C124" s="3" t="s">
         <v>643</v>
       </c>
-      <c r="C123" s="3" t="s">
+      <c r="D124" s="3" t="s">
         <v>644</v>
       </c>
-      <c r="D123" s="3" t="s">
-[...11 lines deleted...]
-      <c r="H123" s="4" t="s">
+      <c r="E124" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="H124" s="4" t="s">
         <v>645</v>
       </c>
-      <c r="I123" s="3" t="s">
-[...2 lines deleted...]
-      <c r="J123" s="4" t="s">
+      <c r="I124" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="J124" s="4" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="124" ht="15.75" customHeight="1">
-[...4 lines deleted...]
-    </row>
     <row r="125" ht="15.75" customHeight="1">
-      <c r="E125" s="5"/>
-[...2 lines deleted...]
-      <c r="J125" s="5"/>
+      <c r="A125" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>647</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="E125" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F125" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>586</v>
+      </c>
+      <c r="H125" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="I125" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="J125" s="4" t="s">
+        <v>650</v>
+      </c>
     </row>
     <row r="126" ht="15.75" customHeight="1">
       <c r="E126" s="5"/>
       <c r="F126" s="5"/>
       <c r="H126" s="5"/>
       <c r="J126" s="5"/>
     </row>
     <row r="127" ht="15.75" customHeight="1">
       <c r="E127" s="5"/>
       <c r="F127" s="5"/>
       <c r="H127" s="5"/>
       <c r="J127" s="5"/>
     </row>
     <row r="128" ht="15.75" customHeight="1">
       <c r="E128" s="5"/>
       <c r="F128" s="5"/>
       <c r="H128" s="5"/>
       <c r="J128" s="5"/>
     </row>
     <row r="129" ht="15.75" customHeight="1">
       <c r="E129" s="5"/>
       <c r="F129" s="5"/>
       <c r="H129" s="5"/>
       <c r="J129" s="5"/>
     </row>
@@ -11509,51 +11574,51 @@
     <row r="997" ht="15.75" customHeight="1">
       <c r="E997" s="5"/>
       <c r="F997" s="5"/>
       <c r="H997" s="5"/>
       <c r="J997" s="5"/>
     </row>
     <row r="998" ht="15.75" customHeight="1">
       <c r="E998" s="5"/>
       <c r="F998" s="5"/>
       <c r="H998" s="5"/>
       <c r="J998" s="5"/>
     </row>
     <row r="999" ht="15.75" customHeight="1">
       <c r="E999" s="5"/>
       <c r="F999" s="5"/>
       <c r="H999" s="5"/>
       <c r="J999" s="5"/>
     </row>
     <row r="1000" ht="15.75" customHeight="1">
       <c r="E1000" s="5"/>
       <c r="F1000" s="5"/>
       <c r="H1000" s="5"/>
       <c r="J1000" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="$A$1:$Z$123"/>
+  <autoFilter ref="$A$1:$Z$125"/>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100093141C1741E3E4DBBC1290E4A9A5775" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5687a27188606a7025f072b0b7f27a21">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7dcc10a156eb2aa295318eab019ded2b">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -11659,50 +11724,50 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{200B84E6-97C1-4CB0-A48C-99B3C6F7D25C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FB08848-FCEF-46D4-AC31-1280ACEB8B67}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37885F94-AC6C-4F2D-9D6A-C257D1775222}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA906DD8-AD81-4544-BD85-45141840EDFA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70BA075D-EAEA-4BA6-B3A1-B7167E773FD7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54602EC0-CFBE-49CD-BB5D-5923DF0BFFA3}"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Bruce Woodard</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100093141C1741E3E4DBBC1290E4A9A5775</vt:lpwstr>
   </property>
 </Properties>
 </file>